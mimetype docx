--- v0 (2025-11-13)
+++ v1 (2026-06-08)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d7a1a17" w14:textId="d7a1a17">
+    <w:p w14:paraId="4938349" w14:textId="4938349">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,173 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в постановление Правления Национального Банка Республики Казахстан от 13 сентября 2017 года № 170 "Об установлении нормативных значений и методик расчетов пруденциальных нормативов и иных обязательных к соблюдению норм и лимитов размера капитала банка на определенную дату и Правил расчета и лимитов открытой валютной позиции"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правления Национального Банка Республики Казахстан от 27 апреля 2018 года № 77. Зарегистрировано в Министерстве юстиции Республики Казахстан 6 июня 2018 года № 17006.</w:t>
+        <w:t>Постановление Правления Национального Банка Республики Казахстан от 27 апреля 2018 года № 77. Зарегистрировано в Министерстве юстиции Республики Казахстан 6 июня 2018 года № 17006. Утратило силу постановлением Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 28 апреля 2026 года № 85.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Утратило силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В целях совершенствования нормативных правовых актов Республики Казахстан, регулирующих деятельность банков второго уровня, Правление Национального Банка Республики Казахстан ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -4060,286 +4165,329 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Председатель</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-          </w:tcPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Национального Банка</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Д. Акишев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z155" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z155" w:id="143"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАНО"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>Председатель Комитета</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">по статистике Министерства </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>национальной экономики</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________ Н. Айдапкелов</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>22 мая 2018 года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4566,137 +4714,138 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица активов банка, взвешенных по степени кредитного риска вложений</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="508"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="508"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z158" w:id="145"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="145"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование статей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4737,2425 +4886,2425 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I группа</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="146"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z160" w:id="147"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="147"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличные тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z161" w:id="148"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="148"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличная иностранная валюта стран, имеющих суверенный рейтинг не ниже "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z162" w:id="149"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="149"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аффинированные драгоценные металлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z163" w:id="150"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="150"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные Правительству Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z164" w:id="151"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="151"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные центральным правительствам стран, имеющих суверенный рейтинг не ниже "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z165" w:id="152"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="152"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные Национальному Банку</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z166" w:id="153"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="153"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные центральным банкам стран с суверенным рейтингом не ниже "АА-" агентства Standard &amp; Poor's или рейтингом аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z167" w:id="154"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="154"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные международным финансовым организациям с долговым рейтингом не ниже "АА-" агентства Standard &amp; Poor's или рейтингом аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z168" w:id="155"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="155"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные акционерному обществу "Фонд национального благосостояния "Самрук-Қазына"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z169" w:id="156"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="156"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в Национальном Банке и иные требования к Национальному Банку</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z170" w:id="157"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="157"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в центральных банках стран с суверенным рейтингом не ниже "АА-" агентства Standard &amp; Poor's или рейтингом аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z171" w:id="158"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="158"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в международных финансовых организациях с долговым рейтингом не ниже "АА-" агентства Standard &amp; Poor's или рейтингом аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z172" w:id="159"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="159"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дебиторская задолженность Правительства Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z173" w:id="160"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="160"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дебиторская задолженность местных исполнительных органов Республики Казахстан по налогам и другим платежам в бюджет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z174" w:id="161"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="161"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные ценные бумаги Республики Казахстан, выпущенные Правительством Республики Казахстан и Национальным Банком</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z175" w:id="162"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="162"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные ценные бумаги Республики Казахстан, выпущенные местными исполнительными органами городов Астаны и Алматы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z176" w:id="163"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="163"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные акционерным обществом "Банк Развития Казахстана" в соответствии с законодательством Республики Казахстан о рынке ценных бумаг, акционерными обществами "Фонд национального благосостояния "Самрук-Қазына", "Национальный управляющий холдинг "Байтерек", "Фонд проблемных кредитов", а также ценные бумаги, выпущенные Евразийским Банком Развития и номинированные в национальной валюте Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z177" w:id="164"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="164"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, имеющие статус государственных, выпущенные центральными правительствами иностранных государств, суверенный рейтинг которых не ниже "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z178" w:id="165"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="165"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные международными финансовыми организациями, имеющими долговой рейтинг не ниже "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z179" w:id="166"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="166"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Требования по открытым корреспондентским счетам к банкам, имеющим долгосрочный рейтинг не ниже "ВВВ" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z180" w:id="167"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="167"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Начисленное вознаграждение по активам, включенным в І группу риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7196,2195 +7345,2195 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II группа</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="168"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z182" w:id="169"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="169"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличная иностранная валюта стран, имеющих суверенный рейтинг ниже "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и стран, не имеющих соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z183" w:id="170"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="170"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные центральным правительствам стран, имеющих суверенный рейтинг от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z184" w:id="171"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="171"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные центральным банкам стран, имеющих суверенный рейтинг от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z185" w:id="172"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="172"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные международным финансовым организациям, имеющим долговой рейтинг от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z186" w:id="173"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="173"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные местным исполнительным органам Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z187" w:id="174"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="174"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные местным органам власти стран, имеющих суверенный рейтинг не ниже "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z188" w:id="175"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="175"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные организациям, имеющим долговой рейтинг не ниже "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z189" w:id="176"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="176"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в центральных банках стран, имеющих суверенный рейтинг от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z190" w:id="177"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="177"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в международных финансовых организациях, имеющих долговой рейтинг от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z191" w:id="178"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="178"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в организациях, имеющих долговой рейтинг не ниже "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z192" w:id="179"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="179"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дебиторская задолженность местных исполнительных органов Республики Казахстан, за исключением дебиторской задолженности, отнесенной к І группе риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z193" w:id="180"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="180"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дебиторская задолженность организаций, имеющих долговой рейтинг не ниже "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z194" w:id="181"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="181"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, имеющие статус государственных, выпущенные центральными правительствами стран, имеющих суверенный рейтинг от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z195" w:id="182"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="182"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные международными финансовыми организациями, имеющими долговой рейтинг от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z196" w:id="183"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="183"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные ценные бумаги, выпущенные местными исполнительными органами Республики Казахстан, за исключением государственных ценных бумаг, выпущенных местными исполнительными органами городов Астаны и Алматы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z197" w:id="184"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 37</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="184"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные местными органами власти стран, суверенный рейтинг которых не ниже "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z198" w:id="185"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="185"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные организациями, имеющими долговой рейтинг не ниже "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z199" w:id="186"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="186"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Позиции секьюритизации, удерживаемые банком на балансе и имеющие кредитный рейтинг от "ААА" до "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств или рейтинговую оценку от "kzAAA" до "kzAA-" по национальной шкале агентства Standard &amp; Poor's или рейтинг аналогичного уровня по национальной шкале одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z200" w:id="187"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="187"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Начисленное вознаграждение по активам, включенным во II группу риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9425,2913 +9574,2921 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 III группа</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="188"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z202" w:id="189"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 41</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="189"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неаффинированные драгоценные металлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z203" w:id="190"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="190"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные центральным правительствам стран, имеющих суверенный рейтинг от "ВВВ+" до "ВВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z204" w:id="191"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="191"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные центральным банкам стран, имеющих суверенный рейтинг от "ВВВ+" до "ВВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z205" w:id="192"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="192"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные международным финансовым организациям, имеющим долговой рейтинг от "ВВВ+" до "ВВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z206" w:id="193"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="193"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные местным органам власти стран, имеющих суверенный рейтинг не ниже от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z207" w:id="194"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 46</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="194"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные организациям, имеющим долговой рейтинг от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z208" w:id="195"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 47</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="195"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ипотечные жилищные займы (за исключением, займов физическим лицам, указанных в строках 72, 74, 75 и 76 настоящей таблицы), соответствующие условию: отношение суммы предоставленного ипотечного жилищного займа к стоимости залога не превышает 50 (пятидесяти) процентов включительно от стоимости залога</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z209" w:id="196"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 48</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="196"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ипотечные жилищные займы (за исключением, займов физическим лицам, указанных в строках 72, 74, 75 и 76 настоящей таблицы), соответствующие условию: отношение суммы предоставленного ипотечного жилищного займа к стоимости залога находится в пределах от 51 (пятидесяти одного) процента до 85 (восьмидесяти пяти) процентов включительно от стоимости залога</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z210" w:id="197"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 49</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="197"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие ипотечные жилищные займы (за исключением, займов, выданных физическим лицам, указанных в строках 72, 74, 75 и 76 настоящей таблицы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z211" w:id="198"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="198"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы с просроченной задолженностью по основному долгу и (или) начисленному вознаграждению свыше 90 (девяноста) календарных дней, предоставленные резидентам Республики Казахстан (за исключением ипотечных жилищных займов и займов, указанных в строках 71, 72, 73, 74, 75, 76 и 102 настоящей таблицы), по которым сформировано менее 35 (тридцати пяти) процентов провизий (резервов) согласно международным стандартам финансовой отчетности от непогашенной части займов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z212" w:id="199"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="199"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы с просроченной задолженностью по основному долгу и (или) начисленному вознаграждению свыше 90 (девяноста) календарных дней, предоставленные резидентам Республики Казахстан (за исключением ипотечных жилищных займов и займов, указанных в строках 71, 72, 73, 74, 75, 76 и 102 настоящей таблицы), по которым сформировано более 35 (тридцати пяти) процентов и менее 50 (пятидесяти) процентов провизий (резервов) согласно международным стандартам финансовой отчетности от непогашенной части займов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z213" w:id="200"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 52</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="200"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы с просроченной задолженностью по основному долгу и (или) начисленному вознаграждению свыше 90 (девяноста) календарных дней, предоставленные резидентам Республики Казахстан (за исключением ипотечных жилищных займов и займов, указанных в строках 71, 72, 73, 74, 75, 76 и 102 настоящей таблицы), по которым сформировано более 50 (пятидесяти) процентов провизий (резервов) согласно международным стандартам финансовой отчетности от непогашенной части займов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z214" w:id="201"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 53</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="201"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные субъектам, отнесенным к малому или среднему предпринимательству, согласно Предпринимательскому кодексу Республики Казахстан от 29 октября 2015 года, соответствующие следующим критериям:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) сумма займа не превышает 0,02 (ноль целых две сотых) процента от собственного капитала;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) валюта займа - тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z215" w:id="202"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 54</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="202"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в центральных банках стран, имеющих суверенный рейтинг от "ВВВ+" до "ВВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z216" w:id="203"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="203"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в международных финансовых организациях, имеющих долговой рейтинг от "ВВВ+" до "ВВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z217" w:id="204"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 56</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="204"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в организациях, имеющих долговой рейтинг от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z218" w:id="205"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 57</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="205"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дебиторская задолженность организаций, имеющих долговой рейтинг от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z219" w:id="206"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 58</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="206"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, имеющие статус государственных, выпущенные центральными правительствами стран, имеющих суверенный рейтинг от "ВВВ+" до "ВВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z220" w:id="207"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 59</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="207"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные международными финансовыми организациями, имеющими долговой рейтинг от "ВВВ+" до "ВВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z221" w:id="208"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 60</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="208"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные местными органами власти стран, имеющих суверенный рейтинг не ниже от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z222" w:id="209"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 61</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="209"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные организациями, имеющими долговой рейтинг от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z223" w:id="210"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 62</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="210"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Позиции секьюритизации, удерживаемые банком на балансе и имеющие кредитный рейтинг от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств или рейтинговую оценку от "kzA+" до "kzA-" по национальной шкале агентства Standard &amp; Poor's, или рейтинг аналогичного уровня по национальной шкале одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z224" w:id="211"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 63</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="211"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Требования по открытым корреспондентским счетам к банкам-резидентам Республики Казахстан, имеющим долговой рейтинг от "ВВВ-" до "ВВ-" (включительно) агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, или банку-нерезиденту, имеющему долговой рейтинг от "ВВВ-" до "ВВ+" (включительно) агентства Standard &amp; Poor's, или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z225" w:id="212"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 64</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="212"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Требования к акционерному обществу "Казахстанская фондовая биржа"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z226" w:id="213"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 65</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="213"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Начисленное вознаграждение по активам, включенным в III группу риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12372,3356 +12529,3392 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV группа</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="214"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z228" w:id="215"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 66</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="215"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные центральным правительствам стран, имеющих суверенный рейтинг от "ВВ+" до "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и стран, не имеющих соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z229" w:id="216"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 67</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="216"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные центральным банкам стран, имеющих суверенный рейтинг от "ВВ+" до "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и стран, не имеющих соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z230" w:id="217"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 68</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="217"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные международным финансовым организациям, имеющим долговой рейтинг от "ВВ+" до "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и международным финансовым организациям, не имеющим соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z231" w:id="218"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 69</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="218"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные местным органам власти стран, имеющих долговой рейтинг от "ВВВ+" до "ВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и стран, не имеющих соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z232" w:id="219"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 70</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="219"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные организациям-резидентам, имеющим долговой рейтинг ниже "А-" агентства Standard&amp;Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, организациям-резидентам, не имеющим соответствующей рейтинговой оценки, и организациям-нерезидентам, имеющим долговой рейтинг от "ВВВ+" до "ВВ-" агентства Standard &amp; Poor's, или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z233" w:id="220"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 71</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, выданные с 1 января 2016 года и предоставленные на срок более 1 (одного) года в иностранной валюте организациям-резидентам, имеющим долговой рейтинг ниже "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, организациям-резидентам, не имеющим соответствующей рейтинговой оценки, и организациям-нерезидентам, имеющим долговой рейтинг от "ВВВ+" до "ВВ-" агентства Standard &amp; Poor's, или рейтинг аналогичного уровня одного из других рейтинговых агентств, и не имеющим соответствующей валютной выручки, и (или) валютные риски которых не покрыты соответствующими инструментами хеджирования со стороны заемщика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z234" w:id="221"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 72</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="221"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные физическим лицам до 1 января 2016 года, в том числе потребительские кредиты, за исключением отнесенных к III группе риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z235" w:id="222"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 73</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="222"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, выданные с 1 января 2016 года и предоставленные на срок более 1 (одного) года в иностранной валюте физическим лицам, в том числе потребительские кредиты, за исключением отнесенных к III группе риска, и не имеющим соответствующей валютной выручки и (или) валютные риски которых не покрыты соответствующими инструментами хеджирования со стороны заемщика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z236" w:id="223"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 74</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="223"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Необеспеченные займы, выданные физическим лицам с 1 января 2016 года, в том числе потребительские кредиты соответствующие одному из следующих критериев, рассчитываемых банком:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с 1 января 2016 года по 31 декабря 2016 года при выдаче займа:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) уровень коэффициента долговой нагрузки заемщика, рассчитанного в соответствии с постановлением Правления Национального Банка Республики Казахстан от 25 декабря 2013 года № 292 "О введении ограничений на проведение отдельных видов банковских и других операций финансовыми организациями", зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 9125 (далее - постановление № 292), с использованием для расчета среднего ежемесячного дохода заемщика - физического лица выписки из единого накопительного пенсионного фонда с индивидуального пенсионного счета за последние 6 (шесть) месяцев или информации о получении заемщиком заработной платы через платежные карточки банка в течение 6 (шести) последовательных месяцев, предшествующих дате обращения заемщика, превышает 0,35;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) просрочка платежей по задолженности по любому действующему или закрытому займу и (или) вознаграждению по нему за последние 24 (двадцать четыре) месяца, предшествующие дате выдачи, составляет более 60 (шестидесяти) календарных дней либо допускалась просрочка платежей более 3 (трех) раз сроком более 30 (тридцати) календарных дней.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае отсутствия у банка информации, предусмотренной в одном из вышеуказанных подпунктов настоящей строки, займы, выданные физическим лицам, признаются необеспеченными и взвешиваются по степени кредитного риска, согласно настоящей строки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z237" w:id="224"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 75</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="224"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Необеспеченные займы, выданные физическим лицам с 1 января 2016 года, в том числе потребительские кредиты соответствующие одному из следующих критериев, рассчитываемых банком:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с 1 января 2017 года ежемесячно при мониторинге займов:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) уровень коэффициента долговой нагрузки заемщика, превышает 0,35, рассчитанного в соответствии с постановлением № 292 с использованием для расчета среднего ежемесячного дохода заемщика - физического лица выписки из единого накопительного пенсионного фонда с индивидуального пенсионного счета за последние 6 (шесть) месяцев или информации о получении заемщиком заработной платы через платежные карточки банка в течение 6 (шести) последовательных месяцев, предшествующих дате обращения заемщика;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) просрочка платежей по задолженности по любому действующему или закрытому займу и (или) вознаграждению по нему за последние 24 (двадцать четыре) месяца, предшествующие дате выдачи, составляет более 60 (шестидесяти) календарных дней либо допускалась просрочка платежей более 3 (трех) раз сроком более 30 (тридцати) календарных дней;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) при ежемесячном мониторинге займов отсутствует информация для расчета, указанная в подпункте 1) или 2) настоящей строки.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае отсутствия у банка информации, предусмотренной в одном из вышеуказанных подпунктов настоящей строки, займы, выданные физическим лицам, признаются необеспеченными и взвешиваются по степени кредитного риска, согласно настоящей строки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z238" w:id="225"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 76</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="225"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие займы, предоставленные физическим лицам с 1 января 2016 года, в том числе потребительские кредиты (за исключением ипотечных жилищных займов и займов физическим лицам, указанных в строках 74 и 75 настоящей таблицы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z239" w:id="226"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 77</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="226"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в центральных банках стран, имеющих суверенный рейтинг от "ВВ+" до "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и стран, не имеющих соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z240" w:id="227"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 78</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="227"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в международных финансовых организациях, имеющих долговой рейтинг от "ВВ+" до "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и международных финансовых организациях, не имеющих соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z241" w:id="228"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 79</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="228"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в организациях-резидентах, имеющих долговой рейтинг ниже "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, организациях-резидентах, не имеющих соответствующей рейтинговой оценки, и организациях-нерезидентах, имеющих долговой рейтинг от "ВВВ+" до "ВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z242" w:id="229"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 80</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="229"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дебиторская задолженность организаций-резидентов, имеющих долговой рейтинг ниже "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, организаций-резидентов, не имеющих соответствующей рейтинговой оценки, и организаций-нерезидентов, имеющих долговой рейтинг от "ВВВ+" до "ВВ-" агентства Standard &amp; Poor's, или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z243" w:id="230"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 81</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="230"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дебиторская задолженность физических лиц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z244" w:id="231"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 82</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="231"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, имеющие статус государственных, выпущенные центральными правительствами стран, имеющих суверенный рейтинг от "ВВ+" до "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и стран, не имеющих соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z245" w:id="232"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 83</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="232"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные местными органами власти стран, имеющих суверенный рейтинг от "ВВВ+" до "ВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и стран, не имеющих соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z246" w:id="233"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 84</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="233"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные международными финансовыми организациями, имеющими долговой рейтинг от "ВВ+" до "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и международными финансовыми организациями, не имеющими соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z247" w:id="234"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 85</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="234"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные организациями-резидентами, имеющими долговой рейтинг ниже "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, организациями-резидентами, не имеющими соответствующей рейтинговой оценки, и организациями-нерезидентами, имеющими долговой рейтинг от "ВВВ+" до "ВВ-" агентства Standard &amp; Poor's, или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z248" w:id="235"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 86</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="235"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Позиции секьюритизации, удерживаемые банком на балансе, и имеющие кредитный рейтинг от "ВВВ+" до "ВВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, или рейтинговую оценку от "kzBBB+" до "kzBBB-" по национальной шкале агентства Standard &amp; Poor's, или рейтинг аналогичного уровня по национальной шкале одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z249" w:id="236"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 87</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="236"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные специальной финансовой компанией акционерного общества "Фонд стрессовых активов"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z250" w:id="237"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 88</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="237"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Требования по открытым корреспондентским счетам к банкам-резидентам Республики Казахстан, имеющим долговой рейтинг ниже "ВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, или банку-нерезиденту, имеющему долговой рейтинг ниже "ВВ+" агентства Standard &amp; Poor's, или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z251" w:id="238"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 89</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="238"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Начисленное вознаграждение по активам, включенным в IV группу риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z252" w:id="239"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 90</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="239"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Расчеты по платежам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z253" w:id="240"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 91</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="240"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z254" w:id="241"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 92</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="241"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Материальные запасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z255" w:id="242"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 93</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="242"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Предоплата суммы вознаграждения и расходов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15762,5679 +15955,6543 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 V группа</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="243"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z257" w:id="244"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 94</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="244"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инвестиции банка в акции (доли участия в уставном капитале), бессрочные финансовые инструменты, субординированный долг юридических лиц, финансовая отчетность которых консолидируется при составлении финансовой отчетности банка в соответствии с МСФО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z258" w:id="245"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 95</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="245"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма всех инвестиций банка, каждая из которых составляет менее 10 (десяти) процентов от выпущенных акций (долей участия в уставном капитале) юридического лица, финансовая отчетность которого не консолидируется при составлении финансовой отчетности банка, не превышающая 10 (десяти) процентов основного капитала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z259" w:id="246"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 96</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="246"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма инвестиций банка в простые акции финансовой организации, в которой банк имеет 10 (десять) и более процентов от выпущенных акций (долей участия в уставном капитале), и часть отложенных налоговых активов, признанных в отношении вычитаемых временных разниц, в совокупности не превышающая 17,65 (семнадцать целых шестьдесят пять сотых) процентов разницы основного капитала банка после применения регуляторных корректировок, указанных в пункте 10 Нормативов, и суммы, подлежащей к вычету из основного капитала, указанной в абзацах третьем, четвертом и пятом пункта 11 Нормативов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 250</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z260" w:id="247"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 97</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="247"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные центральным правительствам стран, имеющих суверенный рейтинг ниже "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z261" w:id="248"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 98</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="248"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные центральным банкам стран, имеющих суверенный рейтинг ниже "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z262" w:id="249"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 99</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="249"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные международным финансовым организациям, имеющим долговой рейтинг ниже "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z263" w:id="250"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="250"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные местным органам власти стран, имеющих суверенный рейтинг ниже "ВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z264" w:id="251"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 101</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="251"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные организациям-нерезидентам, имеющим долговой рейтинг ниже "ВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и организациям-нерезидентам, не имеющим соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z265" w:id="252"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 102</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="252"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, выданные с 1 января 2016 года и предоставленные на срок более 1 (одного) года в иностранной валюте организациям-нерезидентам, имеющим долговой рейтинг ниже "ВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и организациям-нерезидентам, не имеющим соответствующей рейтинговой оценки, и не имеющим соответствующей валютной выручки и (или) валютные риски которых не покрыты соответствующими инструментами хеджирования со стороны заемщика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z266" w:id="253"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 103</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="253"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные нерезидентам Республики Казахстан, являющимся юридическими лицами, зарегистрированными на территории нижеуказанных иностранных государств, или их гражданами:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Княжество Андорра;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Государство Антигуа и Барбуда;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) Содружество Багамских островов;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) Государство Барбадос;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) Государство Бахрейн;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) Государство Белиз;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7) Государство Бруней Даруссалам;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8) Республика Вануату;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9) Республика Гватемала;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10) Государство Гренада;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11) Республика Джибути;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12) Доминиканская Республика;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13) Республика Индонезия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14) Испания (только в части территории Канарских островов);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15) Республика Кипр;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16) Китайская Народная Республика (только в части территорий специальных административных районов Аомынь (Макао) и Сянган (Гонконг));</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17) Федеральная Исламская Республика Коморские Острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18) Республика Коста-Рика;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19) Малайзия (только в части территории анклава Лабуан);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20) Республика Либерия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21) Княжество Лихтенштейн;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22) Республика Маврикий;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23) Португалия (только в части территории островов Мадейра);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24) Мальдивская Республика;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25) Республика Мальта;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26) Республика Маршалловы острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27) Княжество Монако;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28) Союз Мьянма;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29) Республика Науру;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30) Нидерланды (только в части территории острова Аруба и зависимых территорий Антильских островов);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31) Федеративная Республика Нигерия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32) Новая Зеландия (только в части территории островов Кука и Ниуэ);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33) Объединенные Арабские Эмираты (только в части территории города Дубай);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34) Республика Палау;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35) Республика Панама;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36) Независимое Государство Самоа;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 37) Республика Сейшельские острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38) Государство Сент-Винсент и Гренадины;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39) Федерация Сент-Китс и Невис;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40) Государство Сент-Люсия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 41) Соединенное Королевство Великобритании и Северной Ирландии (только в части следующих территорий):</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Острова Ангилья;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бермудские острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Британские Виргинские острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Гибралтар;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Каймановы острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Остров Монтсеррат;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Острова Теркс и Кайкос;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Остров Мэн;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нормандские острова (острова Гернси, Джерси, Сарк, Олдерни);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42) Соединенные Штаты Америки (только в части территорий Американских Виргинских островов, острова Гуам и содружества Пуэрто-Рико);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43) Королевство Тонга;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44) Республика Филиппины;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45) Демократическая Республика Шри-Ланка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z267" w:id="254"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 104</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="254"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в центральных банках стран, имеющих суверенный рейтинг ниже "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z268" w:id="255"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 105</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="255"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в международных финансовых организациях, имеющих долговой рейтинг ниже "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z269" w:id="256"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 106</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="256"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в организациях-нерезидентах, имеющих долговой рейтинг ниже "ВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и организациях-нерезидентах, не имеющих соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z270" w:id="257"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 107</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="257"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в организациях-нерезидентах Республики Казахстан, зарегистрированных на территории нижеуказанных иностранных государств:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Княжество Андорра;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Государство Антигуа и Барбуда;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) Содружество Багамских островов;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) Государство Барбадос;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) Государство Бахрейн;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) Государство Белиз;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7) Государство Бруней Даруссалам;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8) Республика Вануату;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9) Республика Гватемала;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10) Государство Гренада;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11) Республика Джибути;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12) Доминиканская Республика;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13) Республика Индонезия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14) Испания (только в части территории Канарских островов);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15) Республика Кипр;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16) Китайская Народная Республика (только в части территорий специальных административных районов Аомынь (Макао) и Сянган (Гонконг));</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17) Федеральная Исламская Республика Коморские Острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18) Республика Коста-Рика;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19) Малайзия (только в части территории анклава Лабуан);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20) Республика Либерия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21) Княжество Лихтенштейн;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22) Республика Маврикий;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23) Португалия (только в части территории островов Мадейра);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24) Мальдивская Республика;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25) Республика Мальта;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26) Республика Маршалловы острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27) Княжество Монако;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28) Союз Мьянма;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29) Республика Науру;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30) Нидерланды (только в части территории острова Аруба и зависимых территорий Антильских островов);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31) Федеративная Республика Нигерия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32) Новая Зеландия (только в части территории островов Кука и Ниуэ);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33) Объединенные Арабские Эмираты (только в части территории города Дубай);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34) Республика Палау;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35) Республика Панама;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36) Независимое Государство Самоа;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 37) Республика Сейшельские острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38) Государство Сент-Винсент и Гренадины;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39) Федерация Сент-Китс и Невис;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40) Государство Сент-Люсия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 41) Соединенное Королевство Великобритании и Северной Ирландии (только в части следующих территорий):</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Острова Ангилья;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бермудские острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Британские Виргинские острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Гибралтар;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Каймановы острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Остров Монтсеррат;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Острова Теркс и Кайкос;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Остров Мэн;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нормандские острова (острова Гернси, Джерси, Сарк, Олдерни);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42) Соединенные Штаты Америки (только в части территорий Американских Виргинских островов, острова Гуам и содружества Пуэрто-Рико);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43) Королевство Тонга;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44) Республика Филиппины;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45) Демократическая Республика Шри-Ланка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z271" w:id="258"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 108</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="258"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дебиторская задолженность организаций-нерезидентов, имеющих долговой рейтинг ниже "ВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и организаций-нерезидентов, не имеющих соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z272" w:id="259"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 109</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="259"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дебиторская задолженность организаций-нерезидентов Республики Казахстан, зарегистрированных на территории нижеуказанных иностранных государств:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Княжество Андорра;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Государство Антигуа и Барбуда;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) Содружество Багамских островов;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) Государство Барбадос;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) Государство Бахрейн;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) Государство Белиз;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7) Государство Бруней Даруссалам;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8) Республика Вануату;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9) Республика Гватемала;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10) Государство Гренада;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11) Республика Джибути;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12) Доминиканская Республика;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13) Республика Индонезия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14) Испания (только в части территории Канарских островов);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15) Республика Кипр;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16) Китайская Народная Республика (только в части территорий специальных административных районов Аомынь (Макао) и Сянган (Гонконг));</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17) Федеральная Исламская Республика Коморские Острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18) Республика Коста-Рика;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19) Малайзия (только в части территории анклава Лабуан);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20) Республика Либерия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21) Княжество Лихтенштейн;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22) Республика Маврикий;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23) Португалия (только в части территории островов Мадейра);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24) Мальдивская Республика;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25) Республика Мальта;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26) Республика Маршалловы острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27) Княжество Монако;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28) Союз Мьянма;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29) Республика Науру;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30) Нидерланды (только в части территории острова Аруба и зависимых территорий Антильских островов);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31) Федеративная Республика Нигерия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32) Новая Зеландия (только в части территории островов Кука и Ниуэ);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33) Объединенные Арабские Эмираты (только в части территории города Дубай);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34) Республика Палау;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35) Республика Панама;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36) Независимое Государство Самоа;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 37) Республика Сейшельские острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38) Государство Сент-Винсент и Гренадины;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39) Федерация Сент-Китс и Невис;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40) Государство Сент-Люсия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 41) Соединенное Королевство Великобритании и Северной Ирландии (только в части следующих территорий):</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Острова Ангилья;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бермудские острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Британские Виргинские острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Гибралтар;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Каймановы острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Остров Монтсеррат;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Острова Теркс и Кайкос;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Остров Мэн;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нормандские острова (острова Гернси, Джерси, Сарк, Олдерни);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42) Соединенные Штаты Америки (только в части территорий Американских Виргинских островов, острова Гуам и содружества Пуэрто-Рико);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43) Королевство Тонга;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44) Республика Филиппины;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45) Демократическая Республика Шри-Ланка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z273" w:id="260"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 110</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="260"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные центральными правительствами стран, имеющих суверенный рейтинг ниже "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z274" w:id="261"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 111</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="261"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные местными органами власти стран, суверенный рейтинг которых ниже "ВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z275" w:id="262"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 112</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="262"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные международными финансовыми организациями, имеющими долговой рейтинг ниже "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z276" w:id="263"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 113</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="263"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные организациями-нерезидентами, имеющими долговой рейтинг ниже "ВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и организациями-нерезидентами, не имеющими соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z277" w:id="264"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 114</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="264"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные организациями-нерезидентами Республики Казахстан, зарегистрированными на территории нижеуказанных иностранных государств:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Княжество Андорра;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Государство Антигуа и Барбуда;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) Содружество Багамских островов;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) Государство Барбадос;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) Государство Бахрейн;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) Государство Белиз;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7) Государство Бруней Даруссалам;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8) Республика Вануату;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9) Республика Гватемала;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10) Государство Гренада;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11) Республика Джибути;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12) Доминиканская Республика;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13) Республика Индонезия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14) Испания (только в части территории Канарских островов);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15) Республика Кипр;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16) Китайская Народная Республика (только в части территорий специальных административных районов Аомынь (Макао) и Сянган (Гонконг));</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17) Федеральная Исламская Республика Коморские Острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18) Республика Коста-Рика;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19) Малайзия (только в части территории анклава Лабуан);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20) Республика Либерия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21) Княжество Лихтенштейн;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22) Республика Маврикий;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23) Португалия (только в части территории островов Мадейра);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24) Мальдивская Республика;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25) Республика Мальта;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26) Республика Маршалловы острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27) Княжество Монако;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28) Союз Мьянма;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29) Республика Науру;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30) Нидерланды (только в части территории острова Аруба и зависимых территорий Антильских островов);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31) Федеративная Республика Нигерия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32) Новая Зеландия (только в части территории островов Кука и Ниуэ);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33) Объединенные Арабские Эмираты (только в части территории города Дубай);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34) Республика Палау;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35) Республика Панама;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36) Независимое Государство Самоа;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 37) Республика Сейшельские острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38) Государство Сент-Винсент и Гренадины;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39) Федерация Сент-Китс и Невис;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40) Государство Сент-Люсия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 41) Соединенное Королевство Великобритании и Северной Ирландии (только в части следующих территорий):</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Острова Ангилья;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бермудские острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Британские Виргинские острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Гибралтар;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Каймановы острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Остров Монтсеррат;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Острова Теркс и Кайкос;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Остров Мэн;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нормандские острова (острова Гернси, Джерси, Сарк, Олдерни);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42) Соединенные Штаты Америки (только в части территорий Американских Виргинских островов, острова Гуам и содружества Пуэрто-Рико);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43) Королевство Тонга;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44) Республика Филиппины;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45) Демократическая Республика Шри-Ланка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z278" w:id="265"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 115</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="265"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Позиции секьюритизации, удерживаемые банком на балансе и имеющие кредитный рейтинг от "ВВ+" до "ВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств или рейтинговую оценку от "kzBB+" до "kzBB-" по национальной шкале агентства Standard &amp; Poor's, или рейтинг аналогичного уровня по национальной шкале одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 350</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z279" w:id="266"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 116</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="266"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Начисленное вознаграждение по активам, включенным в V группу риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22309,171 +23366,176 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица высококачественных ликвидных активов банка</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="291"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="613"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1295"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="613" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z307" w:id="292"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="292"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10392" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование статей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коэффициент учета</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в процентах</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -22494,470 +23556,470 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Высококачественные ликвидные активы первого уровня</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="293"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="613" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z309" w:id="294"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="294"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10392" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличные деньги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="613" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z310" w:id="295"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="295"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10392" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Депозиты в Национальном Банке</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="613" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z311" w:id="296"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="296"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10392" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Требования к Правительству Республики Казахстан, Национальному Банку, центральным правительствам иностранных государств, центральным банкам иностранных государств и международным финансовым организациям, взвешиваемые по степени кредитного риска 0 (ноль) процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="613" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z312" w:id="297"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="297"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10392" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Требования к центральным правительствам иностранных государств и центральным банкам иностранных государств, номинированные в валюте соответствующих стран, в случае взвешивания по степени кредитного риска выше 0 (нуля) процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22998,470 +24060,470 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Высококачественные ликвидные активы второго уровня</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="298"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="613" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z314" w:id="299"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="299"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10392" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Требования к местным исполнительным органам Республики Казахстан, в том числе государственные ценные бумаги, выпущенные местными исполнительными органами Республики Казахстан, взвешиваемые по степени кредитного риска 20 (двадцать) процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 85</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="613" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z315" w:id="300"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="300"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10392" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Требования к центральным правительствам иностранных государств, центральным банкам иностранных государств, местным органам власти иностранных государств, международным финансовым организациям, взвешиваемые по степени кредитного риска 20 (двадцать) процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 85</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="613" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z316" w:id="301"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="301"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10392" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные нефинансовыми организациями, имеющие долгосрочный рейтинг не ниже "АА-" агентства Standard &amp; Poor’s или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 85</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="613" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z317" w:id="302"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="302"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10392" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ипотечные ценные бумаги, не являющиеся обязательством банка, имеющие долгосрочный рейтинг не ниже "АА-" агентства Standard &amp; Poor’s или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -23736,171 +24798,176 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Таблица денежных оттоков и притоков банка</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="303"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="374"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1539"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z320" w:id="304"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="304"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10387" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование статей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коэффициент оттока (притока)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в процентах</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -23921,355 +24988,355 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Денежные оттоки по обязательствам перед физическими лицами</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="305"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z322" w:id="306"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="306"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10387" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Стабильные депозиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z323" w:id="307"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="307"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10387" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Менее стабильные депозиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z324" w:id="308"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="308"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10387" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иные денежные оттоки по обязательствам перед физическими лицами, не включенные в строки 1 и 2 настоящей таблицы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -24310,585 +25377,585 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Денежные оттоки по обязательствам перед юридическими лицами, субъектами малого предпринимательства, не обеспеченным активами банка</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="309"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z326" w:id="310"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="310"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10387" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады, размещенные нефинансовыми организациями, являющимися субъектами малого предпринимательства, полный объем которых не превышает в эквиваленте 1 (один) миллион долларов Соединенных Штатов Америки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z327" w:id="311"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="311"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10387" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады, связанные с клиринговой, кастодиальной деятельностью, деятельностью по управлению ликвидностью</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z328" w:id="312"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="312"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10387" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Депозиты нефинансовых организаций, Правительства Республики Казахстан, Национального Банка, местных исполнительных органов Республики Казахстан, международных финансовых организаций, центральных правительств иностранных государств, центральных банков иностранных государств, местных органов власти иностранных государств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z329" w:id="313"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="313"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10387" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Депозиты нефинансовых организаций (группы нефинансовых организаций, в случаях когда одно юридическое лицо является крупным участником другого юридического лица, при этом размер обязательств каждого из юридических лиц превышает 0,5 (ноль целых пять десятых) процента основного капитала банка), в сумме, превышающей 5 (пять) процентов суммы обязательств банка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 60</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z330" w:id="314"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="314"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10387" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обязательства перед иными юридическими лицами, в том числе обязательства по выпущенным ценным бумагам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -24929,585 +25996,585 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Денежные оттоки по обязательствам перед юридическими лицами, обеспеченным активами банка</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="315"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z332" w:id="316"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="316"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10387" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обязательства, обеспеченные высококачественными ликвидными активами первого уровня</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z333" w:id="317"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="317"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10387" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обязательства перед Правительством Республики Казахстан и Национальным Банком</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z334" w:id="318"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="318"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10387" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обязательства, обеспеченные высококачественными ликвидными активами второго уровня</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z335" w:id="319"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="319"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10387" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обязательства перед местными исполнительными органами Республики Казахстан, международными финансовыми организациями, взвешиваемые по степени кредитного риска не выше 20 (двадцати) процентов, обеспеченные активами, не являющимися высококачественными ликвидными активами первого и второго уровней</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z336" w:id="320"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="320"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10387" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иные обеспеченные обязательства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -25538,2118 +26605,2126 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z337" w:id="321"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дополнительные денежные оттоки</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="321"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 по условным и возможным обязательствам</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="321"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z338" w:id="322"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="322"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10387" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дополнительная потребность в ликвидности по условным обязательствам, сделкам с производными финансовыми инструментами и иным операциям в полном размере при снижении рейтинга банка на 1 (одну), 2 (две) либо 3 (три) ступени от текущего рейтинга банка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z339" w:id="323"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="323"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10387" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Необходимость в дополнительной ликвидности при изменении рыночной оценки позиций по производным финансовым инструментам или иным операциям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наибольший</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30 (тридцатидневный) нетто отток за предыдущие 24 (двадцать четыре) месяца</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z340" w:id="324"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="324"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10387" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Необходимость в дополнительной ликвидности при переоценке обеспечения (за исключением высококачественных ликвидных активов первого уровня) по производным финансовым инструментам и иным операциям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z341" w:id="325"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="325"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10387" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Размер превышения обеспечения, удерживаемого банком в связи с поддержанием позиции по производным финансовым инструментам, по которому предусмотрен отзыв в любое время</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z342" w:id="326"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="326"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10387" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Необходимость в дополнительной ликвидности по операциям, предусматривающим предоставление банком обеспечения, по требованию контрагента в соответствии с условиями договора, в случае если обеспечение не предоставлено</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z343" w:id="327"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="327"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10387" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Необходимость в дополнительной ликвидности, связанная с возможностью замены обеспечения на активы, не являющиеся высококачественными ликвидными активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z344" w:id="328"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="328"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10387" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отток по ценным бумагам, выпущенным банком, обеспеченным поступлением денег по активам и имеющим срок погашения в течение календарного месяца, следующего за датой расчета коэффициента покрытия ликвидности (в том числе по ипотечным ценным бумагам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z345" w:id="329"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="329"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10387" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отток по ценным бумагам, обеспеченным поступлением денег по активам и выпущенным дочерними специальными организациями банка (с учетом производных финансовых инструментов, предусматривающих право держателя на предъявление требования на досрочный выкуп в полном или частичном размере), имеющим срок погашения в течение календарного месяца, следующего за датой расчета коэффициента покрытия ликвидности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z346" w:id="330"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="330"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10387" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неиспользованная часть кредитных линий и линий ликвидности, предоставленных физическим лицам и субъектам малого предпринимательства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z347" w:id="331"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="331"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10387" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неиспользованная часть кредитных линий, предоставленных нефинансовым организациям, Правительству Республики Казахстан, Национальному Банку, местным исполнительным органам Республики Казахстан и международным финансовым организациям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z348" w:id="332"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="332"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10387" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неиспользованная часть линий ликвидности, предоставленных нефинансовым организациям, Правительству Республики Казахстан, Национальному Банку, местным исполнительным органам Республики Казахстан и международным финансовым организациям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z349" w:id="333"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="333"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10387" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неиспользованная часть кредитных линий и линий ликвидности, предоставленных другим банкам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z350" w:id="334"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="334"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10387" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неиспользованная часть кредитных линий, предоставленных финансовым организациям, не являющимся банками</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z351" w:id="335"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="335"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10387" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неиспользованная часть линий ликвидности, предоставленных иным финансовым организациям, не являющимся банками</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z352" w:id="336"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="336"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10387" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неиспользованная часть кредитных линий и линий ликвидности, предоставленных иным юридическим лицам (в том числе дочерними специальными организациями банка)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z353" w:id="337"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="337"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10387" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обязательства, связанные с финансированием экспорта и импорта товаров и услуг (по гарантиям и поручительствам, аккредитивам, связанным с проведением факторинговых и форфейтинговых операций)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z354" w:id="338"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="338"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10387" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обязательства, по гарантиям и поручительствам, аккредитивам, не связанным с финансированием экспорта и импорта товаров и услуг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z355" w:id="339"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="339"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10387" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иные денежные оттоки по обязательствам, не включенные в строки 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29 и 30 настоящей таблицы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -27690,909 +28765,902 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Денежные притоки</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="340"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z357" w:id="341"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="341"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10387" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заемные операции, обеспеченные высококачественными ликвидными активами первого уровня</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z358" w:id="342"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="342"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10387" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заемные операции, обеспеченные высококачественными ликвидными активами второго уровня</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z359" w:id="343"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="343"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10387" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные для совершения купли-продажи ценных бумаг под обеспечение активов, не относящихся к высококачественным ликвидным активам (маржинальные сделки)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z360" w:id="344"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="344"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10387" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заемные операции, обеспеченные иными активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z361" w:id="345"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="345"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10387" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кредитные линии, линии ликвидности, предоставленные другими банками</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z362" w:id="346"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 37</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="346"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10387" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады, связанные с клиринговой, кастодиальной деятельностью, деятельностью по управлению ликвидностью клиента в других финансовых организациях</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z363" w:id="347"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="347"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10387" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Притоки по кредитам, за исключением займов с просроченной задолженностью по основному долгу и (или) начисленному вознаграждению, в том числе выданным:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1539" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10387" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 физическим лицам и субъектам малого предпринимательства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -28602,87 +29670,87 @@
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10387" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 нефинансовым организациям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -28692,317 +29760,317 @@
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10387" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 финансовым организациям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z367" w:id="348"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="348"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10387" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нетто притоки по производным финансовым инструментам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z368" w:id="349"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="349"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10387" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иные денежные притоки от операций, по договорам которых ожидаются денежные притоки в течение календарного месяца, следующего за датой расчета коэффициента покрытия ликвидности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -29056,63 +30124,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -29434,35 +30524,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>