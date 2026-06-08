--- v0 (2025-10-11)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="caac9ff" w14:textId="caac9ff">
+    <w:p w14:paraId="ff3cc66" w14:textId="ff3cc66">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -152,110 +152,110 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 188 Кодекса Республики Казахстан "О недрах и недропользовании" и с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" </w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа и.о. Министра промышленности и строительства РК от 14.09.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 6</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра промышленности и строительства РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -855,54 +855,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 188 Кодекса Республики Казахстан "О недрах и недропользовании" (далее - Кодекс) и с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" (далее - Закон) и определяет порядок подачи и рассмотрения заявлений на выдачу лицензий на разведку твердых полезных ископаемых.</w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее - Закон) и определяет порядок подачи и рассмотрения заявлений на выдачу лицензий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра промышленности и строительства РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственная услуга "Выдача лицензии на разведку твердых полезных ископаемых" (далее – государственная услуга) оказывается Министерством промышленности и строительства Республики Казахстан (далее – услугодатель).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1155,74 +1217,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) в отношении блока, полностью расположенного в пределах территории, на которой проводится ликвидация последствий разведки или добычи твердых полезных ископаемых;</w:t>
+      6) в отношении блока, полностью расположенного в пределах территории, на которой в соответствии с требованиями Кодекса должна быть проведена или проводится ликвидация последствий разведки или добычи твердых полезных ископаемых;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) в отношении блока, полностью расположенного в пределах территории участка добычи урана.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 с изменением, внесенным приказом Министра промышленности и строительства РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Лицензия на разведку твердых полезных ископаемых, помимо полных блоков, также выдается в отношении следующих неполных (частичных) блоков:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1512,76 +1636,56 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+        <w:t>
+      8. Услугополучатель для получения государственной услуги подает посредством Единой платформы недропользования (далее – ЕПН) заявление о выдаче лицензий на разведку твердых полезных ископаемых, с предусмотренными документами, указанными в пункте 8 Перечня основных требований к оказанию государственной услуги "Выдача лицензии на разведку твердых полезных ископаемых" (далее – Перечень) согласно приложению к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkStart w:name="z112" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Датой начала приема услугодателем заявлений о выдаче лицензий на разведку твердых полезных ископаемых в пределах территорий, впервые включаемых в программу управления государственным фондом недр и не относящихся к территориям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1617,631 +1721,1005 @@
         </w:rPr>
         <w:t xml:space="preserve"> статьи 278 Кодекса является дата, предусмотренная в программе управления государственным фондом недр, утверждаемой в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 60 Кодекса, но не ранее чем через два месяца со дня утверждения программы управления государственным фондом недр или внесения в нее соответствующих изменений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkStart w:name="z113" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если указываемая в заявлении территория разведки включает в себя часть блока в случаях, предусмотренных пунктом 6 настоящих Правил, для целей определения условий лицензии при рассмотрении заявления указанный блок считается полным.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z114" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Копии документов, прилагаемых к заявлению, подлежат нотариальному засвидетельствованию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z115" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Если указываемая в заявлении территория разведки включает в себя часть блока в случаях, предусмотренных </w:t>
-[...59 lines deleted...]
-      Заявление подается на казахском и русском языках. Документы, прилагаемые к заявлению, составляются на казахском и русском языках. Копии документов, составленных на иностранном языке, прилагаемые к заявлению, представляются с переводом на казахский и русский языки, верность которого засвидетельствована нотариусом.</w:t>
+      Заявление и документы, прилагаемые к заявлению, составляются на казахском и русском языках. Копии документов, составленных на иностранном языке, прилагаемые к заявлению, представляются с переводом на казахский и русский языки, верность которого засвидетельствована нотариусом. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Министра промышленности и строительства РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Моментом подачи заявления признается дата и время поступления заявления посредством ЕПН "Minerals.gov.kz" услугодателю и подлежит учету.</w:t>
+      9. Моментом подачи заявления признается дата и время поступления заявления посредством ЕПН услугодателю и подлежит учету.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции приказа Министра промышленности и строительства РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Заявления регистрируются в ЕПН "Minerals.gov.kz" с указанием уникального учетного номера, даты и времени (часы, минуты) регистрации.</w:t>
+      10. Заявления регистрируются в ЕПН с присвоением уникального учетного номера, даты и времени (часы, минуты) регистрации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
-[...15 lines deleted...]
-      Каждое заявление регистрируется отдельно.</w:t>
+    <w:bookmarkStart w:name="z116" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Каждое заявление регистрируется отдельно. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Министра промышленности и строительства РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Сведения о поданном заявлении подлежат размещению ответственным сотрудником на интернет-ресурсе компетентного органа и в ЕПН "Minerals.gov.kz" в течение двух дней со дня подачи заявления и содержат:</w:t>
+      11. Сведения о поданном заявлении подлежат размещению в ЕПН в течение двух дней со дня подачи заявления и должны содержать:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
-[...15 lines deleted...]
-      1) для физических лиц - фамилию, имя, отчество (если оно указано в документе, удостоверяющем личность) заявителя;</w:t>
+    <w:bookmarkStart w:name="z117" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) фамилию, имя, отчество (если оно указано в документе, удостоверяющем личность) либо наименование услугополучателя;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
-[...15 lines deleted...]
-      для юридических лиц - наименование заявителя;</w:t>
+    <w:bookmarkStart w:name="z118" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) код блока (блоков), определяющего (определяющих) участок недр, который услугополучатель просит предоставить в пользование;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
-[...15 lines deleted...]
-      2) код блока (блоков) либо координаты территории, определяющие участок недр, который заявитель просит предоставить в пользование для разведки твердых полезных ископаемых;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) дату и время поступления заявления. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Министра промышленности и строительства РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Услугодатель рассматривает заявление в течение 10 (десяти) рабочих дней со дня его поступления и, при отсутствии оснований для отказа в выдаче лицензии на разведку твердых полезных ископаемых, предусмотренными пунктом 9 приложения к настоящим Правилам, а также с учетом положений пунктов 16 и 17 настоящих Правил направляет услугополучателю уведомление о необходимости предоставления обеспечения исполнения обязательств по ликвидации последствий операций по разведке твердых полезных ископаемых, предусмотренного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 198</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кодекса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
-[...15 lines deleted...]
-      3) дату и время поступления заявления.</w:t>
+    <w:bookmarkStart w:name="z119" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучатель ознакамливается с уведомлениями услугодателя в личном кабинете ЕПН.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
-[...15 lines deleted...]
-      Услугодатель дополняет размещенные сведения на интернет-ресурсе и в ЕПН "Minerals.gov.kz" с отметкой о выдаче или об отказе в выдаче лицензии по результатам рассмотрения заявлений.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции приказа Министра промышленности и строительства РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Уведомление размещается в ЕПН в течение 5 (пяти) рабочих дней со дня его направления услугополучателю.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции приказа Министра промышленности и строительства РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Обеспечение исполнения обязательств по ликвидации последствий операций по разведке твердых полезных ископаемых предоставляется услугополучателем услугодателю посредством ЕПН не позднее 40 (сорока) рабочих дней со дня размещения уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z120" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      12. Услугодатель рассматривает заявление в течение 10 (десяти) рабочих дней со дня его поступления и, при отсутствии оснований для отказа в выдаче лицензии на разведку твердых полезных ископаемых, предусмотренными пунктом 9 </w:t>
-[...99 lines deleted...]
-      13. Уведомление размещается на интернет-ресурсе услугодателя и в ЕПН "Minerals.gov.kz" в течение 5 (пяти) рабочих дней со дня его направления заявителю.</w:t>
+      Услугодатель выдает услугополучателю лицензию на разведку твердых полезных ископаемых не позднее 5 (пяти) рабочих дней со дня представления надлежащего обеспечения исполнения обязательств по ликвидации последствий операций по разведке твердых полезных ископаемых либо отказывает в ее выдаче по истечении 35 (тридцати пяти) рабочих дней со дня размещения уведомления в ЕПН. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
-[...15 lines deleted...]
-      14. Обеспечение исполнения обязательств по ликвидации последствий операций по разведке твердых полезных ископаемых предоставляется заявителем услугодателю посредством ЕПН "Minerals.gov.kz" не позднее 40 (сорока) рабочих дней со дня направления уведомления.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 - в редакции приказа Министра промышленности и строительства РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Если к территории, указанной в заявлении, относится блок, предусмотренный пунктом 6 настоящих Правил, или блок, не имеющий общую сторону с другим блоком заявленной территории, такой блок не включается в лицензию, о чем услугодатель уведомляет услугополучателя посредством ЕПН. В течение 5 (пяти) рабочих дней со дня размещения услугодателем уведомления услугополучатель отказывается от всех или части подлежащих предоставлению ему блоков. Если по истечении указанного срока услугополучатель не отказался от всех блоков или отказался от части блоков, заявление рассматривается по существу с учетом положений настоящего пункта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
-[...15 lines deleted...]
-      Услугодатель выдает услугополучателю лицензию на разведку твердых полезных ископаемых не позднее 5 (пяти) рабочих дней со дня представления надлежащего обеспечения исполнения обязательств по ликвидации последствий операций по разведке твердых полезных ископаемых либо отказывает в ее выдаче по истечении 35 (тридцати пяти) рабочих дней со дня размещения уведомления на интернет-ресурсе услугодателя и в ЕПН "Minerals.gov.kz"</w:t>
+    <w:bookmarkStart w:name="z121" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В уведомлении, размещаемом услугодателем в соответствии с частью первой настоящего пункта, указывается о выявленных несоответствиях заявленной территории требованиям </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодекса</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkStart w:name="z122" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      15. Если к территории, указанной в заявлении, относится блок, предусмотренный </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> настоящих Правил, или блок, не имеющий общую сторону с другим блоком заявленной территории, такой блок не включается в лицензию, о чем услугодатель уведомляет услугополучателя посредством ЕПН "Minerals.gov.kz". В течение 5 (пяти) рабочих дней со дня получения уведомления услугополучатель отказывается от всех или части подлежащих предоставлению ему блоков. Если по истечении указанного срока услугополучатель не отказался от всех блоков или отказался от части блоков, заявление рассматривается по существу с учетом положений настоящего пункта.</w:t>
+      Если какой-либо неполный (частичный) блок или неполные (частичные) блоки, указанные в заявлении, не отвечают условиям, предусмотренным в подпунктах 1), 2) и 3) пункта 7 настоящих Правил, данный блок (блоки) также не включается (включаются) в лицензию по правилам части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 188</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кодекса. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа Министра промышленности и строительства РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. В случае, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, заявление рассматривается в отношении блоков, указанных в заявлении, за исключением блоков, не подлежащих включению в лицензию, и блоков, от которых заявитель отказался.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Если в результате применения положений </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2276,891 +2754,997 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> блоки формируют два и более подлежащих предоставлению в пользование раздельных участка недр, которые соответствуют требованиям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 19 Кодекса, услугодатель выдает отдельные лицензии на каждый из таких участков недр. В этом случае дополнительный сбор за выдачу лицензии не взимается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Блоки, не имеющие общую сторону с любым из блоков, указанных в части первой настоящего пункта, не принимаются во внимание услугодателем при рассмотрении заявления на выдачу лицензии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Если блок, указанный в заявлении на выдачу лицензии, является неполным, такой неполный блок подлежит включению в выдаваемую лицензию при условии, что это не противоречит положениям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главы 27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если выданная лицензия на разведку твердых полезных ископаемых включает неполный (частичный) блок, для целей исчисления количества блоков данный блок рассматривается полным.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Заявления на выдачу лицензий на разведку твердых полезных ископаемых, включающие один и тот же блок, рассматриваются услугодателем в порядке очередности их поступления.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
-[...15 lines deleted...]
-      Если выданная лицензия на разведку твердых полезных ископаемых включает неполный (частичный) блок, для целей исчисления количества блоков данный блок рассматривается полным.</w:t>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Заявления на выдачу лицензий на разведку твердых полезных ископаемых в пределах территорий, впервые включаемых в программу управления государственным фондом недр, поступившие в течение месяца со дня начала их приема, рассматриваются без учета положений, предусмотренных пунктами 12, 13, 14, 15, 16, 17 настоящих Правил, и считаются имеющими одинаковую приоритетность.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
-[...15 lines deleted...]
-      19. Заявления на выдачу лицензий на разведку твердых полезных ископаемых, включающие один и тот же блок, рассматриваются услугодателем в порядке очередности их поступления.</w:t>
+    <w:bookmarkStart w:name="z123" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случае отсутствия совпадающих блоков, услугодатель не позднее 20 (двадцати) рабочих дней после даты окончания приема заявлений, указанных в части первой настоящего пункта, направляет услугополучателю уведомление о необходимости предоставления обеспечения исполнения обязательств по ликвидации последствий операций по разведке твердых полезных ископаемых, предусмотренного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 198</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кодекса, в соответствии с пунктами 12, 13, 14 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
-[...259 lines deleted...]
-    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель выдает услугополучателю лицензию на разведку твердых полезных ископаемых не позднее 5 (пяти) рабочих дней со дня представления надлежащего обеспечения исполнения обязательств по ликвидации последствий операций по разведке твердых полезных ископаемых либо отказывает в ее выдаче по истечении 35 (тридцати пяти) рабочих дней со дня размещения уведомления в ЕПН.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z124" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если в результате рассмотрения заявлений, поступивших в течение срока, предусмотренного частью второй настоящего пункта, будет установлено, что один и тот же блок (блоки) включен в несколько заявлений, по которым не принято решение об отказе в выдаче лицензии, по данному блоку (блокам) среди услугополучателей проводится аукцион в порядке и сроки, определяемые услугодателем в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> части второй пункта 6 статьи 278 Кодекса.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z74" w:id="68"/>
+        <w:t xml:space="preserve"> части второй пункта 6 статьи 278 Кодекса. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 - в редакции приказа Министра промышленности и строительства РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Услугодатель не позднее 20 (двадцати) рабочих дней после даты окончания приема заявлений, указанных в пункте 20 настоящих Правил, определяет блоки, по которым подано более одного заявления, и направляет соответствующим услугополучателям уведомление о совпадающих блоках.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z125" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      21. Услугодатель не позднее 20 (двадцати) рабочих дней после даты окончания приема заявлений, указанных в </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z76" w:id="70"/>
+      Уведомление услугополучателю о совпадающих блоках и приглашение на участие в аукционе направляется в личный кабинет ЕПН услугополучателя. Указанное уведомление содержит ссылку на веб-портал "реестр государственного имущества" www.e-qazyna.kz (далее - веб-портал реестра), на котором будет опубликовано извещение о проведении аукциона, коды блоков услугополучателя, приоритет по которым подлежит определению по итогам аукциона, и ссылку на инструкцию для регистрации в качестве участника аукциона. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 - в редакции приказа Министра промышленности и строительства РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Извещение о проведении аукциона публикуется услугодателем на веб-портале реестра на государственном и русском языках не позднее чем через 10 (десять) рабочих дней после направления уведомления в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z77" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Аукцион проводится не ранее чем через 10 (десять) рабочих дней, но не позднее 15 (пятнадцати) рабочих дней со дня публикации извещения о проведении аукциона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z78" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Торги по объекту ведутся до максимально подтвержденного размера подписного бонуса одним из участников. Аукцион, в котором зарегистрировался только один участник, признается состоявшимся, если участник подтвердил стартовый размер подписного бонуса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z79" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Итоги аукциона по каждому проданному объекту оформляются протоколом об итогах аукциона, который подписывается на веб-портале реестра компетентным органом с использованием электронной цифровой подписи в день проведения аукциона.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
-[...15 lines deleted...]
-      23. Аукцион проводится не ранее чем через 10 (десять) рабочих дней, но не позднее 15 (пятнадцати) рабочих дней со дня публикации извещения о проведении аукциона.</w:t>
+    <w:bookmarkStart w:name="z80" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Протокол об итогах аукциона является документом, фиксирующим итоги аукциона и обязательства по оплате размера подписного бонуса, подтвержденного участником.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
-[...15 lines deleted...]
-      24. Торги по объекту ведутся до максимально подтвержденного размера подписного бонуса одним из участников. Аукцион, в котором зарегистрировался только один участник, признается состоявшимся, если участник подтвердил стартовый размер подписного бонуса.</w:t>
+    <w:bookmarkStart w:name="z81" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. По итогам аукциона приоритет на включение блока (блоков) в лицензию предоставляется победителю аукциона согласно поданному им заявлению на лицензию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
-[...15 lines deleted...]
-      Итоги аукциона по каждому проданному объекту оформляются протоколом об итогах аукциона, который подписывается на веб-портале реестра компетентным органом с использованием электронной цифровой подписи в день проведения аукциона.</w:t>
+    <w:bookmarkStart w:name="z82" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Победителем аукциона (торгов) признается участник, подтвердивший максимальный размер подписного бонуса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
-[...15 lines deleted...]
-      Протокол об итогах аукциона является документом, фиксирующим итоги аукциона и обязательства по оплате размера подписного бонуса, подтвержденного участником.</w:t>
+    <w:bookmarkStart w:name="z83" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подписной бонус подлежит уплате победителем не позднее двадцати рабочих дней со дня подписания протокола об итогах аукциона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:bookmarkStart w:name="z84" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. В случае неуплаты подписного бонуса в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, победителем будет считаться каждый последующий участник в порядке очередности согласно реестру итогов аукциона с учетом подтвержденного им размера подписного бонуса. К следующему участнику также переходит приоритет на включение блоков (блоков) в лицензию согласно поданному им заявлению на лицензию. В этом случае подписной бонус подлежит уплате в течение десяти рабочих дней со дня истечения срока уплаты подписного бонуса для предыдущего участника аукциона, утратившего статус победителя.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z85" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае неуплаты подписного бонуса ни одним из участников компетентный орган с ЭЦП на веб-портале реестра подписывает акт об отмене результатов аукциона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z86" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Услугодатель выдает услугополучателю лицензию на разведку твердых полезных ископаемых не позднее 5 (пяти) рабочих дней со дня уплаты размера подписного бонуса либо отказывает в ее выдаче по истечении 5 (пяти) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z87" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      28. При выявлении оснований для отказа в оказании государственной услуги услугодатель уведомляет в личном кабинете ЕПН услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Административного процедурно-процессуального Кодекса Республики Казахстан (далее – АППК РК).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
-[...15 lines deleted...]
-      В случае неуплаты подписного бонуса ни одним из участников компетентный орган с ЭЦП на веб-портале реестра подписывает акт об отмене результатов аукциона.</w:t>
+    <w:bookmarkStart w:name="z126" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление о заслушивании направляется в личный кабинет ЕПН услугополучателя не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
-[...15 lines deleted...]
-      27. Услугодатель выдает услугополучателю лицензию на разведку твердых полезных ископаемых не позднее 5 (пяти) рабочих дней со дня уплаты размера подписного бонуса либо отказывает в ее выдаче по истечении 5 (пяти) рабочих дней.</w:t>
+    <w:bookmarkStart w:name="z127" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам заслушивания услугодатель оформляет положительный результат либо мотивированный отказ в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:bookmarkStart w:name="z128" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии оснований для отказа в выдаче лицензии на разведку твердых полезных ископаемых в отношении инвесторов, включенных в реестр инвесторов, услугодатель формирует мотивированный отказ и направляет его на согласование в Генеральную прокуратуру Республики Казахстан (далее – Генеральная прокуратура) посредством ЕПН.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z129" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Генеральная прокуратура в течение 3 (трех) рабочих дней с момента поступления согласовывает либо отказывает в согласовании принятого решения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z130" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      28. При выявлении оснований для отказа в оказании государственной услуги услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению в соответствии со </w:t>
-[...59 lines deleted...]
-      По результатам заслушивания услугодатель оформляет положительный результат либо мотивированный отказ в оказании государственной услуги.</w:t>
+      О принятом по итогам согласования с Генеральной прокуратурой решении услугодатель уведомляет услугополучателя, включенного в реестр инвесторов, в течение одного рабочего дня, с момента поступления ответа Генеральной прокуратуры. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 28 - в редакции приказа Министра промышленности и строительства РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z90" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Результатом оказания государственной услуги является выдача лицензии на разведку твердых полезных ископаемых либо мотивированный отказ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:bookmarkStart w:name="z91" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      30. Результат оказания государственной услуги направляется в личный кабинет ЕПН "Minerals.gov.kz" услугополучателя.</w:t>
+      30. Результат оказания государственной услуги отображается в личном кабинете услугополучателя в ЕПН.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 30 - в редакции приказа Министра промышленности и строительства РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z92" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Наличие грамматических или арифметических ошибок, опечаток в сведениях, указанных в заявлении (кроме сведений о блоке (блоках), которые не влияют на принятие решения о выдаче лицензии по существу и выявляются, а также проверяются путем сверки с прилагаемыми к заявлению документами, не является основанием для отказа в выдаче лицензии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:bookmarkStart w:name="z93" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3237,150 +3821,336 @@
         <w:t>
       34. По заявлению на выдачу лицензии на разведку твердых полезных ископаемых, включающему только блоки, которые к моменту рассмотрения данного заявления уже включены в другую лицензию на разведку твердых полезных ископаемых, принимается решение об отказе в выдаче лицензии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:bookmarkStart w:name="z96" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Очередное заявление рассматривается только после отказа в выдаче лицензии по предыдущему рассмотренному заявлению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
-[...15 lines deleted...]
-      Услугодатель приступает к рассмотрению очередного заявления по истечении 10 (десяти) рабочих дней со дня уведомления заявителя посредством ЕПН "Minerals.gov.kz" об отказе в выдаче лицензии по предыдущему заявлению.</w:t>
+    <w:bookmarkStart w:name="z131" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель приступает к рассмотрению очередного заявления по истечении 10 (десяти) рабочих дней со дня уведомления услугополучателя посредством ЕПН об отказе в выдаче лицензии по предыдущему заявлению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z98" w:id="92"/>
-[...15 lines deleted...]
-      Если решение об отказе было обжаловано услугополучателем в суд, вопрос о рассмотрении очередного заявления решается услугодателем после вступления в силу решения суда по результатам рассмотрения жалобы.</w:t>
+    <w:bookmarkStart w:name="z132" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Если решение об отказе было обжаловано услугополучателем в суд, вопрос о рассмотрении очередного заявления решается услугодателем после вступления в силу решения суда по результатам рассмотрения жалобы. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 35 - в редакции приказа Министра промышленности и строительства РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z99" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      36. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг, согласно подпункту 11) пункта 2 </w:t>
+      36. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в цифровую систему мониторинга оказания государственных услуг, согласно подпункту 11) пункта 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона</w:t>
+        <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 36 - в редакции приказа Министра промышленности и строительства РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z100" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      37. Уполномоченный орган в области твердых полезных ископаемых в течение 3 (трех) рабочих дней с даты утверждения или изменения подзаконного нормативного правового акта, определяющего порядок оказания государственной услуги, актуализируют информацию о порядке ее оказания и направляет в Единый контакт-центр.</w:t>
+      37. Уполномоченный орган в области твердых полезных ископаемых в течение 3 (трех) рабочих дней с даты утверждения, изменения и (или) дополнения подзаконного нормативного правового акта, определяющего порядок оказания государственной услуги, актуализируют информацию о порядке ее оказания и направляет в Государственную корпорацию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 37 - в редакции приказа Министра промышленности и строительства РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z101" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
     <w:bookmarkStart w:name="z102" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -3671,135 +4441,148 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и рассмотрения заявлений</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>на выдачу лицензий на разведку</w:t>
+              <w:t>на выдачу лицензий</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>твердых полезных ископаемых</w:t>
+              <w:t>на разведку твердых полезных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ископаемых</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z111" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>"Выдача лицензии на разведу твердых полезных ископаемых"</w:t>
+        <w:t>"Выдача лицензии на разведку твердых полезных ископаемых"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение с изменениями, внесенными приказом и.о. Министра промышленности и строительства РК от 17.05.2024 </w:t>
+      Сноска. Приложение - в редакции приказа Министра промышленности и строительства РК от 16.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 177</w:t>
+        <w:t>№ 105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3999,51 +4782,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Прием заявления и выдача результата оказания государственной услуги осуществляются через единую платформу недропользователей "Minerals.gov.kz" (далее – ЕПН "Minerals.gov.kz)</w:t>
+Единая платформа недропользования (далее – ЕПН)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4112,279 +4895,290 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-выдача лицензий на разведку твердых полезных ископаемых:</w:t>
-[...186 lines deleted...]
-              <w:t>5) выдача лицензии либо мотивированный отказ в случае неуплаты суммы подписного бонуса – 5 рабочих дней.</w:t>
+Выдача лицензий на разведку твердых полезных ископаемых:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) рассмотрение заявления на соответствие Правилам и размещение уведомления в личном кабинете ЕПН услугополучателя о необходимости предоставления обеспечения исполнения обязательств по ликвидации последствий операций по разведке твердых полезных ископаемых, либо мотивированный отказ в приеме заявления – 10 рабочих дней;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) выдача лицензии либо мотивированный отказ – 45 рабочих дней.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выдача лицензий на разведку твердых полезных ископаемых в пределах территорий, впервые включаемых в программу управления государственным фондом недр:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) рассмотрение заявления на соответствие Правилам и размещение уведомления в личном кабинете ЕПН услугополучателя о необходимости предоставления обеспечения исполнения обязательств по ликвидации последствий операций по разведке твердых полезных ископаемых, либо мотивированный отказ в приеме заявления – 20 рабочих дней;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) выдача лицензии либо мотивированный отказ – 45 рабочих дней.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выдача лицензий на разведку твердых полезных ископаемых посредством аукциона:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) уведомление услугополучателю о совпадающих блоках и приглашение на участие в аукционе – 20 рабочих дней;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) извещение о проведении аукциона – 10 рабочих дней;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) проведение аукциона – 15 рабочих дней;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) уплата подписного бонуса – 20 рабочих дней со дня подписания протокола об итогах аукциона (в случае неуплаты подписного бонуса победителем для каждого последующего 10 рабочих дней);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) выдача лицензии либо мотивированный отказ в случае неуплаты суммы подписного бонуса – 5 рабочих дней.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-4. </w:t>
+              <w:t>
+4. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4525,51 +5319,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-выдача лицензии на разведку твердых полезных ископаемых либо мотивированный отказ.</w:t>
+Выдача лицензии на разведку твердых полезных ископаемых либо мотивированный отказ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4637,132 +5431,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...80 lines deleted...]
-              <w:t xml:space="preserve"> статьи 277 Кодекса</w:t>
+              <w:t>
+Бесплатная.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4795,144 +5509,145 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя, Государственной корпорации и объектов информации</w:t>
+График работы услугодателя и цифровых объектов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) ЕПН "Minerals.gov.kz" – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (При обращении услугополучателя после окончания рабочего времени, в праздничные и выходные дни, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем.);</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">2) услугодателя – с понедельника по пятницу, в соответствии с установленным графиком работы с 9.00 до 18.30 часов, с перерывом на обед с 13.00 до 14.30 часов, за исключением выходных и праздничных дней в соответствии с </w:t>
+1) ЕПН – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (При обращении услугополучателя после окончания рабочего времени, в праздничные и выходные дни, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем.);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) услугодателя – с понедельника по пятницу, в соответствии с установленным графиком работы с 8.00 до 17.30 часов, с перерывом на обед с 13.00 до 14.30 часов, за исключением выходных и праздничных дней в соответствии с </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Трудовым</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> кодексом Республики Казахстан и </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Законом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Республики Казахстан "О праздниках в Республике Казахстан";</w:t>
+              <w:t xml:space="preserve"> Республики Казахстан "О праздниках в Республике Казахстан".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5018,470 +5733,401 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Заявление содержит следующие сведения:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1) для физических лиц – фамилию, имя и отчество (если оно указано в документе, удостоверяющем личность) заявителя, место жительства, гражданство, сведения о документах, удостоверяющих личность услугополучателя;</w:t>
-[...101 lines deleted...]
-              <w:t xml:space="preserve">6) соглашение о социально-экономической поддержке местного населения, предусмотренного </w:t>
+              <w:t>
+1) электронная копия описания видов, методов, способов, примерных сроков по годам и объемов работ по разведке, которые услугополучатель намерен проводить на запрашиваемом участке недр;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) согласие лица на выдачу лицензии на разведку твердых полезных ископаемых, если на запрашиваемом участке или его части такое лицо осуществляет операции по добыче углеводородов на основании контракта на недропользование;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) документы, подтверждающие наличие у услугополучателя финансовых и профессиональных возможностей осуществлять операции по разведке твердых полезных ископаемых;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4) соглашение о социально-экономической поддержке местного населения, предусмотренного </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>подпунктом 1)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> пункта 3 статьи 25 Кодекса, если территория запрашиваемого участка недр полностью или частично относится к землям населенных пунктов и прилегающим к ним территориям на расстоянии одной тысячи метров;</w:t>
-[...93 lines deleted...]
-              <w:ind w:left="0"/>
+              <w:t xml:space="preserve"> пункта 3 статьи 25 Кодекса, если территория запрашиваемого участка недр полностью или частично относится к землям населенных пунктов и прилегающим к ним территориям на расстоянии одной тысячи метров.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Если в какой-либо из дней заявленного тридцатидневного периода в результате операций по движению средств остаток денежных средств окажется меньше требуемых подпунктом 1) части первой настоящего пункта, то такая выписка не признается документом, подтверждающим наличие у заявителя финансовых возможностей. При наличии у заявителя нескольких счетов в банке второго уровня для целей подтверждения финансовых возможностей могут в совокупности учитываться также сведения об остатке и движении денежных средства по нескольким счетам, по которым представлены выписки;</w:t>
-[...125 lines deleted...]
-              <w:t xml:space="preserve">2) копия договора оказания услуг с подрядной организацией или договора оказания услуг оператора, назначаемого заявителем в соответствии с </w:t>
+К заявлению о выдаче лицензии на разведку твердых полезных ископаемых, поданному в соответствии с абзацем вторым пункта 5 настоящих Правил, помимо документов, предусмотренных настоящим пунктом, прилагается заключение уполномоченного органа в области государственного стимулирования промышленности, подтверждающее, что производственная деятельность (технологический процесс) услугополучателя связана (связан) с недропользованием.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Для подтверждения наличия у услугополучателя финансовых возможностей, достаточных для проведения операций по разведке, представляется один из следующих документов:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) выписка об остатке и движении денег по банковскому счету в банке второго уровня Республики Казахстан или у Национального оператора почты, подтверждающая постоянное в течение тридцатидневного срока наличие (остаток) у услугополучателя денег в пределах трех месяцев, предшествующих дате подачи заявления на выдачу лицензии, в количестве, достаточном для покрытия требуемых минимальных расходов на разведку в первый год действия запрашиваемой лицензии.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Если в какой-либо из дней заявленного тридцатидневного периода в результате операций по движению средств остаток денежных средств окажется меньше требуемых подпунктом 1) части первой настоящего пункта, то такая выписка не признается документом, подтверждающим наличие у услугополучателя финансовых возможностей. При наличии у услугополучателя нескольких счетов в банке второго уровня для целей подтверждения финансовых возможностей могут в совокупности учитываться также сведения об остатке и движении денежных средства по нескольким счетам, по которым представлены выписки;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) электронная копия договора займа денег (предварительный договор займа) или договора о финансировании деятельности, предусматривающего в качестве целевого назначения займа финансирование деятельности услугополучателя по разведке твердых полезных ископаемых, а также подтверждающего сумму займа (финансирования) достаточной для покрытия требуемых минимальных расходов на разведку в первый год действия запрашиваемой лицензии;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) финансовая отчетность услугополучателя с аудиторским отчетом, составленным в соответствии с законодательством Республики Казахстан об аудиторской деятельности, подготовленная за шесть последовательных календарных месяцев или предыдущий календарный год, предшествующих дате подачи заявления на выдачу лицензии, в которой размер чистых активов услугополучателя превышает его обязательства на величину минимальных расходов на разведку в первый год действия запрашиваемой лицензии;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) письмо рейтингового агентства, признаваемого фондовой биржей, осуществляющей деятельность в Республике Казахстан, о присвоении услугополучателю в течение года, предшествующего дате подачи заявления, рейтинговой оценки не ниже минимальной рейтинговой оценки, определяемой услугодателем.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Если в качестве документа, подтверждающего наличие у услугополучателя финансовых возможностей, представлена электронная копия договора займа денег (предварительного договора займа) или договора о финансировании деятельности, займодателем по которому выступает (финансирует) лицо, не являющееся финансовой организацией, к заявлению дополнительно прилагается один из документов, подтверждающих наличие у данного лица финансовых возможностей, предусмотренных подпунктами 1), 3) или 4) настоящего пункта.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Для подтверждения наличия у услугополучателя профессиональных возможностей, достаточных для проведения операций по разведке, представляются любые из следующих документов:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) справка о наличии в штате специалиста или электронная копия договора оказания услуг со специалистом в области геологии или геофизики;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) электронная копия договора оказания услуг с подрядной организацией или договора оказания услуг оператора, назначаемого услугополучателем в соответствии с </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>главой 6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Кодекса, в случае выдачи услугополучателю запрашиваемой лицензии на разведку, в штате которого имеется один из специалистов, перечисленных в подпункте 1) настоящего пункта.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Если в качестве документа, подтверждающего наличие у услугополучателя профессиональных возможностей, представлены копии договора оказания услуг с подрядной организацией или договора оказания услуг оператора, назначаемого заявителем в соответствии с </w:t>
+              <w:t xml:space="preserve">
+Если в качестве документа, подтверждающего наличие у услугополучателя профессиональных возможностей, представлены электронные копии договора оказания услуг с подрядной организацией или договора оказания услуг оператора, назначаемого услугополчателем в соответствии с </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>главой 6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Кодекса, к заявлению дополнительно прилагается справка о наличии у привлекаемой организации (оператора) в штате одного из специалистов, указанных в подпункте 1) части первой настоящего пункта, или копия договора оказания услуг с соответствующим специалистом.</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> Кодекса, к заявлению дополнительно прилагается справка о наличии у привлекаемой организации (оператора) в штате одного из специалистов, указанных в подпункте 1) части первой настоящего пункта, или электронная копия договора оказания услуг с соответствующим специалистом.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о документах, удостоверяющих личность услугополучателя, о государственной регистрации (перерегистрации) юридического лица, содержащихся в государственных цифровых системах, справка налогового органа об отсутствии у услугополучателя налоговой задолженности услугодатель получает из соответствующих цифровых систем через шлюз "цифрового правительства", официальный интернет ресурс Комитета государственных доходов Министерства финансов Республики Казахстан.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -5566,319 +6212,306 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услугодатель отказывает в выдаче лицензии при наличии одного из следующих оснований:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">3) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+              <w:t>
+1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным нормативными правовыми актами Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статьей 8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">4) заявление или прилагаемые к нему документы не соответствуют требованиям, предусмотренным </w:t>
-[...196 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>
+6) заявление или прилагаемые к нему документы не соответствуют требованиям, предусмотренным Кодексом;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) к заявлению не приложены документы, требуемые Кодексом;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) в течение одного года до подачи заявления у услугополучателя или лица, прямо или косвенно контролирующего услугополучателя или находящегося под его контролем, была отозвана лицензия на разведку или лицензия на добычу твердых полезных ископаемых, включающая полностью или частично запрашиваемый участок недр; 9) выдача лицензии повлечет угрозу национальной безопасности страны или концентрацию прав недропользования;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10) в течение одного календарного года до подачи заявления услугополучатель или лицо, прямо или косвенно контролирующее услугополучателя или находящееся под его контролем, отказались от запрашиваемого участка недр или его части;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11) запрашиваемая территория полностью относится к территории и (или) блокам, указанным в пункте 6 настоящих Правил;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12) территория запрашиваемого участка недр превышает ограничение по размеру или не соответствует требованиям, установленным настоящими Правилами;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13) в течение пяти лет, предшествующих дате подачи заявления, услугополучатель или лицо, прямо или косвенно контролирующее услугополучателя или находящееся под его контролем, не исполнили или ненадлежащим образом исполнили обязательства по ликвидации последствий операций по недропользованию на участках недр, находившихся у них в пользовании;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14) в течение пяти лет, предшествующих дате подачи заявления, услугополучатель, лицо либо организация, прямо или косвенно контролирующие заявителя или находящиеся по его контролем, не исполнили обязательства по уплате подписного бонуса по итогам аукциона, проведенного в соответствии с Кодексом;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15) несоблюдение услугополучателем срока представления услугодателю надлежащего обеспечения исполнения обязательств по ликвидации последствий операций по разведке твердых полезных ископаемых в соответствии с требованиями Кодекса.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5910,52 +6543,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+              <w:t xml:space="preserve">
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5987,179 +6620,125 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> и </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> статьи 278 Кодекса. Указанная дата устанавливается не ранее чем через два месяца со дня утверждения программы управления государственным фондом недр или внесения в нее соответствующих изменений.</w:t>
-[...127 lines deleted...]
-              <w:t xml:space="preserve">3) по итогам аукциона выдача лицензий по заявлениям, указанным в подпункте 2) настоящей части, осуществляется согласно </w:t>
+              <w:t xml:space="preserve"> статьи 278 Кодекса. Указанная дата устанавливается не ранее чем через два месяца со дня утверждения программы управления государственным фондом недр или внесения в нее соответствующих изменений. Установить следующие особенности рассмотрения и выдачи лицензий на разведку твердых полезных ископаемых в пределах территорий, впервые включаемых в программу управления государственным фондом недр:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) заявления, поступившие в течение месяца со дня начала их приема, рассматриваются без учета положений, предусмотренных пунктами 1, 2 и 3 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 188</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Кодекса, и считаются имеющими одинаковую приоритетность;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) если в результате рассмотрения заявлений, поступивших в течение срока, предусмотренного подпунктом 1) настоящей части, будет установлено, что один и тот же блок (блоки) включен в несколько заявлений, по которым не принято решение об отказе в выдаче лицензии, по данному блоку (блокам) среди услугополучателей проводится аукцион в порядке и сроки, которые определяются компетентным органом. Отказ от участия в аукционе или неявка на аукцион услугополучателя является основанием для отклонения его заявки по соответствующему блоку;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) по итогам аукциона выдача лицензий по заявлениям, указанным в подпункте 2) настоящей части, осуществляется согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статье 188</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> и положениям о приоритетности </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6192,68 +6771,52 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Кодекса.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Адреса оказания государственной услуги размещен на интернет-ресурсе услугодателя – www.miid.gov.kz.</w:t>
-[...16 lines deleted...]
-              <w:t>Контактные телефоны справочных служб по вопросам оказания государственной услуги: 8 (7172) 983-334, единый контакт-центр по вопросам оказания государственных услуг: 1414, 8 800 080 7777.</w:t>
+              <w:t>
+Контактные телефоны справочных служб по вопросам оказания государственной услуги: единый контакт-центр при Министерстве промышленности и строительства Республики Казахстан: 1465.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -6285,55 +6848,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>