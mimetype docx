--- v0 (2025-11-08)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cea750a" w14:textId="cea750a">
+    <w:p w14:paraId="9075883" w14:textId="9075883">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,124 +102,296 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра по инвестициям и развитию Республики Казахстан от 18 мая 2018 года № 342. Зарегистрирован в Министерстве юстиции Республики Казахстан 5 июня 2018 года № 16996.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок - в редакции приказа и.о. Министра промышленности и строительства РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пунктом 8</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> статьи 74 Кодекса Республики Казахстан от 27 декабря 2017 года "О недрах и недропользовании" ПРИКАЗЫВАЮ:</w:t>
+        <w:t>пунктом 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 74 Кодекса Республики Казахстан "О недрах и недропользовании" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа и.о. Министра промышленности и строительства РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> стадийности геологоразведки.</w:t>
+        <w:t xml:space="preserve"> стадийности геологоразведочных работ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа и.о. Министра промышленности и строительства РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Комитету геологии и недропользования Министерства по инвестициям и развитию Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -680,5284 +852,5767 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Утверждены</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>приказом Министра по</w:t>
+              <w:t>приказом Министра</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>инвестициям и развитию</w:t>
+              <w:t>по инвестициям развитию</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 18 мая 2018 года № 342</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила стадийности геологоразведки</w:t>
+        <w:t xml:space="preserve"> Правила стадийности геологоразведочных работ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила -  в редакции приказа и.о. Министра промышленности и строительства РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила стадийности геологоразведки (далее-Правила) разработаны в соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 74 Кодекса Республики Казахстан от 27 декабря 2017 года "О недрах и недропользовании" (далее-Кодекс) и определяют порядок стадийности геологоразведки.</w:t>
+      1. Настоящие Правила стадийности геологоразведочных работ (далее - Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 74 Кодекса Республики Казахстан "О недрах и недропользовании" (далее - Кодекс) и определяют порядок стадийности геологоразведочных работ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Стадийность геологоразведки включает в себя геологоразведочные работы по видам полезных ископаемых: </w:t>
+      2. Стадийность геологоразведочных работ включает в себя геологоразведочные работы по видам полезных ископаемых: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      твердые полезные ископаемые;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подземные воды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      углеводородные полезные ископаемые (далее-углеводороды).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Деление геологоразведочного процесса на стадии проводится в целях установления рациональной последовательности выполнения видов работ и общих принципов оценки их результатов на единой методической основе для повышения эффективности геологоразведочных работ и использования ресурсов недр.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...127 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Порядок стадийности геологоразведки на твердые полезные ископаемые</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="16"/>
+        <w:t xml:space="preserve"> Глава 2. Порядок стадийности геологоразведочных работ на твердые полезные ископаемые</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Полный цикл геологоразведочных работ включает в себя пять стадий:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) региональное геологическое изучение недр;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) поисковые работы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) оценочные работы (концептуальная технико-экономическая оценка, SS);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) разведка месторождений:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предварительная разведка (предварительное технико-экономическое обоснование, PFS);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      детальная разведка (детальное технико-экономическое обоснование, FS);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) эксплуатационная разведка месторождений. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Критерием целесообразности проведения работ последующей стадии являются результаты технико-экономической оценки данных предыдущей стадии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Региональное геологическое изучение недр на твердые полезные ископаемые</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Региональное геологическое изучение недр является основой государственного геологического изучения недр и производится с целью получения комплексной геологической информации, составляющей фундаментальную основу системного геологического изучения территории страны и прогнозирования полезных ископаемых в недрах. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Основными видами работ являются ранжированные по масштабам площадные геологические, гидрогеологические, инженерно-геологические съемки (полистные, групповые, комплексные, доизучение ранее заснятых площадей, глубинное геологическое картирование), наземные и аэрогеофизические работы (гравиразведочные, магниторазведочные, электроразведочные, аэрогамма-спектрометрические), а также комплекс специализированных работ: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       объемное, космофотогеологическое, аэрофотогеологическое, аэрогеофизическое, космоструктурное, геолого-минерагеническое и геохимическое картирование;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тепловые, радиолокационные, многозональные съемки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       геолого-экономические, геоэкологические исследования и картирование;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мониторинг геологической среды и недр, прогноз землетрясений, создание государственной сети опорных геолого-геофизических профилей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бурение параметрических и глубоких скважин;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       картосоставительские, картоиздательские работы, их прогнозно-минерагеническое, научно-методическое и информационное обеспечение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Виды, масштабы, последовательность и комплексность работ по региональному геологическому изучению недр определяются с учетом достигнутой степени геологической изученности и потребностей экономического развития территорий Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Региональное геологическое изучение недр включает функционально связанный комплекс площадных и профильных работ регионального геологического и специального назначения. Площадные работы проводятся по следующим подстадиям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) подстадия 1. Сводное и обзорное мелкомасштабное геологическое картирование (масштаба 1:500000 и мельче).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сводное и обзорное (масштаба 1:500000 и мельче) мелкомасштабное геологическое картирование с проведением комплекса работ, включающим анализ и обобщение имеющихся (преимущественно масштабов 1:1000000 и 1:200000) материалов по геологическому строению и минерагении исследуемой территории, при необходимости выполняются минимальные объемы полевых исследований.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Конечным результатом являются сводные и обзорные карты геологического содержания, геологические атласы, геолого-геофизические и другие профили, включая цифровые и электронные их модели, а также качественная оценка минерагенического прогнозного потенциала территорий на выявление месторождений полезных ископаемых определенного комплекса в пределах металлогенических провинций и зон путем сопоставления с аналогами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) подстадия 2. Среднемасштабное геологическое картирование (масштаба 1:200000).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Среднемасштабное геологическое картирование (масштаба 1:200000) с проведением комплекса работ, включающим геологическую съемку, гидрогеологическую съемку, инженерно-геологическую съемку, геолого-экологические исследования, геологическое доизучение площадей, глубинное геологическое картирование и геолого-минерагеническое картирование, гидрогеологическое доизучение выполняется совместно или самостоятельно с геолого-экологическими исследованиями и геологической съемкой. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Работы данного масштаба выполняются в комплексе с опережающими и сопровождающими аэрокосмическими, геофизическими и геохимическими съемками, а также геоморфологическими и прогнозно-минерагеническими исследованиями, проводимые самостоятельно либо в различных сочетаниях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В результате геолого-съемочных работ масштаба 1:200000 выявляются и оконтуриваются перспективные площади (минерагенические зоны, бассейны, рудные районы и узлы, угленосные площади), дается комплексная оценка или переоценка изученной территории с определением перспектив месторождений и оценкой минеральных ресурсов объектов в ранга бассейна, рудного района и узла. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Конечным результатом региональных исследований масштаба 1:200000 является создание полистных карт геологического содержания масштаба 1:200000 нового поколения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) подстадия 3. Крупномасштабное геологическое картирование (масштаба 1:50000).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Крупномасштабное геологическое картирование с проведением комплекса работ с целью выявления локальных площадей и структур перспективных для обнаружения месторождений полезных ископаемых. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В состав работ масштаба 1:50000 входят геологическая съемка, геологическое доизучение площадей, гидрогеологическая и геолого-экологическая съемки, а также опережающие и сопровождающие их дистанционные и наземные геофизические, геохимические, геоморфологические и прогнозно-минерагенические исследования. Указанные исследования выполняются самостоятельно либо совместно в рамках специализированного изучения или доизучения ранее заснятых площадей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При проведении геолого-съемочных работ данного масштаба осуществляется изучение участков распространения полезных ископаемых, установление геологической природы выявленных геофизических и геохимических аномалий, выделение новых либо уточнение параметров известных рудных полей, а также прогнозных площадей и перспективных участков с оценкой минеральных ресурсов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Конечным результатом регионального геологического изучения недр масштаба 1:50000 являются комплект обязательных и специальных геологических карт, комплексная оценка перспектив изученной территории с выделением рудных полей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В районах двух-и трехъярусного строения, где объекты изучения, в первую очередь перспективные на обнаружение полезных ископаемых залегают на значительных, но доступных для освоения глубинах, проводится глубинное геологическое картирование.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Для хорошо изученных районов, обеспеченных геологическими и специализированными картами масштаба 1:50000, карты геологического содержания масштаба 1:200000 составляются преимущественно камеральным способом с минимальным объемом полевых работ, направленных на решение конкретных геологических задач.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. При составлении карт геологического содержания используются данные ранее выполненных геолого-съемочных работ всех масштабов, результаты геофизических, геохимических, гидрогеологических, инженерно-геологических и экологических исследований, поисков и разведки месторождений полезных ископаемых, материалы дистанционного зондирования, результаты работ по геотраверсам, глубинному и опорному бурению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Обновление геологических карт всех масштабов производится через 20–25 лет в результате проведения доизучения площадей, а также накопления новых данных и представлений о геологическом строении территории.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Поисковые работы на твердые полезные ископаемые</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z63" w:id="54"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Поисковые работы проводятся с целью выявления и оконтуривания перспективных участков и рудопроявлений полезных ископаемых – поисковых целей и обоснования дальнейших геологоразведочных работ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Объектами исследований при поисковых работах являются перспективные части бассейнов, рудных районов и узлов, рудные поля или их части, выявленные при региональных геолого-геофизических и геолого-минерагенических исследованиях масштаба 1:200000 и 1:50000.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Поисковые работы на ранее опоискованных и слабо опоискованных площадях проводятся при изменении представлений о геологическом строении и рудоносности перспективных площадей, изменением конъюнктуры минерального сырья, увеличением глубинности исследований либо внедрением современных эффективных технологий поисковых работ и обработки их результатов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. В зависимости от сложности геологического строения территории, формационного типа, прогнозируемого оруденения и глубинности исследований, поиски проводятся в масштабах 1:50000–1:10000. Они включают комплекс геолого-минерагенических, геофизических и геохимических методов исследований с проходкой поисковых скважин и горных выработок. Для поисков скрытых и погребенных месторождений применяется бурение в сочетании со скважинными геофизическими и геохимическими исследованиями. Рациональный комплекс методов формируется с учетом особенностей геологического строения объекта, ландшафтно-геохимических условий производства работ и накопленного в отрасли опыта применения прогнозно-поисковых комплексов для различных видов полезных ископаемых и промышленных типов месторождений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Основным результатом поисковых работ является геологически обоснованная оценка перспектив исследованных площадей на выявленных проявлениях полезных ископаемых, определяемая путем сопоставления с промышленными месторождениями-аналогами. Результатом исследований является отчет о поисковой цели или отчет о результатах геологоразведочных работ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По материалам поисковых работ составляются геологические карты опоискованных участков в соответствующем масштабе и разрезы к ним, карты результатов геофизических и геохимических исследований, отражающие геологическое строение и закономерности размещения продуктивных структурно-вещественных комплексов. В отчете приводятся основные результаты геологоразведочных работ, включающие обоснование целесообразности проведения дальнейших геологоразведочных работ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Любое заявление, относящееся к потенциальному количеству и содержанию полезных компонентов, выражается в виде разброса (интервала) объема и содержания или качества сырья. Также присутствует пояснение, что потенциальные объемы и содержания являются концептуальными по своей природе и поисковые и оценочные геологоразведочные работы проведены в недостаточном количестве для оценки минеральных ресурсов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z70" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Оценочные работы на твердые полезные ископаемые</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z64" w:id="55"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Оценочные работы проводятся в целях определения общих ресурсов выявленного объекта, оценки их промышленного значения и технико-экономического обоснования целесообразности вовлечения в разработку. Для оконтуривания площади потенциально промышленного месторождения и изучения его геолого-структурных особенностей составляются геологические карты масштаба 1:25000-1:10000 для крупных и масштаба 1:5000-1:1000 и крупнее для небольших месторождений. Геологическая сьемка сопровождаются минералого-петрографическими, геофизическими и геохимическими исследованиями. Изучение рудовмещающих структурно-вещественных комплексов, вскрытие и прослеживание тел полезных ископаемых осуществляются канавами, шурфами, картировочными и поисковыми скважинами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z65" w:id="56"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При высокой степени изменчивости рудной минерализации или для изучения объекта на глубину возможно применение подземных горных выработок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z68" w:id="59"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Результаты оценочных работ обеспечивают предварительную оценку возможного промышленного значения месторождений с оценкой минеральных ресурсов. Все результаты геологоразведочных работ, используемые при оценке Минеральных ресурсов сопровождаются набором процедур Контроля качества в соответствии с KAZRC (QA/QC).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. На выявленных и оцененных рудопроявлениях и месторождениях оценка завершается оценкой минеральных ресурсов с выдачей рекомендаций о целесообразности передачи перспективного объекта в разведку или разработку. Исследования на данной стадии соответствуют уровню Концептуальная Технико-экономическая оценка (в международной терминологии - Scoping Study). Результатом исследований является отчет с оценкой Минеральных ресурсов (ОМР).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Стадии "Поисковые работы" и "Оценочные работы" являются переходными от стадии "Региональное геологическое изучение недр" к стадии "Разведка месторождений". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z69" w:id="60"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 4. Разведка месторождений твердых полезных ископаемых</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z70" w:id="61"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Разведка месторождений твердых полезных ископаемых производится на объектах, перспективных для данного вида сырья и получивших положительное заключение в результате поисково-оценочных работ. Разведка месторождений осуществляется с целью получения достоверных данных для достаточно надежной геологической, технологической и экономически обоснованной оценки промышленного значения месторождения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z72" w:id="63"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. В рамках разведки месторождений решаются две задачи: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) предварительная промышленная оценка месторождения (предварительное Технико-экономическое обоснование (Preliminary Feasibility Study, PFS); </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) подготовка месторождения или его части для промышленного освоения (детальное Технико-экономическое обоснование (Feasibility Study, FS).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z81" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При решении первой задачи определяются минеральные запасы полезного ископаемого. На их основе осуществляется решение второй задачи, при этом пространственное размещение и количество разведанных запасов, их соотношение по категориям устанавливаются с учетом конкретных геологических особенностей месторождения. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z73" w:id="64"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В процессе разведки месторождений возможно производство опытно-промышленной добычи полезных ископаемых для лабораторных типовых, малых технологических (картировочные), укрупненно-лабораторных, полупромышленных и промышленных и других проб, изучения вещественного состава руд и морфологии рудных тел с целью получения дополнительной информации о свойствах минерального сырья и типах руд, горно-геологических условиях их извлечения из недр и технологии переработки, выбора горного оборудования и способа эксплуатации месторождения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z74" w:id="65"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z83" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. При разведке месторождения выполняется комплекс геологоразведочных работ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z75" w:id="66"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z84" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) завершается изучение геологического строения поверхности месторождения с составлением на инструментальной основе геологической карты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z76" w:id="67"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z85" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) разведка месторождений на глубину проводится скважинами до горизонтов, разработка которых экономически целесообразна. Месторождения сложного строения разведуются скважинами в сочетании с подземными горными выработками;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z80" w:id="71"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) выполняются работы по изучению и оценке попутных полезных ископаемых, залегающих совместно с основными;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) проводятся технические исследования с целью определения модифицирующих факторов для оценки минеральных запасов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вещественный состав и технологические свойства промышленных типов и сортов полезного ископаемого изучаются с детальностью, достаточной для проектирования рациональной технологии их переработки с комплексным извлечением полезных компонентов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дается оценка возможных источников хозяйственно-питьевого и технического водоснабжения, производятся работы по выявлению местных строительных материалов, разрабатываются схемы размещения объектов промышленного и гражданского назначения и природоохранные мероприятия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводится комплекс гидрогеологических исследований для определения прогнозного водопритока в карьер и решений по откачке или осушению;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z91" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводится комплекс инженерно-геологических и геотехнических исследований для обоснования параметров проектного карьера (шахты);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z92" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по результатам геологоразведочных работ составляются технико-экономическая оценка, производится оценка запасов основных и попутных полезных ископаемых и компонентов по категориям. Достоверность данных о геологическом строении, условиях залегания и морфологии тел полезного ископаемого подтверждается на представительных для всего месторождения участках детализации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z93" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) на основе комплекса модифицирующих факторов проводится выделение из части минеральных ресурсов минеральных запасов с учетом потерь, разубоживания, влажности и т.д.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) результатом исследований является отчет с оценкой Минеральных запасов (ОМЗ), подготовленный компетентным лицом в соответствии с Казахстанским кодексом публичной отчетности о результатах геологоразведочных работ, минеральных ресурсах и минеральных запасах (Кодекс KAZRC).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z95" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 5. Эксплуатационная разведка месторождений на твердые полезные ископаемые</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z81" w:id="72"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z96" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Эксплуатационная разведка проводится в течение всего периода освоения месторождения с целью:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z82" w:id="73"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z97" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       доразведки эксплуатируемых запасов с получением более достоверной их оценки для рабочего проектирования, составления текущих и перспективных планов добычи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z83" w:id="74"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z98" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уточнения схем подготовки и отработки тел полезного ископаемого, подсчета запасов подготовленных к отработке блоков и запасов, готовых к выемке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z84" w:id="75"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z99" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       доразведки флангов и глубоких горизонтов месторождения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z85" w:id="76"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z100" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На этой стадии производятся проходка специальных разведочных выработок, бурение скважин, шпуров, опробование различными методами, геофизические исследования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z87" w:id="78"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z101" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. В процессе разработки месторождения в случае резкого отклонения (в отдельных частях месторождения) геологических, горнотехнических, технологических, экономических, экологических, правовых, инфраструктурных и социальных условий отработки, а также в связи с изменением рыночной конъюнктуры на продукцию горного предприятия или рыночных, технических, разведочных, гидрогеологических и производственных факторов, недропользователю предоставляется возможность на переоценку запасов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z102" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. На протяжении всего этапа разведки и освоения месторождения постоянно ведется учет движения разведанных запасов по рудным телам, блокам и месторождению в целом с оценкой изменений запасов в результате их прироста, погашения, пересчета, переоценки или списания с баланса горного предприятия. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z88" w:id="79"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z103" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Порядок стадийности геологоразведки на подземные воды</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z89" w:id="80"/>
+        <w:t xml:space="preserve"> Глава 3. Порядок стадийности геологоразведочных работ на подземные воды</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z104" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Процесс геологического изучения недр в части подземных вод по целевому назначению, содержанию проводимых исследований и конечному результату подразделяется на следующие стадии: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z90" w:id="81"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z105" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) региональные гидрогеологические исследования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z91" w:id="82"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z106" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) поисково-оценочные работы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z92" w:id="83"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z107" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) разведочные работы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z93" w:id="84"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z108" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Региональные гидрогеологические исследования на подземные воды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z96" w:id="87"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z109" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Целевым назначением этой стадии является анализ условий и закономерностей формирования ресурсов подземных вод и оценка перспектив крупных гидрогеологических регионов на выявление типов подземных вод, выделение водоносных горизонтов (комплексов), а также площадей их распространения, перспективных для дальнейшей постановки поисково-разведочных работ и проведения региональной оценки прогнозных запасов в пределах отдельных бассейнов, регионов и площадей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z110" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. На этой стадии исследований проводится региональное изучение распространения и условий залегания водоносных горизонтов путем сбора, обобщения и камеральной обработки материалов предшествующих съемочных работ, поисков и разведки подземных вод и наблюдений за их естественным и нарушенным режимом, а также данных, полученных при поисках и разведке полезных ископаемых. При наличии достаточного материала проводится региональная оценка запасов подземных вод.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z111" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. На основании работ дается характеристика гидрогеологических условий крупных регионов, и в их пределах выделяются площади, перспективные для постановки поисково-оценочных работ. Эти материалы используются при составлении проекта работ последующей стадии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z97" w:id="88"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z112" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Региональная оценка запасов подземных вод проводится по категориям Р и С2. Результаты региональной оценки запасов излагаются в отчетах по региональным гидрогеологическим исследованиям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z98" w:id="89"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z113" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Для месторождений промышленных и термальных вод составляется объяснительная записка с геолого-экономическим обоснованием подсчитанных запасов и выбором перспективных площадей для постановки дальнейших работ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z99" w:id="90"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z114" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Поисково-оценочные работы на подземные воды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z100" w:id="91"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z115" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Целью поисково-оценочных работ является изыскание в необходимом количестве подземных вод требуемого качества. При этом для малых потребителей подземных вод эти работы являются достаточными, исключающими проведение разведки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z101" w:id="92"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z116" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Основными задачами поисково-оценочных работ являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z102" w:id="93"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z117" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) выделение участков, водоносных горизонтов и комплексов, водоносных зон трещиноватости, перспективных для строительства водозаборов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z103" w:id="94"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z118" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) установление основных особенностей формирования эксплуатационных запасов подземных вод;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z104" w:id="95"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z119" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) оценка эксплуатационных запасов подземных вод требуемого качества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z105" w:id="96"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z120" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) принципиальная оценка влияния водоотбора на окружающую среду;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z106" w:id="97"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z121" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) обоснование организации системы мониторинга подземных вод на месторождениях подземных вод, выделенных участках, в водоносных горизонтах и комплексах, водоносных зонах трещиноватости.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z107" w:id="98"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z122" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Содержание поисково-оценочных работ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z108" w:id="99"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z123" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) подготовительные работы и проектирование поисково-оценочных работ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z109" w:id="100"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z124" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) полевые гидрогеологические исследования, включающие гидрогеологические маршруты применительно к масштабу 1:25000, геофизические исследования (площадные и скважинные), буровые работы, опытно-фильтрационные работы (пробные и опытные откачки), наблюдения за режимом подземных вод;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z110" w:id="101"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z125" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) гидрометрические наблюдения на водотоках и водоемах на территории месторождения подземных вод и его отдельных участках;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z111" w:id="102"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z126" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) лабораторные исследования проб подземных вод;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z112" w:id="103"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z127" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) камеральные работы-оценка эксплуатационных запасов подземных вод и составление отчета о проведенных исследованиях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z113" w:id="104"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z128" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      35. Объемы буровых, опытных и других видов работ, необходимых для успешного решения поставленных задач, зависят от потребности в воде, типа месторождения подземных вод, его размеров, а также от глубины разведки (глубины залегания продуктивного водоносного горизонта или комплекса, глубины развития водоносной зоны трещиноватости). </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z114" w:id="105"/>
+      35. Объемы буровых, опытных работ зависят от потребности в воде, типа месторождения подземных вод, его размеров, а также от глубины разведки (глубины залегания продуктивного водоносного горизонта или комплекса, глубины развития водоносной зоны трещиноватости). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z129" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Месторождения подземных вод связаны с водоносными горизонтами и комплексами: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z115" w:id="106"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z130" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в пределах современных и погребенных речных долин; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z116" w:id="107"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z131" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в конусах выноса предгорных шлейфов и межгорных впадинах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z117" w:id="108"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z132" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в артезианских бассейнах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z118" w:id="109"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z133" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в ограниченных по площади структурах и массивах трещинных, трещинно-карстовых пород и зонах тектонических нарушений; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z119" w:id="110"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z134" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в песчаных массивах пустынь и полупустынь.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z121" w:id="112"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z135" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      36. Проект поисково-оценочных работ содержит, но не ограничивается, следующими главами: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z136" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      введение и цели работы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z137" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      описание объекта исследования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z138" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      методы исследований</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z139" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      программа работ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z140" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оценка запасов и режим подземных вод</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z141" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оценка влияния добычи воды</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z142" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заключение и рекомендации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z143" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Разведочные работы на подземные воды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z122" w:id="113"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z144" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Объектами разведочных работ являются месторождения и их отдельные участки, выявленные и оцененные на предыдущей стадии, а также месторождения подземных вод, эксплуатируемые на неутвержденных запасах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z123" w:id="114"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z145" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Целью разведочных работ является гидрогеологическое и экологическое обоснование строительства нового или расширение существующего водозабора с выявлением эксплуатационных запасов подземных вод в количестве и качестве, обеспечивающими работу водозабора в течение заданного срока эксплуатации, доведение изученности эксплуатационных запасов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z124" w:id="115"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z146" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39. Основными задачами разведочных работ являются: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z125" w:id="116"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z147" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       детализация условий формирования эксплуатационных запасов подземных вод, их качества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z126" w:id="117"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z148" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       детализация основных гидрогеологических параметров до степени, позволяющей обосновать рациональную схему водозабора и оценить соответствие их качества требуемому; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z127" w:id="118"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z149" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оценка эксплуатационных запасов подземных вод;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z128" w:id="119"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z150" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обоснование исходных данных для составления технико-экономического обоснования и проекта строительства водозабора (проекта промышленной разработки месторождения подземных вод) и оценки влияния планируемого водоотбора на окружающую среду.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z129" w:id="120"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z151" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Разведочные работы состоят из детальной разведки нового месторождения и детальной разведки эксплуатируемого месторождения (эксплуатационная разведка).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z130" w:id="121"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z152" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      41. Детальная разведка нового месторождения должна производиться только на тех месторождениях (участках), по результатам поисково-оценочных работ которых признана целесообразность их промышленного освоения. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z131" w:id="122"/>
+      41. Детальная разведка нового месторождения производится только на тех месторождениях (участках), по результатам поисково-оценочных работ которых признана целесообразность их промышленного освоения. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z153" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Целевым назначением детальной разведки является: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z133" w:id="124"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z154" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обоснование проекта забора подземных вод и программы мониторинга подземных вод;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z155" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уточнение величины эксплуатационных запасов подземных вод и доведение их изученности до степени, позволяющей провести их оценку на конкретном эксплуатируемом участке применительно к выбранной схеме водозабора по категориям, обосновывающим выделение капиталовложений на проектирование и строительство.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z134" w:id="125"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z156" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. В процессе детальной разведки основными видами работ являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z135" w:id="126"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z157" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бурение разведочных, разведочно-эксплуатационных и наблюдательных скважин;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z136" w:id="127"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z158" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проведение пробных, опытных (одиночных и кустовых) и опытно-эксплуатационных откачек (выпусков) и нагнетаний.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z138" w:id="129"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z159" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кроме того, в общий комплекс работ входят геофизические исследования в скважинах, наблюдения за режимом подземных и поверхностных вод (в том числе и на действующих водозаборах), гидрометрические работы, отбор проб воды и грунтов, лабораторные и топогеодезические работы, специальные виды исследований и дополнительные технологические исследования. Детальная разведка проводится преимущественно на участке проектируемого водозабора, но в отдельных случаях за пределами участка проводится детализация факторов, наиболее существенно влияющих на величину запасов подземных вод технико-экономических условий разработки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z160" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. По результатам детальной разведки, проводимой применительно к выбранной схеме водозабора, уточняются условия формирования эксплуатационных запасов подземных вод и основные параметры водоносного горизонта до степени, позволяющей обосновать количество эксплуатационных скважин, расстояние между ними, проектные дебиты и понижения, способ эксплуатации, и оценить запасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z139" w:id="130"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z161" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       Качество подземных вод, используемых для хозяйственно-питьевых целей, по полноте изученности должно отвечать требованиям </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z140" w:id="131"/>
+      Качество подземных вод, используемых для хозяйственно-питьевых целей, по полноте изученности соответствует требованиям </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 24 ноября 2022 года № ҚР ДСМ-138 "Об утверждении Гигиенических нормативов показателей безопасности хозяйственно-питьевого и культурно-бытового водопользования" (зарегистрирован в Министерстве юстиции Республики Казахстан 25 ноября 2022 года № 30713).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z162" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам детальной разведки составляется отчет и представляется на государственную экспертизу оценки запасов подземных вод.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z142" w:id="133"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z163" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Для месторождений промышленных и термальных вод предварительно составляется проект кондиции, прошедший государственную экспертизу оценки запасов подземных вод и на основании которого составляется отчет с подсчетом запасов и утверждаются запасы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z164" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Проект кондиций составляется на основании геолого-экономических расчетов совместно с организациями, ведущими разведку и специализированными проектными организациями, и согласовывается с водопотребителем. Проект кондиций составляется, и утверждается на период эксплуатации водозабора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z143" w:id="134"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z165" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Детальная разведка подземных вод на эксплуатируемых месторождениях проводится по специальному заданию с целью:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z144" w:id="135"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z166" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оценки эксплуатационных запасов подземных вод на участках эксплуатации с неутвержденными запасами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z145" w:id="136"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z167" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переоценки эксплуатационных запасов подземных вод на участках действующих водозаборов по эксплуатационным данным, для перевода запасов низких категорий в более высокие, если в процессе эксплуатации выявилось неподтверждение утвержденных запасов (в том числе ввиду изменения гидрохимического и гидрологического режима) или по той или иной причине изменились кондиционные требования к разработке месторождения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z146" w:id="137"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z168" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оценки прироста эксплуатационных запасов на флангах и на больших глубинах эксплуатируемого месторождения, а также за счет освоения неэксплуатируемых водоносных горизонтов для обеспечения планируемого расширения водозабора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z147" w:id="138"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z169" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оценки эксплуатационных запасов подземных вод с учетом их искусственного восполнения или эксплуатации водозабора с поддержанием пластового давления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z148" w:id="139"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z170" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Разведка подземных вод на эксплуатируемом месторождении заключается в проведении наблюдений за расходом водозаборов, уровнем подземных вод и их качеством (как на водозаборе, так и на прилегающих территориях) в течение периода времени, достаточного для установления основных закономерностей формирования эксплуатационных запасов подземных вод, а также анализе экономических показателей разработки месторождения. Кроме того, в состав работ входит бурение наблюдательных и разведочных скважин, их опробование, а также опробование отдельных эксплуатационных скважин (по согласованию с эксплуатирующей организацией), отбор проб воды, лабораторные работы, специальные исследования по изучению условий формирования эксплуатационных запасов подземных вод. При разведке новых площадей и неэксплуатируемых водоносных горизонтов содержание работ аналогично подстадии детальной разведки нового месторождения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z150" w:id="141"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z171" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. В результате разведки подземных вод на эксплуатируемых месторождениях уточняются закономерности формирования эксплуатационных запасов подземных вод, расчетная схема и гидрогеологические параметры, определяется степень соответствия фактических запасов, уточняются кондиционные показатели разработки месторождений, а при изменении гидрогеологических условий, режима эксплуатации, качества воды либо получении новых данных разведки, проводятся новые расчеты и переоценка эксплуатационных запасов подземных вод.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z172" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам работ на этой стадии составляется отчет по оценке (переоценке) эксплуатационных запасов подземных вод и представляется на проведение государственной экспертизы оценки запасов подземных вод.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z151" w:id="142"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z173" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Порядок стадийности геологоразведки на углеводороды</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z152" w:id="143"/>
+        <w:t xml:space="preserve"> Глава 4. Порядок стадийности геологоразведочных работ на углеводороды</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z174" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Геологоразведочные работы на углеводороды в зависимости от стоящих перед ними задач, состояния изученности нефтегазоносности недр подразделяются на следующие стадии:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z153" w:id="144"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z175" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) региональное геологическое изучение недр;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z154" w:id="145"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z176" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) поисковые и оценочные работы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z155" w:id="146"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z177" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) разведочные работы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z156" w:id="147"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z178" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Региональное геологическое изучение недр на углеводороды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z157" w:id="148"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z179" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Целью региональных геолого-геофизических работ является изучение основных закономерностей геологического строения слабо исследованных осадочных бассейнов и их участков, и отдельных литолого-стратиграфических комплексов, оценка перспектив их нефтегазоносности и определение первоочередных районов и литолого-стратиграфических комплексов для постановки поисковых работ на нефть и газ на конкретных объектах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z159" w:id="150"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z180" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Стадия регионального геологического изучения недр на углеводороды предшествует поисково-оценочной стадии и проводится до тех пор, пока существуют благоприятные предпосылки для обнаружения новых перспективных комплексов на неосвоенных глубинах и зон нефтегазонакопления в слабо изученных районах. В пределах нефтегазоносных районов региональные работы проводятся одновременно либо последовательно с поисково-оценочными и разведочными работами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z181" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Региональное геологическое изучения недр на углеводороды разделяют на две подстадии: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z160" w:id="151"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z182" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) подстадия 1. Прогноз нефтегазоносности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z162" w:id="153"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z183" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основными объектами исследования являются осадочные бассейны и их части.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z184" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На подстадии прогноза нефтегазоносности обосновываются перспективные направления дальнейших исследований, и проводится выбор первоочередных объектов-нефтегазоперспективных районов и зон, перспективных комплексов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z163" w:id="154"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z185" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комплекс региональных работ подстадии прогноза нефтегазоносности включает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z164" w:id="155"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z186" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дешифрирование материалов аэрофотосъемок и космических съемок, геологическую, гидрогеологическую, структурно-геоморфологическую, геохимическую мелкомасштабные съемки и другие исследования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z165" w:id="156"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z187" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аэромагнитную, гравиметрическую съемки масштабов 1:200000 1:50000 и электроразведку;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z166" w:id="157"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z188" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сейсморазведочные работы по системе опорных профильных пересечений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z189" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бурение опорных и параметрических скважин на опорных профилях в различных структурно-фациальных условиях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z168" w:id="158"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z190" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обобщение и анализ геолого-геофизической информации, результатов бурения скважин.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z169" w:id="159"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z191" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       На стадии прогноза нефтегазоносности по результатам работ и обобщения материалов составляются отчеты (годовые и окончательные) о геологических результатах и оценке прогнозных ресурсов категорий Д2 и частично Д1. В окончательном отчете обосновывается выбор основных направлений и первоочередных объектов дальнейших исследований. К отчетам прилагаются следующие основные графические документы: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z170" w:id="160"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z192" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       обзорная карта; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z171" w:id="161"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z193" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       схема расположения профилей, физических точек наблюдений и скважин на исходной геологической и тектонической основе; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z172" w:id="162"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z194" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сводные нормальные геолого-геофизические разрезы отложений, изученных крупных геоструктурных элементов осадочного бассейна;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z173" w:id="163"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z195" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       геолого-геофизические разрезы опорных и параметрических скважин с выделенными опорными и маркирующими горизонтами и с результатами испытания; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z174" w:id="164"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z196" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       схемы межрайонной корреляции разрезов изученных отложений; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z175" w:id="165"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z197" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       опорные геологические и геофизические разрезы, характеризующие строение бассейна и крупных структур; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z176" w:id="166"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z198" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       схема тектонического районирования бассейна в целом или отдельной изученной его части; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z177" w:id="167"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z199" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       литолого-фациальные схемы и палеосхемынефтегазо-перспективных комплексов разреза; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z178" w:id="168"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z200" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       схемы нефтегазогеологического районирования с дифференцированием территорий (акваторий) по перспективам нефтегазоносности и выделением первоочередных зон для проведения работ следующей стадии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z179" w:id="169"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z201" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) подстадия 2. Оценка зон нефтегазонакопления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z180" w:id="170"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z202" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основными объектами исследования являются нефтегазоперспективные зоны и зоны нефтегазонакопления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z181" w:id="171"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z203" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комплекс работ подстадии 2 включает все виды работ и методы исследований, указанные в подстадии 1, но выполняющиеся по более плотной сети наблюдений и с укрупнением масштабов исследований до 1:100000-1:25000.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z182" w:id="172"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z204" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       На стадии оценки зон нефтегазонакопления по результатам проведения работ и обобщения материалов составляются отчеты (годовые и окончательные) о геологических результатах и оценке ресурсов категорий Д1 и частично Д2. В окончательном отчете обосновывается выбор районов и установление очередности проведения на них поисковых работ. К отчетам прилагаются следующие основные графические документы: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z183" w:id="173"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z205" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       обзорная карта; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z184" w:id="174"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z206" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       карта геолого-геофизической изученности; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z185" w:id="175"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z207" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       карта тектонического районирования; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z186" w:id="176"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z208" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       схема расположения профилей и скважин (карта фактического материала) на геологической и структурной основе; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z187" w:id="177"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z209" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       геолого-геофизические разрезы скважин с выделением нефтегазоперспективных и нефтегазоносных комплексов и с результатами испытания; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z188" w:id="178"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z210" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       корреляционные схемы разрезов скважин, нефтегазоносных и перспективных комплексов, горизонтов и пластов с результатами их испытания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z189" w:id="179"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z211" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       опорные геологические разрезы, сейсмогеологические, временные и другие разрезы, проходящие через параметрические скважины; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z190" w:id="180"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z212" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       структурные карты по основным структурным этажам и ярусам; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z191" w:id="181"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z213" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       литолого-фациальные карты и палеосхемы перспективных комплексов и горизонтов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z192" w:id="182"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z214" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       карта важнейших критериев нефтегазоносности основных комплексов; карта нефтегазогеологического районирования; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z193" w:id="183"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z215" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подсчетные планы нефтегазоносных комплексов с выделением эталонных и расчетных участков и границами развития нефтегазоносных комплексов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z194" w:id="184"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z216" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       карты перспектив нефтегазоносности и распределения плотности прогнозных ресурсов нефти и газа категорий Д1 и Д2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z195" w:id="185"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z217" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Поисковые и оценочные работы на углеводороды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z196" w:id="186"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z218" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Целью поисково-оценочного этапа является обнаружение новых месторождений нефти и газа или новых залежей на ранее открытых месторождениях и оценка их запасов по категориям С1 и С2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z197" w:id="187"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z219" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. В соответствии с задачами стадию поисково-оценочных работ на углеводороды разделяют на три подстадии:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z198" w:id="188"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z220" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) подстадия 1. Выявление объектов поискового бурения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z199" w:id="189"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z221" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Объектами проведения работ поискового бурения под стадии выявления объектов поискового бурения являются районы с установленной или возможной нефтегазоносностью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z200" w:id="190"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z222" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комплекс работ подстадии выявления объектов поискового бурения включает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z201" w:id="191"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z223" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дешифрирование материалов аэрофотосъемок и космических съемок локального и детального уровней генерализации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z202" w:id="192"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z224" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       структурно-геологическую (структурно-геоморфологическую съемки);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z203" w:id="193"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z225" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       гравиразведку, магниторазведку и электроразведку;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z204" w:id="194"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z226" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сейсморазведку по системе взаимоувязанных профилей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z205" w:id="195"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z227" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бурение структурных скважин;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z206" w:id="196"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z228" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       специальные работы и исследования по прогнозу геологического разреза и прямым поискам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z207" w:id="197"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z229" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По материалам геолого-геофизических работ по выявлению объектов поискового бурения составляются отчеты о геологических результатах работ и оценке прогнозных локализованных ресурсов Д1 с приложением следующих основных графических документов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z208" w:id="198"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z230" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       обзорная карта района; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z209" w:id="199"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z231" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       карта геолого-геофизической изученности; схема расположения профилей, физических точек наблюдений и скважин; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z210" w:id="200"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z232" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       сводный геолого-геофизический разрез площади работ; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z211" w:id="201"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z233" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       геологические профили, временные, сейсмогеологические, геоэлектрические и другие разрезы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z212" w:id="202"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z234" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       геолого-геофизические разрезы структурных скважин с выделением продуктивных, маркирующих, опорных горизонтов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z213" w:id="203"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z235" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       структурные карты по целевым горизонтам с выделением первоочередных объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z214" w:id="204"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z236" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       карты сопоставления результатов всех видов геолого-геофизических исследований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z215" w:id="205"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z237" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) подстадия 2. Подготовка объектов к поисковому бурению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z216" w:id="206"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z238" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Объектами проведения работ подстадии подготовки объектов к поисковому бурению являются выявленные ловушки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z217" w:id="207"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z239" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комплекс работ на подстадии подготовки объектов к поисковому бурению включает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z218" w:id="208"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z240" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       высокоточную гравиразведку и детальную электроразведку;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z219" w:id="209"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z241" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       детальную сейсморазведку;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z220" w:id="210"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z242" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       бурение структурных скважин. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z221" w:id="211"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z243" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По материалам геолого-геофизических работ по подготовке объектов к поисковому бурению составляется отчет о геологических результатах работ и паспорт на подготовленную структуру, с оценкой перспективных ресурсов категории С3 с обязательным приложением следующих основных графических документов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z222" w:id="212"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z244" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       обзорная карта района; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z223" w:id="213"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z245" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       карта геолого-геофизической изученности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z224" w:id="214"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z246" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       схема расположения профилей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z225" w:id="215"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z247" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       физических точек наблюдений и скважин; сводный геолого-геофизический разрез площади работ; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z226" w:id="216"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z248" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       геологические профили, временные, сейсмогеологические, геоэлектрические и другие разрезы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z227" w:id="217"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z249" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       геолого-геофизические разрезы структурных скважин с выделением продуктивных, маркирующих, опорных горизонтов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z228" w:id="218"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z250" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       структурные карты по целевым горизонтам с выделением первоочередных объектов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z229" w:id="219"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z251" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       карты неантиклинальных ловушек, совмещенные со структурными картами по продуктивным или близким к ним горизонтам, с контурами предполагаемых залежей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z230" w:id="220"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z252" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       карты сопоставления результатов всех видов геолого-геофизических исследований; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z231" w:id="221"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z253" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       информационные карты по выявленным нефтегазоперспективным объектам, паспорта по объектам, подготовленным к поисковому бурению;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z232" w:id="222"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z254" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) подстадия 3. Поиск и оценка месторождений (залежей).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z233" w:id="223"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z255" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Объектами проведения работ подстадии поиска и оценки месторождений (залежей) являются подготовленные к поисковому бурению ловушки и открытые месторождения (залежи).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z234" w:id="224"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z256" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комплекс работ подстадии поиска и оценки месторождений (залежей) включает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z235" w:id="225"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z257" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бурение и испытание поисковых и (или) оценочных скважин;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z236" w:id="226"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z258" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       детализационную скважинную и наземную (морскую) сейсморазведку;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z237" w:id="227"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z259" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       специальные работы и исследования по изучению геологического разреза и положения контуров залежей и элементов ограничения залежи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z238" w:id="228"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z260" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Объемы работ и виды геолого-геофизических исследований, а также их методика определяется проектом, разведочных работ или дополнением к проекту разведочных работ, а для каждой скважины-геолого-техническим нарядом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z240" w:id="230"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z261" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В процессе поиска месторождений (залежей) решается задача установления факта наличия или отсутствия промышленных запасов нефти и газа. В случае открытия месторождения (залежи), подтверждающие геолого-геофизические материалы в порядке предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О недрах и недропользовании" и Положением о государственной комиссии по запасам полезных ископаемых Республики Казахстан представляются на государственную экспертизу запасов, и по ее результатам ставятся на государственный баланс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z262" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В процессе оценки решаются следующие вопросы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z241" w:id="231"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z263" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установление фазового состояния углеводородов и характеристик пластовых углеводородных систем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z242" w:id="232"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z264" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       изучение физико-химических свойств нефтей, газов, конденсатов в пластовых и поверхностных условиях, определение их товарных качеств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z243" w:id="233"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z265" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       изучение фильтрационно-емкостных характеристик коллекторов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z244" w:id="234"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z266" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       определение эффективных толщин, значений пористости, нефтегазонасыщенности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z245" w:id="235"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z267" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установление коэффициентов продуктивности скважин и добычных возможностей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z246" w:id="236"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z268" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       предварительная геометризация залежей и подсчет запасов по категориям С2 и С1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z247" w:id="237"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z269" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В отдельных случаях, при оценке месторождений с целью уточнения промысловых характеристик коллектора проводится пробная эксплуатация, пробуренных в рамках данной стадии единичных скважин. Пробная эксплуатация проводится по индивидуальным проектам, в которых определяются сроки проведения и максимальные объемы отбора нефти и газа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z249" w:id="239"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z270" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      По результатам работ на стадии поиска и оценки месторождений (залежей) проводится систематизация геолого-геофизических материалов, и составляется отчет о результатах разведочных работ. В случае открытия месторождения (залежи) проводится подсчет геологических и извлекаемых запасов углеводородов, а также сопутствующих компонентов в соответствии с требованиями </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодекса</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О недрах и недропользовании" и Положения о государственной комиссии по запасам полезных ископаемых Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z271" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Разведочные работы на углеводороды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z250" w:id="240"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z272" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Целью разведочных работ на углеводороды является изучение характеристик месторождений (залежей), обеспечивающих составление проекта разработки месторождения углеводородов, а также уточнение промысловых характеристик эксплуатационных объектов в процессе разработки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z251" w:id="241"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z273" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Объектами проведения работ являются месторождения (залежи) нефти и газа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z252" w:id="242"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z274" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. В процессе разведки решаются следующие вопросы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z253" w:id="243"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z275" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уточнение положения контактов газ-нефть-вода и контуров залежей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z254" w:id="244"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z276" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уточнение дебитов нефти, газа, конденсата, воды, установление пластового давления, давления насыщения и коэффициентов продуктивности скважин;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z255" w:id="245"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z277" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       исследование гидродинамической связи залежей с законтурной областью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z256" w:id="246"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z278" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уточнение изменчивости емкостно-фильтрационных характеристик коллекторов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z257" w:id="247"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z279" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уточнение изменчивости физико-химических свойств флюидов по площади и разрезу залежи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z258" w:id="248"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z280" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       изучение характеристик продуктивных пластов, определяющих выбор методов воздействия на залежь и призабойную зону с целью повышения коэффициентов извлечения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z259" w:id="249"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z281" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Комплекс разведочных работ включает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z260" w:id="250"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z282" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бурение поисковых или оценочных скважин, а в ряде случаев и опережающих эксплуатационных скважин;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z261" w:id="251"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z283" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переинтерпретацию геолого-геофизических материалов с учетом данных по пробуренным скважинам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z262" w:id="252"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z284" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проведение детализационных геолого-геофизических работ на площади и в скважинах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z263" w:id="253"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z285" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       проведение пробной эксплуатации залежи. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z264" w:id="254"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z286" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. По результатам разведочных работ с учетом данных пробной эксплуатации проводится:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z265" w:id="255"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z287" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уточнение геологических и извлекаемых запасов углеводородов, а также сопутствующих компонентов разведанных и выявленных залежей (продуктивных горизонтов) месторождений по категориям С1 и частично С2;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z266" w:id="256"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z288" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подготовка геолого-геофизических материалов, необходимых для составления проекта разработки месторождения углеводородов, а также для выбора методов повышения коэффициентов извлечения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z267" w:id="257"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z289" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. Стадия разведочных работ на углеводороды завершается получением информации, достаточной для составления проекта разработки месторождения углеводородов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z268" w:id="258"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z290" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. По результатам работ на стадий разведки проводится систематизация геолого-геофизических материалов, и составляется отчет по подсчету запасов нефти, конденсата, природного газа и попутных компонентов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6283,31 +6938,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>