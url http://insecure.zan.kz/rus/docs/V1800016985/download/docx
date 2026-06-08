--- v0 (2025-10-01)
+++ v1 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fbef41b" w14:textId="fbef41b">
+    <w:p w14:paraId="0198bc1" w14:textId="0198bc1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -133,130 +133,130 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 265 Кодекса Республики Казахстан от 27 декабря 2017 года "О недрах и недропользовании" и подпунктом 1) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан от 15 апреля 2013 года "О государственных услугах" </w:t>
+        <w:t xml:space="preserve"> статьи 265 Кодекса Республики Казахстан "О недрах и недропользовании" и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра индустрии и инфраструктурного развития РК от 30.05.2020 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 323</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра промышленности и строительства РК от 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -928,94 +928,176 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила подачи и рассмотрения заявлений на выдачу лицензий на старательство (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 265 Кодекса Республики Казахстан от 27 декабря 2017 года "О недрах и недропользовании" (далее – Кодекс) и подпунктом 1) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан от 15 апреля 2013 года "О государственных услугах" (далее – Закон) и определяют порядок подачи и рассмотрения заявлений на выдачу лицензий на старательство.</w:t>
+        <w:t xml:space="preserve"> статьи 265 Кодекса Республики Казахстан "О недрах и недропользовании" (далее – Кодекс) и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон) и определяют порядок подачи и рассмотрения заявлений на выдачу лицензий на старательство.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkStart w:name="z72" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган в области твердых полезных ископаемых в течение трех рабочих дней с даты утверждения, изменения и (или) дополнения настоящих Правил, актуализирует информацию о порядке ее оказания и направляет в Государственную корпорацию и местным исполнительным органам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра промышленности и строительства РК от 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 103</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственная услуга "Выдача лицензии на старательство" (далее – государственная услуга) оказывается местными исполнительными органами областей (далее – услугодатель).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1034,105 +1116,105 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Правила распространяются на физических лиц, осуществляющих деятельность в сфере недропользования (далее – услугополучатель).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Для получения государственной услуги услугополучатель подает посредством веб-портала "электронного правительства" www.egov.kz, заявление по форме, согласно </w:t>
+      4. Для получения государственной услуги услугополучатель направляет посредством объекта информатизации "Единая платформа недропользования" (далее – ЕПН), заявление по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложениям 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1148,636 +1230,1036 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, с предусмотренными документами, указанными в пункте 8 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящим Правилам стандарта государственной услуги "Выдача лицензии на старательство" (далее – Стандарт государственной услуги).</w:t>
-[...19 lines deleted...]
-      Перечень основных документов и основных требований к оказанию государственной услуги, включающий характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей оказания государственной услуги изложены в Стандарте государственной услуги.</w:t>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkStart w:name="z73" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Перечень основных требований к оказанию государственной услуги, (далее – Перечень) изложен в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра промышленности и строительства РК от 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 103</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Лицензия подлежит переоформлению в случаях: изменения сведений о недропользователе: изменение фамилии, имени, отчества (при его наличии), продления срока лицензии; изменения границ территории участка недр.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
-[...15 lines deleted...]
-      В случае обращения услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
+    <w:bookmarkStart w:name="z78" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. Заявление с прикрепленными документами регистрируется в ЕПН с присвоением уникального учетного номера, даты и времени (часы, минуты) регистрации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
-[...15 lines deleted...]
-      Услугодатель в течение 2 (двух) рабочих дней с момента получения документов, проверяет полноту представленных документов.</w:t>
+    <w:bookmarkStart w:name="z74" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется на следующий рабочий день.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
-[...15 lines deleted...]
-      В случае установления факта неполноты представленных документов, и (или) документов с истекшим сроком действия услугодатель в указанный срок дает мотивированный отказ в дальнейшем рассмотрении заявления.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа Министра промышленности и строительства РК от 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 103</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Сведения о поданном заявлении подлежат автоматическому размещению в ЕПН и содержат: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
-[...15 lines deleted...]
-      7. Сведения о поданном заявлении подлежат размещению на интернет-ресурсе услугодателя в течение двух рабочих дней со дня подачи заявления и содержат:</w:t>
+    <w:bookmarkStart w:name="z75" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) фамилию, имя и отчество (если оно указано в документе, удостоверяющем личность) услугополучателя;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
-[...15 lines deleted...]
-      1) фамилию, имя и отчество (при его наличии) заявителя;</w:t>
+    <w:bookmarkStart w:name="z76" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) координаты территории участка старательства, который заявитель просит предоставить в пользование;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
-[...15 lines deleted...]
-      2) координаты территории участка старательства, который заявитель просит предоставить в пользование;</w:t>
+    <w:bookmarkStart w:name="z77" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) дату и время поступления заявления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
-[...15 lines deleted...]
-      3) дату и время поступления заявления.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции приказа Министра промышленности и строительства РК от 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 103</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Заявления на выдачу лицензий, поданные услугодателю, включающие одну и ту же территорию, рассматриваются в порядке очередности поступления заявлений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
-[...15 lines deleted...]
-      8. Заявления на выдачу лицензий, поданные услугодателю, включающие одну и ту же территорию, рассматриваются в порядке очередности поступления заявлений.</w:t>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Услугодатель приступает к рассмотрению очередного заявления только после принятия решения об отказе в выдаче лицензии по предыдущему рассмотренному заявлению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
-[...15 lines deleted...]
-      9. Услугодатель приступает к рассмотрению очередного заявления только после принятия решения об отказе в выдаче лицензии по предыдущему рассмотренному заявлению.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рассмотрение очередного заявления начинается по истечении десяти рабочих дней со дня вынесения решения об отказе в выдаче лицензии по предыдущему рассмотренному заявлению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
-[...15 lines deleted...]
-      Рассмотрение очередного заявления начинается по истечении десяти рабочих дней со дня вынесения решения об отказе в выдаче лицензии по предыдущему рассмотренному заявлению.</w:t>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если решение об отказе было обжаловано заявителем в суд, вопрос о рассмотрении очередного заявления решается услугодателем после вступления в силу решения суда об отмене решения об отказе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
-[...15 lines deleted...]
-      Если решение об отказе было обжаловано заявителем в суд, вопрос о рассмотрении очередного заявления решается услугодателем после вступления в силу решения суда об отмене решения об отказе.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 с изменением, внесенным приказом Министра индустрии и инфраструктурного развития РК от 06.05.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. При подаче услугополучателем всех необходимых документов через ЕПН в "личном кабинете" услугополучателя отображается статус о принятии запроса для оказания государственной услуги с указанием даты получения результата государственной услуги.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z79" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сведения о документах, удостоверяющих личность услугополучателя, о государственной регистрации (перерегистрации) юридического лица, содержащихся в государственных цифровых системах, услугодатель получает из соответствующих государственных цифровых систем через шлюз "цифрового правительства. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 9 с изменением, внесенным приказом Министра индустрии и инфраструктурного развития РК от 06.05.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 225</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Министра промышленности и строительства РК от 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
-[...35 lines deleted...]
-      Сведения о документах, удостоверяющих личность услугополучателя, о государственной регистрации (перерегистрации) юридического лица, содержащихся в государственных информационных системах, услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Общий срок оказания государственной услуги составляет 7 (семь) рабочих дней, а также при переоформлении лицензии – 7 (семь) рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
-[...15 lines deleted...]
-      11. Общий срок оказания государственной услуги составляет 7 (семь) рабочих дней, а также при переоформлении лицензии – 7 (семь) рабочих дней.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Услугодатель в течение 7 (семи) рабочих дней проверяет достоверность и соответствие представленных документов Кодексу и выдает следующий результат государственной услуги:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkStart w:name="z80" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) выдача лицензии, переоформленной лицензии на старательство по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z81" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) мотивированный отказ по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложению 5</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам по основаниям, указанным в пункте 9 Стандарта государственной услуги.</w:t>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам по основаниям, указанным в пункте 9 Перечня.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z82" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При выявлении оснований для отказа в оказании государственной услуги, услугодатель формирует в ЕПН уведомление о предварительном решении об отказе в оказании государственной услуги, а также времени, месте, способе проведения заслушивания по предварительному решению в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Административного процедурно-процессуального Кодекса Республики Казахстан (далее – АППК РК).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
-[...15 lines deleted...]
-      Результат оказания государственной услуги направляется услугополучателю в "личный кабинет" в форме электронного документа, подписанного электронной цифровой подписью уполномоченного лица услугодателя.</w:t>
+    <w:bookmarkStart w:name="z83" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление услугополучателя о заслушивании формируется услугодателем в ЕПН не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги и автоматически размещается в личном кабинете услугополучателя в ЕПН. По результатам заслушивания услугодатель оформляет положительный результат или мотивированный отказ в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkStart w:name="z84" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии оснований для отказа в отношении инвесторов, включенных в реестр инвесторов, услугодатель формирует мотивированный отказ и направляет его на согласование прокурору области, города республиканского значения или столицы (далее - прокурор) посредством ЕПН.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z85" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прокурор в течение 3 (трех) рабочих дней с момента поступления согласовывает либо отказывает в согласовании принятого решения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z86" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      О принятом по итогам согласования с прокурором решения услугодатель уведомляет услугополучателя, включенного в реестр инвесторов, в течение одного рабочего дня, с момента поступления ответа прокурора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции приказа Министра промышленности и строительства РК от 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 103</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Отказ в выдаче лицензии выносится в соответствии с требованиями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 267 Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z45" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. В случае отказа в выдаче лицензии заявитель повторно подает заявление услугодателю в порядке, установленном настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1796,128 +2278,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkStart w:name="z46" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. При оказании государственной услуги посредством ЕПН данные о стадии оказания государственной услуги поступают в автоматическом режиме в цифровую систему мониторинга оказания государственных услуг. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа Министра промышленности и строительства РК от 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 103</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z49" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. В случае обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц жалоба подается на имя руководителя услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1936,270 +2460,270 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkStart w:name="z50" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Жалобы принимаются в письменной форме по почте или нарочно через канцелярию услугодателя в рабочие дни.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z51" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Жалоба подписывается услугополучателем, при этом указывается его фамилия, имя, отчество (при его наличии), исходящий номер и дата, почтовый адрес, контактный телефон.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z52" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Подтверждением принятия жалобы является регистрация (штамп, входящий номер и дата) в канцелярии услугодателя, с указанием фамилии, имени, отчества (при его наличии) лица, принявшего жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z53" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Жалоба услугополучателя в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона подлежит рассмотрению:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z54" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       услугодателем – в течение 5 (пяти) рабочих дней со дня ее регистрации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z55" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уполномоченным органом по оценке и контролю за качеством оказания государственных услуг – в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z56" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Срок рассмотрения жалобы услугодателем, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в соответствии с пунктом 4 статьи 25 Закона продлевается не более чем на 10 (десять) рабочих дней в случаях необходимости:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z57" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проведения дополнительного изучения или проверки по жалобе либо проверки с выездом на место;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z58" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получения дополнительной информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z59" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае продления срока рассмотрения жалобы должностное лицо, наделенное полномочиями по рассмотрению жалоб, в течение 3 (трех) рабочих дней с момента продления срока рассмотрения жалобы сообщает в письменной форме (при подаче жалобы на бумажном носителе) или электронной форме (при подаче жалобы в электронном виде) заявителю, подавшему жалобу, о продлении срока рассмотрения жалобы с указанием причин продления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2218,70 +2742,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkStart w:name="z60" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. В случаях несогласия с результатами оказания государственной услуги, услугополучатель обращается в суд в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2315,77 +2839,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение 1 к Правилам оказания </w:t>
-[...25 lines deleted...]
-              <w:t>"Выдача лицензии на старательство"</w:t>
+              <w:t>Приложение 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -2406,51 +2904,116 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>форма</w:t>
+              <w:t>к Правилам оказания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственной услуги</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Правила подачи</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и рассмотрения заявлений</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на выдачу лицензии</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на старательство"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -2471,853 +3034,2178 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>_______________________________</w:t>
-[...103 lines deleted...]
-              <w:t>контактные данные</w:t>
+              <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...36 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...65 lines deleted...]
-"__"_________20__года</w:t>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(наименование</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственного органа)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от _______________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>для физических лиц –</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>фамилия, имя, отчество</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(при его наличии)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>услугополучателя,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>индивидуальный</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>идентификационный номер,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>контактные данные</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...10 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявление о выдаче лицензии на старательство</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Прошу выдать лицензию на старательство </w:t>
-[...1 lines deleted...]
-    </w:p>
+      Сноска. Приложение 1 - в редакции приказа Министра промышленности и строительства РК от 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 103</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу выдать лицензию на старательство</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...53 lines deleted...]
-        </w:trPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о заявителе:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-        </w:tc>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...18 lines deleted...]
-        </w:trPr>
+          <w:bookmarkStart w:name="z92" w:id="59"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="59"/>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
+Фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность) заявителя, место жительства, сведения о документах, удостоверяющих личность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-        </w:tc>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...18 lines deleted...]
-        </w:trPr>
+          <w:bookmarkStart w:name="z96" w:id="60"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="60"/>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
+Указание на территорию, определяющую участок старательства, который заявитель просит предоставить в пользование, в масштабе с географическими координатами угловых точек и указанием общей площади</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...14 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z100" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Площадь участка старательства: __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z101" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Месторасположение участка в географических координатах:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...11 lines deleted...]
-            </w:pPr>
+          <w:bookmarkStart w:name="z102" w:id="63"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ угловых точек</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="63"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Координаты угловых точек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Северная широта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Восточная долгота</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градусы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минуты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+секунды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градусы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минуты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+секунды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z117" w:id="64"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="64"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z125" w:id="65"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="65"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z133" w:id="66"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>...</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="66"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z141" w:id="67"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="67"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перечень прилагаемых документов:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...136 lines deleted...]
-       "__" _______ 20 __ года  (подпись)</w:t>
+    <w:bookmarkStart w:name="z144" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z145" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z146" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z147" w:id="71"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование документов и количество листов)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Согласен на использование сведений, составляющих охраняемую законом тайну, содержащихся в цифровых системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Данные из ЭЦП услугополучателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дата и время подписания с ЭЦП услугополучателем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"__" _____ 20 _ года _____ часов ____ минут.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3353,77 +5241,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение 2 к Правилам оказания </w:t>
-[...25 lines deleted...]
-              <w:t>"Выдача лицензии на старательство"</w:t>
+              <w:t>Приложение 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -3444,51 +5306,116 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>форма</w:t>
+              <w:t>к Правилам оказания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственной услуги</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Правила подачи</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и рассмотрения заявлений</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на выдачу лицензии</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на старательство"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -3509,302 +5436,340 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>____________________________</w:t>
-[...116 lines deleted...]
-              <w:t>контактные данные</w:t>
+              <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...36 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...61 lines deleted...]
-"___"_____________ 20 __ года</w:t>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(наименование</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственного органа)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от _______________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>для физических лиц –</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>фамилия, имя, отчество</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(при его наличии)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>услугополучателя,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>индивидуальный</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>идентификационный номер,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>контактные данные</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z66" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   Заявление на переоформление лицензии на старательство</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 - в редакции приказа Министра промышленности и строительства РК от 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 103</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z148" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу произвести переоформление лицензии</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="73"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3817,650 +5782,627 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
-[...40 lines deleted...]
-        </w:trPr>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сведения о заявителе</w:t>
-[...7 lines deleted...]
-        </w:trPr>
+Сведения о заявителе:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-        </w:tc>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-для физических лиц – фамилия, имя и отчество (при его наличии) заявителя, гражданство, номер и дата выдачи документа, удостоверяющего личность заявителя, сведения о регистрации заявителя в качестве налогоплательщика</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...12 lines deleted...]
-        </w:trPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+для физических лиц - фамилия, имя и отчество (если оно указано в документе, удостоверяющем личность) заявителя, гражданство, номер и дата выдачи документа, удостоверяющего личность услугополучателя, сведения о регистрации услугополучателя в качестве налогоплательщика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-        </w:tc>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-указать номер (а) лицензии, дату выдачи, выдавшего лицензию</w:t>
+2.3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...12 lines deleted...]
-        </w:trPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+указать номер (а) лицензии, дату выдачи, выдавшего лицензию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-        </w:tc>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-указать полное наименование вида деятельности</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...12 lines deleted...]
-        </w:trPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+указать полное наименование вида деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-        </w:tc>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-указать основание или причины переоформления лицензии</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+указать основание или причины переоформления лицензии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Место печати ____________________________________________ (при наличии) (подпись заявителя или его уполномоченного представителя)</w:t>
-[...34 lines deleted...]
-        <w:t>"__" _________ 20 __ года (подпись)</w:t>
+      Согласен на использование сведений, составляющих охраняемую законом тайну, содержащихся в цифровых системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Данные из ЭЦП услугополучателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дата и время подписания с ЭЦП услугополучателем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"__" _____ 20 _ года _____ часов ____ минут.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4496,188 +6438,280 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение 3 к Правилам </w:t>
+              <w:t>Приложение 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам оказания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оказания государственной</w:t>
+              <w:t>государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>услуги "Выдача лицензии на старательство"</w:t>
+              <w:t>"Правила подачи</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и рассмотрения заявлений</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на выдачу лицензии</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на старательство"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z149" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>"Выдача лицензии на старательство"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 3 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 06.05.2021 </w:t>
+      Сноска. Приложение 3 - в редакции приказа Министра промышленности и строительства РК от 17.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 225</w:t>
+        <w:t>№ 103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...40 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4813,87 +6847,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способ предоставления государственной услуги</w:t>
+Способы предоставления государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-веб-портал "электронного правительства".</w:t>
+Объект информатизации "Единая платформа недропользования" (далее – ЕПН).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5074,52 +7108,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Электронная (полностью автоматизированная). </w:t>
+              <w:t>
+Электронная (частично цифровизированная).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5187,52 +7221,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Лицензия на старательство, переоформленная лицензия, либо мотивированный ответ об отказе в оказании государственной услуги в случаях и по основаниям, предусмотренным настоящим стандартом. </w:t>
+              <w:t>
+Лицензия на старательство, переоформленная лицензия, либо мотивированный ответ об отказе в оказании государственной услуги в случаях и по основаниям, предусмотренным настоящим Перечнем.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5300,180 +7334,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>
-Подписной бонус составляет:</w:t>
-[...89 lines deleted...]
-В случае подачи электронного запроса на получение государственной услуги через портал, оплата может осуществляться через платежный шлюз "электронного правительства".</w:t>
+Бесплатная.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5506,182 +7412,182 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы</w:t>
+График работы услугодателя и цифровых объектов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) услугодателя – с понедельника по пятницу с 9.00 до 18.30 часов с перерывом на обед с 13.00 до 14.30 часов, кроме выходных и праздничных дней, в соответствии с трудовым законодательством Республики Казахстан; График приема заявлений и выдачи результатов оказания государственной услуги – с 9.00 до 17.30 часов с перерывом на обед с 13.00 до 14.30 часов.</w:t>
+1) услугодателя – с понедельника по пятницу с 9.00 до 18.30 часов с перерывом на обед с 13.00 до 14.30 часов, кроме выходных и праздничных дней, в соответствии с трудовым законодательством Республики Казахстан;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) портала – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+2) ЕПН – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов необходимых для оказания государственной услуги</w:t>
+Перечень документов и сведений, истребуемых от услугополучателя для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5709,218 +7615,272 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) заявка о выдаче лицензии на старательство;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) документ, подтверждающий полномочия лица, действующего от имени заявителя при подаче заявления, если такое лицо назначено заявителем;</w:t>
+2) документ, подтверждающий полномочия лица, действующего от имени услугополучателя при подаче заявления, если такое лицо назначено заявителем;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) электронная копия документа, утвержденного заявителем и содержащего перечень средств механизации и оборудования, которые планируется использовать при старательстве, а также описание видов и способов работ по старательству, которые планируется проводить на участке старательства;</w:t>
+3) электронная копия документа, утвержденного услугополучателем и содержащего перечень средств механизации и оборудования, которые планируется использовать при старательстве, а также описание видов и способов работ по старательству, которые планируется проводить на участке старательства;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) электронная копия согласия землепользователя или частного собственника земельного участка, а также пользователя участка недр, на территории которых подается заявление;</w:t>
+4) подписанное посредством объекта информатизации "Единая платформа недропользования" согласие землепользователя или частного собственника земельного участка, а также пользователя участка недр, на территории которых подается заявление;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) план старательства, если заявитель намерен использовать средства механизации в течение первого года действия лицензии на старательство.</w:t>
+5) электронная копия плана старательства, если услугополучатель намерен использовать средства механизации в течение первого года действия лицензии на старательство.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лицензия подлежит переоформлению в случаях: изменения сведений о недропользователе: изменение фамилии, имени, отчества (при наличии), продления срока лицензии; изменения границ территории участка недр.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. Для переоформления лицензии: 1) заявка на переоформление лицензии на старательство.</w:t>
+Лицензия подлежит переоформлению в случаях: изменения сведений о недропользователе: изменение фамилии, имени, отчества (при наличии), продления срока лицензии; изменения границ территории участка недр.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-При подаче заявления услугополучатель дает согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах, при оказании государственных услуг, если иное не предусмотрено законами Республики Казахстан.</w:t>
+2. Для переоформления лицензии:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сведения о документах, удостоверяющих личность физических лиц, о государственной регистрации (перерегистрации) юридического лица, услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+1) заявка на переоформление лицензии на старательство.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При подаче заявления услугополучатель дает согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в цифровых системах, при оказании государственных услуг, если иное не предусмотрено законами Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о документах, удостоверяющих личность физических лиц, о государственной регистрации (перерегистрации) юридического лица, услугодатель получает из соответствующих государственных цифровых систем через шлюз "цифрового правительства".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Согласие между землепользователем или частным собственником земельного участка, на территории которых подается заявление, и пользователем участка недр, подписывается сторонами в ЕПН.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5948,358 +7908,411 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) заявление или прилагаемые к нему документы не соответствуют требованиям, предусмотренным настоящих правил;</w:t>
+1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) в течение 2 (двух) лет до подачи заявления у заявителя была отозвана лицензия на старательство;</w:t>
+2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным нормативными правовыми актами Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-3) в течение двух лет до подачи заявления у заявителя была отозвана лицензия по основаниям, предусмотренным </w:t>
+5) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) заявление или прилагаемые к нему документы не соответствуют требованиям, предусмотренным Кодексом;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+7) в течение двух лет до подачи заявления у услугополучателя была отозвана лицензия по основаниям, предусмотренным </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пунктом 3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> статьи 276 Кодекса;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-4) запрашиваемая территория или ее часть относится к участку недр по лицензии на старательство, выданной другому лицу, или к территории, в отношении которой в соответствии с пунктом 2 </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Кодекса или настоящими Правилами выдача лицензии на старательство запрещена;</w:t>
+8) запрашиваемая территория или ее часть относится к участку недр по лицензии на старательство, выданной другому лицу, или к территории, в отношении которой в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пунктом 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 264 Кодекса или настоящими Правилами выдача лицензии на старательство запрещена;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) в течение одного года до подачи заявления лицензия на старательство, ранее выданная заявителю в отношении запрашиваемого участка недр (его части), была прекращена;</w:t>
+9) в течение одного года до подачи заявления лицензия на старательство, ранее выданная услугополучателю в отношении запрашиваемого участка недр (его части), была прекращена;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-6) территория запрашиваемого участка старательства не соответствует требованиям </w:t>
+10) территория запрашиваемого участка старательства не соответствует требованиям </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статьи 269</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Кодекса. </w:t>
+              <w:t xml:space="preserve"> Кодекса.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Адреса оказания государственной услуги размещены на интернет-ресурсе местных исполнительных органов областей. Услугополучатель имеет возможность получения государственной услуги в электронной форме через портал при условии наличия электронной цифровой подписи.</w:t>
-[...17 lines deleted...]
-Информацию о порядке оказания государственной услуги услугополучатель имеет возможность получить в справочной службе Единого контакт-центра по вопросам оказания государственных услуг: 1414.</w:t>
+Контактные телефоны справочных служб по вопросам оказания государственной услуги: единый контакт-центр при Министерстве промышленности и строительства Республики Казахстан: 1465.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...19 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6430,68 +8443,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z69" w:id="57"/>
+    <w:bookmarkStart w:name="z69" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                          Лицензия на старательство</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. №_______________ дата "___" ___________ 20___года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7575,68 +9588,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z71" w:id="58"/>
+    <w:bookmarkStart w:name="z71" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> МОТИВИТОРАННЫЙ ОТВЕТ ОБ ОТКАЗЕ В ГОСУДАРСТВЕННОЙ УСЛУГЕ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8151,55 +10164,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8525,31 +10538,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>