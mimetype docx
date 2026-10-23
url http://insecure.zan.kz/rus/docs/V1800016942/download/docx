--- v0 (2025-11-14)
+++ v1 (2026-10-23)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="495bbbc" w14:textId="495bbbc">
+    <w:p w14:paraId="a158419" w14:textId="a158419">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1209,74 +1209,73 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Единая методика расчета организациями внутристрановой ценности при закупке товаров, работ и услуг</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Единая методика - в редакции приказа Министра промышленности и строительства РК от 18.09.2025 </w:t>
+      Сноска. Единая методика - в редакции приказа Министра промышленности и строительства РК от 21.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 373</w:t>
+        <w:t>№ 414</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящая Единая методика расчета организациями внутристрановой ценности при закупке товаров, работ и услуг (далее - Единая методика) разработана в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1291,538 +1290,506 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 28 Кодекса Республики Казахстан "О недрах и недропользовании" (далее - Кодекс) и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 2-1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 статьи 16 Закона Республики Казахстан "О государственной статистике".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z86" w:id="14"/>
+    <w:bookmarkStart w:name="z212" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящей Единой методике используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z87" w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z213" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) работы – деятельность, имеющая вещественный результат, а также иная деятельность, отнесенная к работам в соответствии с законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z88" w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z214" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) услуги – деятельность, направленная на удовлетворение потребностей заказчика, не имеющая вещественного результата;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z89" w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z215" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) товары – предметы (вещи), в том числе полуфабрикаты или сырье в твердом, жидком или газообразном состоянии, электрическая и тепловая энергия, объекты права интеллектуальной собственности, а также вещные права, с которыми можно совершать сделки купли-продажи в соответствии с законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z90" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z216" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Единая методика предназначена для расчета внутристрановой ценности при закупке товаров, работ и услуг: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z91" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z217" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) государственными предприятиями, юридическими лицами, пятьдесят и более процентов голосующих акций (долей участия в уставном капитале) которых принадлежат государству и аффилированными с ними юридическими лицами, осуществляющими приобретение товаров, работ и услуг в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О государственных закупках";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z92" w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z218" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) национальными управляющими холдинги, национальными холдингами, национальными компаниями и организациями, пятьдесят и более процентов голосующих акций (долей участия в уставном капитале) которых прямо или косвенно принадлежат национальным управляющим холдингам, национальным холдингам, национальным компаниям, а также социально-предпринимательским корпорациям, за исключением юридических лиц, пятьдесят и более процентов голосующих акций (долей участия в уставном капитале) которых прямо или косвенно принадлежат национальному управляющему холдингу, национальному холдингу, национальным компаниям, переданных в доверительное управление физическим лицам или негосударственным юридическим лицам с правом последующего выкупа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z93" w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z219" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>
+      3) недропользователями и (или) лицами, уполномоченными недропользователями осуществлять закуп товаров, работ и услуг в соответствии с Кодексом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z94" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z220" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) системообразующими предприятиями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z95" w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z221" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) субъекты естественных монополий, за исключением субъектов естественной монополии малой мощности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z96" w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z222" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Расчет внутристрановой ценности при закупке товаров, работ и услуг проводится с целью: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z97" w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z223" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мониторинга и (или) контроля соблюдения обязательств по закупкам в части внутристрановой ценности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z98" w:id="26"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z224" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) определения степени вовлеченности отечественных предприятий в поставки товаров, работ и услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z99" w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z225" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) оценки уровня конкурентоспособности отечественной промышленности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z100" w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z226" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      5. При расчете внутристрановой ценности по договорам с субъектами естественных монополий по виду деятельности отнесенной к сфере естественной монополии, включенных в Государственный регистр субъектов естественных монополий, коэффициент Mi и Кj приравнивается к единице.</w:t>
+        <w:t xml:space="preserve">
+      5. При расчете внутристрановой ценности по договорам с субъектами естественных монополий по виду деятельности отнесенной к сфере естественной монополии, включенных в Государственный регистр субъектов естественных монополий, коэффициент Mi и Кj приравнивается к единице. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z101" w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z227" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Срок формирования показателей зависит от условий заключенного договора между заказчиком и поставщиком.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z102" w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z228" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Источником информации являются сведения, поступающие от заказчиков и (или) поставщиков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z103" w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z229" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Перечень административных показателей, подлежащих расчету</w:t>
+      8. Перечень административных показателей, подлежащих расчету.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z104" w:id="32"/>
-[...43 lines deleted...]
-              <w:t>п/п</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1912,80 +1879,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z109" w:id="33"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="33"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2073,80 +2028,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z114" w:id="34"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="34"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2234,80 +2177,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z119" w:id="35"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="35"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2395,80 +2326,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z124" w:id="36"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="36"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2556,80 +2475,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z129" w:id="37"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="37"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2717,80 +2624,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z134" w:id="38"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="38"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2858,161 +2753,149 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Форма, предназначенная для сбора административных данных в области внутристрановой ценности, "Информация о приобретенных товарах, работах и услугах"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z139" w:id="39"/>
+    <w:bookmarkStart w:name="z231" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Алгоритм расчета административных показателей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z140" w:id="40"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z232" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Расчет внутристрановой ценности в договоре на поставку товаров"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z141" w:id="41"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="41"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3023,138 +2906,129 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Определение административного показателя (понятийный аппарат)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z233" w:id="33"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внутристрановая ценность – процентное содержание произведенных товаров и осуществленных работ и услуг на внутреннем рынке в общем объеме произведенного товара, осуществленной работы или услуги.</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...13 lines deleted...]
-              <w:t>Расчет внутристрановой ценности в договоре на поставку товаров и применяется для свода общестранового показателя внутристрановой ценности</w:t>
+          <w:bookmarkEnd w:id="33"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Расчет внутристрановой ценности в договоре на поставку товаров и применяется для свода общестранового показателя внутристрановой ценности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z145" w:id="42"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="42"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3206,80 +3080,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z149" w:id="43"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="43"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3290,158 +3152,149 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Источники информации с указанием ссылки на информационную систему и место размещения отчетных данных по административному показателю (с указанием ссылки на веб-сайт и информационную систему)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z234" w:id="34"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Форма, предназначенная для сбора административных данных в области внутристрановой ценности, утвержденная </w:t>
-[...36 lines deleted...]
-              <w:t>https://www.gov.kz/memleket/entities/mps.</w:t>
+ Форма, предназначенная для сбора административных данных в области внутристрановой ценности, утвержденная приказом Заместителя Премьер-Министра Республики Казахстан – Министра индустрии и новых технологий Республики Казахстан от 25 октября 2013 года </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 331</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> "Об утверждении форм предоставления организациями информации по внутристрановой ценности в закупках товаров, работ и услуг", публикуется на официальном интернет – ресурсе Министерства промышленности и строительства Республики Казахстан:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="34"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+https://www.gov.kz/memleket/entities/mps.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z153" w:id="44"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="44"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3452,528 +3305,3055 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Алгоритм административного показателя с отражением детальной и четкой последовательности расчета с указанием единицы измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z235" w:id="35"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="35"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="6134100" cy="1384300"/>
+                  <wp:extent cx="2717800" cy="635000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId4"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="6134100" cy="1384300"/>
+                            <a:ext cx="2717800" cy="635000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>где:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>ВЦт- внутристрановая ценность в договоре на поставку товаров, процент;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>n - общее количество наименований товаров, поставляемых поставщиком в целях исполнения договора на поставку товаров, единиц;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>i - порядковый номер товара, поставляемого поставщиком в целях исполнения договора на поставку товаров, единиц;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>СТi - стоимость i-ого товара, тенге;</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>СТi - стоимость i-ого товара, теңге;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мi - доля внутристрановой ценности в товаре, указанная в выписке из реестра казахстанских товаропроизводителей/ сертификате о происхождении товара формы "СТ-КZ", процент.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>При отсутствии выписки из реестра казахстанских товаропроизводителей/ сертификата о происхождении товара формы "СТ-КZ", если иное не установлено пунктом 10 Единой методики, Мi = 0;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>S - общая стоимость договора, тенге.</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S - общая стоимость договора, теңге.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сертификат о происхождении товара формы "СТ-KZ" сохраняет свое действие до 1 января 2026 года.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Внутристрановая ценность по договорам на поставку товара в виде жилья, построенного в Республике Казахстан определяется согласно Сводной информации потребности основных строительных материалов, изделий, конструкций и оборудования с учетом казахстанского содержания, в составе проектно-сметной документации, прошедшей экспертизу, согласно приказу Председателя Комитета по делам строительства и жилищно-коммунального хозяйства Министерства индустрии и инфраструктурного развития Республики Казахстан от 20 июля 2022 года № 152-НҚ "Об утверждении строительных норм Республики Казахстан".</w:t>
+              <w:t>
+Внутристрановая ценность по договорам на поставку товара в виде жилья, построенного в Республике Казахстан определяется согласно Сводной информации потребности основных строительных материалов, изделий, конструкций и оборудования с учетом казахстанского содержания, в составе проектно-сметной документации, прошедшей экспертизу, согласно приказу Председателя Комитета по делам строительства и жилищно-коммунального хозяйства Министерства индустрии и инфраструктурного развития Республики Казахстан от 20 июля 2022 года № 152-НҚ "Об утверждении строительных норм Республики Казахстан".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z157" w:id="45"/>
+    <w:bookmarkStart w:name="z245" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "Расчет внутристрановой ценности в договоре на выполнение работы (оказание услуги), за исключением договора на выполнение работы (оказание услуги), приобретаемых в рамках контрактов на недропользование, заключенных с 1 января 2015 года или контрактов, срок действия которых был изменен после 1 января 2015 года"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Определение административного показателя (понятийный аппарат)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z246" w:id="37"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутристрановая ценность – процентное содержание произведенных товаров и осуществленных работ и услуг на внутреннем рынке в общем объеме произведенного товара, осуществленной работы или услуги.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="37"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Расчет внутристрановой ценности в договоре на выполнение работы (оказание услуги), за исключением договора на выполнение работы (оказание услуги), приобретаемых в рамках контрактов на недропользование, заключенных с 1 января 2015 года или контрактов, срок действия которых был изменен после 1 января 2015 года и применяется для свода общестранового показателя внутристрановой ценности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Периодичность и сроки формирования оперативных, предварительных и отчетных данных по административному показателю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ежеквартально, не позднее 25 числа месяца, следующего за отчетным периодом с нарастающим итогом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Источники информации с указанием ссылки на информационную систему и место размещения отчетных данных по административному показателю (с указанием ссылки на веб-сайт и информационную систему)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Форма, предназначенная для сбора административных данных в области внутристрановой ценности, утвержденная приказом Заместителя Премьер-Министра Республики Казахстан – Министра индустрии и новых технологий Республики Казахстан от 25 октября 2013 года </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 331</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> "Об утверждении форм предоставления организациями информации по внутристрановой ценности в закупках товаров, работ и услуг", публикуется на официальном интернет – ресурсе Министерства промышленности и строительства Республики Казахстан: https://www.gov.kz/memleket/entities/mps.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алгоритм административного показателя с отражением детальной и четкой последовательности расчета с указанием единицы измерения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z247" w:id="38"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="38"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="3848100" cy="711200"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId5"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3848100" cy="711200"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>где:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ВЦр/у - внутристрановая ценность в договоре на выполнение работы (оказание услуги), процент;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>m - общее количество j-ых договоров, заключенных в целях выполнения работы (оказания услуги), включая договор между заказчиком и поставщиком, договоры между поставщиком и субподрядчиком (соисполнителем), единиц;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>j - порядковый номер договора, заключенного в целях выполнения работы (оказания услуги);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>СДj - стоимость j - ого договора, теңге;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>СТj - суммарная стоимость товаров, закупленных поставщиком или субподрядчиком в целях исполнения j-ого договора, теңге;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ССДj - суммарная стоимость договоров субподряда (соисполнителя), заключенных в целях исполнения j-ого договора, теңге;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Rj - доля фонда оплаты труда казахстанских кадров в общем фонде оплаты труда работников поставщика или субподрядчика (соисполнителя), выполняющего j-ый договор, процент;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>n - общее количество наименований товаров, закупленных поставщиком или субподрядчиком (соисполнителя) в целях исполнения j-ого договора, единиц;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>i - порядковый номер товара, закупленного поставщиком или субподрядчиком в целях исполнения j-ого договора;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>СТi - стоимость i-ого товара, теңге;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мi - доля внутристрановой ценности в товаре, указанная в выписке из реестра казахстанских товаропроизводителей/ сертификате о происхождении товара формы "СТ-КZ", процент;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>При отсутствии выписки из реестра казахстанских товаропроизводителей/ сертификата о происхождении товара формы "СТ-КZ", если иное не установлено пунктом 10 Единой методики, Мi = 0;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S – общая стоимость договора, теңге.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сертификат о происхождении товара формы "СТ-KZ" и сохраняет свое действие до 1 января 2026 года.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z262" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "Rj - доля фонда оплаты труда казахстанских кадров в общем фонде оплаты труда работников поставщика или субподрядчика, выполняющего j-ый договор"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Определение административного показателя (понятийный аппарат)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Rj - доля фонда оплаты труда казахстанских кадров в общем фонде оплаты труда работников поставщика или субподрядчика, выполняющего j-ый договор </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Периодичность и сроки формирования оперативных, предварительных и отчетных данных по административному показателю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ежеквартально, не позднее 25 числа месяца, следующего за отчетным периодом с нарастающим итогом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Источники информации с указанием ссылки на информационную систему и место размещения отчетных данных по административному показателю (с указанием ссылки на веб-сайт и информационную систему)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Форма, предназначенная для сбора административных данных в области внутристрановой ценности, утвержденная приказом Заместителя Премьер-Министра Республики Казахстан – Министра индустрии и новых технологий Республики Казахстан от 25 октября 2013 года </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 331</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> "Об утверждении форм предоставления организациями информации по внутристрановой ценности в закупках товаров, работ и услуг", публикуется на официальном интернет – ресурсе Министерства промышленности и строительства Республики Казахстан: 6 №.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алгоритм административного показателя с отражением детальной и четкой последовательности расчета с указанием единицы измерения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z263" w:id="40"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Rj = ФОТРК/ФОТ.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="40"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>где:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ФОТРК - фонд оплаты труда казахстанских кадров поставщика или субподрядчика, выполняющего j-ый договор, за период действия j-го договора, теңге;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ФОТ - общий фонд оплаты труда работников поставщика или субподрядчика, выполняющего j-ый договор, за период действия j-го договора, теңге.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Филиалы (представительства) юридических лиц не являются поставщиками или субподрядчиками.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При условии, что стороной j - ого договора является филиал (представительство) юридического лица, при расчете коэффициента Rj, указывается общее количество сотрудников такого юридического лица.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z268" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) "Расчет внутристрановой ценности в договоре на выполнение работы (оказание услуги), приобретаемых в рамках контрактов на недропользование, заключенных с 1 января 2015 года и контрактов, срок действия которых был изменен после 1 января 2015 года"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Определение административного показателя (понятийный аппарат)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z269" w:id="42"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутристрановая ценность – процентное содержание произведенных товаров и осуществленных работ и услуг на внутреннем рынке в общем объеме произведенного товара, осуществленной работы или услуги.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="42"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Расчет внутристрановой ценности в договоре на выполнение работы (оказание услуги), приобретаемых в рамках контрактов на недропользование, заключенных с 1 января 2015 года и контрактов, срок действия которых был изменен после 1 января 2015 года и применяется для свода общестранового показателя внутристрановой ценности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Периодичность и сроки формирования оперативных, предварительных и отчетных данных по административному показателю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ежеквартально, не позднее 25 числа месяца, следующего за отчетным периодом с нарастающим итогом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Источники информации с указанием ссылки на информационную систему и место размещения отчетных данных по административному показателю (с указанием ссылки на веб-сайт и информационную систему)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z270" w:id="43"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Форма, предназначенная для сбора административных данных в области внутристрановой ценности, утвержденная приказом Заместителя Премьер-Министра Республики Казахстан – Министра индустрии и новых технологий Республики Казахстан от 25 октября 2013 года </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 331</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> "Об утверждении форм предоставления организациями информации по внутристрановой ценности в закупках товаров, работ и услуг", публикуется на официальном интернет – ресурсе Министерства промышленности и строительства Республики Казахстан:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="43"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+https://www.gov.kz/memleket/entities/mps.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алгоритм административного показателя с отражением детальной и четкой последовательности расчета с указанием единицы измерения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z271" w:id="44"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="44"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="3136900" cy="889000"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId6"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3136900" cy="889000"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>где:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ВЦр/у - внутристрановая ценность в договоре на выполнение работы (оказание услуги), процент;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>n - общее количество j-ых договоров, заключенных в целях выполнения работы (оказания услуги), включая договор между заказчиком и подрядчиком, договоры между подрядчиком и субподрядчиками, единиц;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>j - порядковый номер договора, заключенного в целях выполнения работы (оказания услуги);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>СДj - стоимость j-ого договора, теңге;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ССДj - суммарная стоимость договоров субподряда, заключенных с организациями, не являющимися казахстанскими производителями работ и услуг, в рамках исполнения j-ого договора, теңге;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Kj - коэффициент равный 1, если j-ый договор исполняет казахстанский производитель работ и услуг, иначе Kj равен 0;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S - общая стоимость договоров о закупке работ/услуг, теңге.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z279" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) "Расчет внутристрановой ценности в закупках заказчика за отчетный период"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z158" w:id="46"/>
-[...25 lines deleted...]
-              <w:t>1.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Определение административного показателя (понятийный аппарат)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z280" w:id="46"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутристрановая ценность – процентное содержание произведенных товаров и осуществленных работ и услуг на внутреннем рынке в общем объеме произведенного товара, осуществленной работы или услуги.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="46"/>
-        </w:tc>
-[...85 lines deleted...]
-              <w:t>Расчет внутристрановой ценности в договоре на выполнение работы (оказание услуги), за исключением договора на выполнение работы (оказание услуги), приобретаемых в рамках контрактов на недропользование, заключенных с 1 января 2015 года или контрактов, срок действия которых был изменен после 1 января 2015 года и применяется для свода общестранового показателя внутристрановой ценности</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Расчет внутристрановой ценности в закупках заказчика за отчетный период и применяется для свода общестранового показателя внутристрановой ценности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z162" w:id="47"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="47"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4025,80 +6405,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z166" w:id="48"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="48"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4109,141 +6477,149 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Источники информации с указанием ссылки на информационную систему и место размещения отчетных данных по административному показателю (с указанием ссылки на веб-сайт и информационную систему)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z281" w:id="47"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Форма, предназначенная для сбора административных данных в области внутристрановой ценности, утвержденная </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Заместителя Премьер-Министра Республики Казахстан – Министра индустрии и новых технологий Республики Казахстан от 25 октября 2013 года № 331 "Об утверждении форм предоставления организациями информации по внутристрановой ценности в закупках товаров, работ и услуг", публикуется на официальном интернет – ресурсе Министерства промышленности и строительства Республики Казахстан: https://www.gov.kz/memleket/entities/mps.</w:t>
+ Форма, предназначенная для сбора административных данных в области внутристрановой ценности, утвержденная приказом Заместителя Премьер-Министра Республики Казахстан – Министра индустрии и новых технологий Республики Казахстан от 25 октября 2013 года </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 331</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> "Об утверждении форм предоставления организациями информации по внутристрановой ценности в закупках товаров, работ и услуг", публикуется на официальном интернет – ресурсе Министерства промышленности и строительства Республики Казахстан:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="47"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+https://www.gov.kz/memleket/entities/mps.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z170" w:id="49"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="49"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4254,2579 +6630,327 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Алгоритм административного показателя с отражением детальной и четкой последовательности расчета с указанием единицы измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z282" w:id="48"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="6311900" cy="1346200"/>
-[...2334 lines deleted...]
-                  <wp:extent cx="4927600" cy="977900"/>
+                  <wp:extent cx="3060700" cy="457200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="4927600" cy="977900"/>
+                            <a:ext cx="3060700" cy="457200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>где:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>ВЦ - внутристрановая ценность в закупках заказчика, процент;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>n - общее количество договоров о закупках, единиц;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>i - порядковый номер договора о закупках;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>ВЦi – внутристрановая ценность в i-ом договоре о закупках, процент;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>СДi - стоимость i-ого договора о закупках; тенге;</w:t>
-[...16 lines deleted...]
-              <w:t>S - общая стоимость договоров, тенге.</w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>СДi - стоимость i-ого договора о закупках; теңге;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S - общая стоимость договоров, теңге.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6918,188 +7042,188 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 20 апреля 2018 года № 260</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z81" w:id="65"/>
+    <w:bookmarkStart w:name="z81" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень некоторых приказов Министра по инвестициям и развитию Республики Казахстан, подлежащих признанию утратившими силу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z82" w:id="66"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z82" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра по инвестициям и развитию Республики Казахстан от 30 января 2015 года № 87 "Об утверждении Единой методики расчета организациями местного содержания при закупках товаров, работ и услуг" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10711, опубликован 20 апреля 2015 года в информационно-правовой системе "Әділет");</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z83" w:id="67"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z83" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> перечня некоторых приказов Министра по инвестициям и развитию Республики Казахстан, в которые вносятся изменения и дополнения, утвержденного приказом Министра по инвестициям и развитию Республики Казахстан от 30 января 2016 года № 138 "О внесении изменений и дополнений в некоторые приказы Министерства по инвестициям и развитию Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 13629, опубликован 17 июня 2016 года в информационно-правовой системе "Әділет");</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z84" w:id="68"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z84" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра по инвестициям и развитию Республики Казахстан от 30 сентября 2017 года № 671 "О внесении изменений в приказ Министра по инвестициям и развитию Республики Казахстан от 30 января 2015 года № 87 "Об утверждении Единой методики расчета организациями местного содержания при закупке товаров, работ и услуг" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 16005, опубликован 4 декабря 2017 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан в электронном виде).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7479,31 +7603,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>