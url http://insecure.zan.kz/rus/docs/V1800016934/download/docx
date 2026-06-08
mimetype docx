--- v0 (2025-11-28)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d8ec6f5" w14:textId="d8ec6f5">
+    <w:p w14:paraId="0c55771" w14:textId="0c55771">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -133,100 +133,186 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Примечание РЦПИ!</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Вводится в действие с 13.07.2018.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 23 Закона Республики Казахстан от 10 января 2018 года "Об оценочной деятельности в Республике Казахстан" ПРИКАЗЫВАЮ:</w:t>
+        <w:t xml:space="preserve"> статьи 23 Закона Республики Казахстан "Об оценочной деятельности в Республике Казахстан" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа Министра финансов РК от 19.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -519,137 +605,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие с 13 июля 2018 года и подлежит официальному опубликованию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министр финансов</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -838,54 +943,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила проведения квалификационного экзамена для подтверждения квалификаций кандидатов в оценщики, эксперты (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 23 Закона Республики Казахстан от 10 января 2018 года "Об оценочной деятельности в Республике Казахстан" и определяют порядок и условия проведения квалификационного экзамена для подтверждения квалификаций кандидатов в оценщики, эксперты.</w:t>
+        <w:t xml:space="preserve"> статьи 23 Закона Республики Казахстан "Об оценочной деятельности в Республике Казахстан" и определяют порядок и условия проведения квалификационного экзамена для подтверждения квалификаций кандидатов в оценщики, эксперты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Министра финансов РК от 19.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z106" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1180,492 +1347,652 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z29" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Заявление направляется почтой либо через интернет-ресурс палаты оценщиков (в случае отсутствия автоматизированного веб-портала сканированная копия), либо нарочно.</w:t>
+      4. Заявление направляется электронной почтой либо через интернет-ресурс палаты оценщиков (в случае отсутствия автоматизированного веб-портала сканированная копия).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 – в редакции приказа Министра финансов РК от 19.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. К заявлению кандидат прилагает следующие документы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
-[...15 lines deleted...]
-      1) копию диплома о высшем образовании (для кандидата на получение свидетельства о присвоении квалификации "эксперт" не требуется);</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) копию диплома о высшем образовании по специальности "Оценка" и (или) высшее техническое или экономическое образование (для кандидата на получение свидетельства о присвоении квалификации "эксперт" не требуется);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) копию документа, удостоверяющего личность;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) документы, свидетельствующие о прохождении кандидатом обучения или профессиональной переподготовки в соответствии с программой и в объеме часов, утвержденных палатой оценщиков;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) документы, свидетельствующие о прохождении стажировки у оценщика, сроком не менее одного года (для кандидата на получение свидетельства о присвоении квалификации "эксперт" не требуется).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 – в редакции приказа Министра финансов РК от 19.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       6. Заявление и документы кандидата рассматриваются рабочим органом квалификационной комиссии, созданной палатой оценщиков, в течение 15 (пятнадцати) рабочих дней со дня их поступления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z32" w:id="24"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кандидаты, документы которых соответствуют предъявляемым требованиям, допускаются к прохождению квалификационного экзамена на основании решения палаты оценщиков, которое направляется кандидатам не позднее, чем за 15 (пятнадцать) рабочих дней до даты проведения экзамена. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z37" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Списки кандидатов, зарегистрированных для прохождения квалификационного экзамена, размещаются на интернет-ресурсе палаты оценщиков. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z38" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. При непредставлении либо ненадлежащем оформлении документов, предусмотренных пунктом 5 настоящих Правил, решение об отказе в допуске к квалификационному экзамену направляется палатой оценщиков кандидату электронной почтой либо через интернет-ресурс палаты оценщиков (в случае отсутствия автоматизированного веб-портала сканированная копия) не позднее 15 (пятнадцати) рабочих дней со дня поступления заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 – в редакции приказа Министра финансов РК от 19.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Исключен приказом Первого заместителя Премьер-Министра РК – Министра финансов РК от 26.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 775</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Исключен приказом Первого заместителя Премьер-Министра РК – Министра финансов РК от 26.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 775</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Исключен приказом Первого заместителя Премьер-Министра РК – Министра финансов РК от 26.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 775</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок и условия проведения квалификационного экзамена</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z43" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Квалификационная комиссия состоит из семи членов и формируется из числа представителей уполномоченного органа в области оценочной деятельности, неправительственных организаций и членов палат оценщиков. При этом, численность представителей палат оценщиков составляет большинство от общей численности состава квалификационной комиссии и одного представителя от уполномоченного органа в области оценочной деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z44" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Заседания квалификационной комиссии проводятся по мере необходимости, но не реже одного раза в шесть месяцев.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
-[...257 lines deleted...]
-    <w:bookmarkStart w:name="z45" w:id="34"/>
+    <w:bookmarkStart w:name="z45" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Кандидаты для подтверждения знаний и навыков в области оценочной деятельности сдают тестовые задания по правовым вопросам, вопросам по теории оценки и модульным задачам по соответствующей специальности, путем прохождения тестирования с использованием компьютерной техники. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кандидаты после прохождения компьютерного тестирования выполняют решение ситуационной задачи в письменной форме.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1702,2752 +2029,2929 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z111" w:id="35"/>
+    <w:bookmarkStart w:name="z111" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13-1. Для согласования тестовых заданий в уполномоченный орган в области оценочной деятельности палатой оценщиков представляются правильные ответы и решения к ним. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестовые задания составляются на государственном, русском языках и не подлежат опубликованию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 13-1 в соответствии с приказом Первого заместителя Премьер-Министра РК – Министра финансов РК от 26.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 775</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-2. Тестовые задания относятся к сведениям ограниченного распространения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 13-2 в соответствии с приказом Первого заместителя Премьер-Министра РК – Министра финансов РК от 26.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 775</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Кандидаты по своему выбору проходят квалификационный экзамен на государственном или русском языках.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z48" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Кандидаты сдают квалификационный экзамен:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z49" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) для получения свидетельства о присвоении квалификации "оценщик":</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:p>
-[...221 lines deleted...]
-    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:bookmarkStart w:name="z50" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       оценка недвижимого имущества; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z51" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оценка движимого имущества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z52" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оценка интеллектуальной собственности, стоимости нематериальных активов, оценка бизнеса и прав участия в бизнесе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z53" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) для получения свидетельства о присвоении квалификации "эксперт":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z54" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      законодательство в области оценочной деятельности Республики Казахстан, стандарты оценки утвержденные уполномоченным органом в области оценочной деятельности.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z51" w:id="41"/>
-[...15 lines deleted...]
-      оценка движимого имущества;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. При явке на квалификационный экзамен кандидат представляет документ, удостоверяющий личность, в случае отсутствия которого кандидат на квалификационный экзамен не допускается.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z52" w:id="42"/>
-[...15 lines deleted...]
-      оценка интеллектуальной собственности, стоимости нематериальных активов, оценка бизнеса и прав участия в бизнесе;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Палата оценщиков обеспечивает техническое сопровождение квалификационного экзамена.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z53" w:id="43"/>
-[...15 lines deleted...]
-      2) для получения свидетельства о присвоении квалификации "эксперт":</w:t>
+    <w:bookmarkStart w:name="z57" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Помещение, где проводится квалификационный экзамен оборудуется:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z54" w:id="44"/>
-[...15 lines deleted...]
-      законодательство в области оценочной деятельности Республики Казахстан, стандарты оценки утвержденные уполномоченным органом в области оценочной деятельности.</w:t>
+    <w:bookmarkStart w:name="z58" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) персональным компьютером на каждого кандидата, оснащенным клавиатурой, мышью, монитором, с установленной лицензированной (сертифицированной) специализированной экзаменационной программой, без допуска к информационно-телекоммуникационной сети "Интернет";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z55" w:id="45"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) не менее 1 принтера для распечатывания результатов тестирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="49"/>
+    <w:bookmarkStart w:name="z60" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19. Тестовые задания для кандидатов, претендующих на получение свидетельства о присвоении квалификации "оценщик", формируются на основе базы заданий отдельно по каждой специализации и состоят из 100 (ста) заданий, включенных в модули:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z114" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) правовое регулирование и стандарты оценки – каждая специализация по 19 вопросов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z115" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) теория оценки недвижимого имущества – по 45 вопросов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z116" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) теория оценки движимого имущества – по 45 вопросов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z117" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) теория оценки интеллектуальной собственности, стоимости нематериальных активов – по 25 вопросов;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z114" w:id="50"/>
-[...15 lines deleted...]
-      1) правовое регулирование и стандарты оценки – каждая специализация по 19 вопросов;</w:t>
+    <w:bookmarkStart w:name="z118" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) теория оценки бизнеса и прав участия в бизнесе – по 30 вопросов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z115" w:id="51"/>
-[...15 lines deleted...]
-      2) теория оценки недвижимого имущества – по 45 вопросов;</w:t>
+    <w:bookmarkStart w:name="z119" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) модульные задачи по оценке:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z116" w:id="52"/>
-[...15 lines deleted...]
-      3) теория оценки движимого имущества – по 45 вопросов;</w:t>
+    <w:bookmarkStart w:name="z120" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      недвижимого имущества – по 30 задач;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z117" w:id="53"/>
-[...15 lines deleted...]
-      4) теория оценки интеллектуальной собственности, стоимости нематериальных активов – по 25 вопросов;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      движимого имущества – по 30 задач;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z118" w:id="54"/>
-[...15 lines deleted...]
-      5) теория оценки бизнеса и прав участия в бизнесе – по 30 вопросов;</w:t>
+    <w:bookmarkStart w:name="z122" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      интеллектуальной собственности, стоимости нематериальных активов – по 10 задач;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z119" w:id="55"/>
-[...15 lines deleted...]
-      6) модульные задачи по оценке:</w:t>
+    <w:bookmarkStart w:name="z123" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бизнеса и прав участия в бизнесе – по 10 задач;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z120" w:id="56"/>
-[...15 lines deleted...]
-      недвижимого имущества – по 30 задач;</w:t>
+    <w:bookmarkStart w:name="z124" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) письменная ситуационная задача по каждой специализации отдельно – по 1 задаче;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z121" w:id="57"/>
-[...15 lines deleted...]
-      движимого имущества – по 30 задач;</w:t>
+    <w:bookmarkStart w:name="z125" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) кодекс этики оценщиков – по 5 вопросов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z122" w:id="58"/>
-[...15 lines deleted...]
-      интеллектуальной собственности, стоимости нематериальных активов – по 10 задач;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 в редакции приказа Первого заместителя Премьер-Министра РК – Министра финансов РК от 26.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 775</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Тестовые задания для кандидатов, претендующих на получение свидетельства о присвоении квалификации "эксперт", формируются на основе базы заданий по каждой специализации и состоят из 50 (пятидесяти) заданий, включенных в модуль:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z123" w:id="59"/>
-[...15 lines deleted...]
-      бизнеса и прав участия в бизнесе – по 10 задач;</w:t>
+    <w:bookmarkStart w:name="z127" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) правовое регулирование – 14 вопросов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z124" w:id="60"/>
-[...15 lines deleted...]
-      7) письменная ситуационная задача по каждой специализации отдельно – по 1 задаче;</w:t>
+    <w:bookmarkStart w:name="z128" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) стандарты оценки, в том числе международные стандарты оценки – 10 вопросов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z125" w:id="61"/>
-[...15 lines deleted...]
-      8) кодекс этики оценщиков – по 5 вопросов.</w:t>
+    <w:bookmarkStart w:name="z129" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) методология оценки – 10 вопросов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z130" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) методология проведения экспертизы отчетов об оценке – 10 вопросов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z131" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) письменная ситуационная задача – 1 задача;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z132" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) кодекс этики оценщиков – 5 вопросов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 19 в редакции приказа Первого заместителя Премьер-Министра РК – Министра финансов РК от 26.07.2019 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 в редакции приказа Первого заместителя Премьер-Министра РК – Министра финансов РК от 26.07.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 775</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="62"/>
-[...75 lines deleted...]
-      3) методология оценки – 10 вопросов;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Время квалификационного экзамена составляет 180 (сто восемьдесят) минут для кандидатов, претендующих на получение свидетельств о присвоении квалификации "оценщик", в том числе 90 (девяносто) минут на письменную ситуационную задачу и 180 (сто восемьдесят) минут для кандидатов, претендующих на получение свидетельств о присвоении квалификации "эксперт", в том числе 120 (сто двадцать) минут на письменную ситуационную задачу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z130" w:id="66"/>
-[...15 lines deleted...]
-      4) методология проведения экспертизы отчетов об оценке – 10 вопросов;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Перед началом квалификационного экзамена кандидат получает подробный инструктаж.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z131" w:id="67"/>
-[...15 lines deleted...]
-      5) письменная ситуационная задача – 1 задача;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При прохождении квалификационного экзамена не допускается разговаривать с другими кандидатами, обмениваться материалами, использовать информацию на бумажных и электронных носителях, пользоваться интернет-ресурсами и средствами мобильной связи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z132" w:id="68"/>
-[...15 lines deleted...]
-      6) кодекс этики оценщиков – 5 вопросов.</w:t>
+    <w:bookmarkStart w:name="z83" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае нарушения указанных требований следует отстранение кандидата от прохождения квалификационного экзамена, о чем квалификационной комиссией вносится соответствующая запись в протокол.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:p>
-[...77 lines deleted...]
-      21. Время квалификационного экзамена составляет 180 (сто восемьдесят) минут для кандидатов, претендующих на получение свидетельств о присвоении квалификации "оценщик", в том числе 90 (девяносто) минут на письменную ситуационную задачу и 180 (сто восемьдесят) минут для кандидатов, претендующих на получение свидетельств о присвоении квалификации "эксперт", в том числе 120 (сто двадцать) минут на письменную ситуационную задачу.</w:t>
+    <w:bookmarkStart w:name="z84" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Ситуационная задача, выполненная в письменной форме, проверяется при помощи проверочного листа членами квалификационной комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z81" w:id="70"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z85" w:id="74"/>
+    <w:bookmarkStart w:name="z85" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Результаты квалификационного экзамена с использованием компьютерной техники распечатываются в двух экземплярах, один из которых вручается кандидату, второй передается квалификационной комиссии. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z86" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Кандидат считается сдавшим квалификационный экзамен, если результаты проведенного квалификационного экзамена с использованием компьютерной техники составляют не менее 75 (семидесяти пяти) процентов от общего числа предложенных вопросов и решение ситуационной задачи составляет не менее 75 (семидесяти пяти) процентов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z87" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. На заседании квалификационной комиссии ведется протокол, в котором отражаются: дата, время и место заседания, состав квалификационной комиссии, фамилия, имя, отчество (при его наличии) кандидатов, результаты квалификационного экзамена, которые сохраняются в архиве квалификационной комиссии в течение 5 (пяти) лет. В протоколе фиксируются предупреждения, сделанные кандидатам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z88" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Протокол подписывается полистно всеми членами квалификационной комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В пункт 25 внесено изменение на казахском языке, текст на русском языке не меняется в соответствии с приказом Министра финансов РК от 19.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z89" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Кандидаты, сдавшие квалификационный экзамен, получают свидетельства о присвоении квалификации "оценщик" или "эксперт" с указанием номера свидетельства, даты выдачи, фамилии, имени и отчества (при его наличии) с указанием специализации. Порядок выдачи свидетельств о присвоении квалификации "оценщик" или "эксперт" утверждается палатой оценщиков.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z86" w:id="75"/>
-[...15 lines deleted...]
-      24. Кандидат считается сдавшим квалификационный экзамен, если результаты проведенного квалификационного экзамена с использованием компьютерной техники составляют не менее 75 (семидесяти пяти) процентов от общего числа предложенных вопросов и решение ситуационной задачи составляет не менее 75 (семидесяти пяти) процентов.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В пункт 26 внесено изменение на казахском языке, текст на русском языке не меняется в соответствии с приказом Министра финансов РК от 19.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z133" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-1. Лица, не сдавшие квалификационный экзамен, допускаются к его повторному прохождению по истечении 3 (трех) месяцев с даты принятия решения квалификационной комиссией.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z87" w:id="76"/>
-[...15 lines deleted...]
-      25. На заседании квалификационной комиссии ведется протокол, в котором отражаются: дата, время и место заседания, состав квалификационной комиссии, фамилия, имя, отчество (при его наличии) кандидатов, результаты квалификационного экзамена, которые сохраняются в архиве квалификационной комиссии в течение 5 (пяти) лет. В протоколе фиксируются предупреждения, сделанные кандидатам.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 26-1 в соответствии с приказом Первого заместителя Премьер-Министра РК – Министра финансов РК от 26.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 775</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z134" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-2. Прохождение оценщиком квалификационного экзамена для получения свидетельства о присвоении квалификации "эксперт" возможно только по той специализации, по которой оценщик имеет свидетельства о присвоении квалификации "оценщик".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z88" w:id="77"/>
-[...15 lines deleted...]
-      Протокол подписывается полистно всеми членами квалификационной комиссии.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 26-2 в соответствии с приказом Первого заместителя Премьер-Министра РК – Министра финансов РК от 26.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 775</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z90" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Результаты квалификационного экзамена и решения о присвоении квалификации "оценщик" или "эксперт" размещаются на интернет-ресурсе палаты оценщиков на следующий день после утверждения оценки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z89" w:id="78"/>
-[...15 lines deleted...]
-      26. Кандидаты, сдавшие квалификационный экзамен, получают свидетельства о присвоении квалификации "оценщик" или "эксперт" с указанием номера свидетельства, даты выдачи, фамилии, имени и отчества (при его наличии) с указанием специализации. Порядок выдачи свидетельств о присвоении квалификации "оценщик" или "эксперт" утверждается палатой оценщиков.</w:t>
+    <w:bookmarkStart w:name="z91" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Порядок рассмотрения обращений на результаты квалификационного экзамена</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z133" w:id="79"/>
-[...15 lines deleted...]
-      26-1. Лица, не сдавшие квалификационный экзамен, допускаются к его повторному прохождению по истечении 3 (трех) месяцев с даты принятия решения квалификационной комиссией.</w:t>
+    <w:bookmarkStart w:name="z92" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. В случае несогласия с результатами квалификационного экзамена кандидат обращается в квалификационную комиссию в письменной форме с указанием своего обоснованного несогласия с результатом экзамена не позднее 1 (одного) рабочего дня, следующего за днем письменного сообщения о результатах экзамена.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:p>
-[...201 lines deleted...]
-    <w:bookmarkStart w:name="z93" w:id="84"/>
+    <w:bookmarkStart w:name="z93" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Кандидат, подавший обращение, ознакамливается с экзаменационной работой. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z94" w:id="85"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z94" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Для рассмотрения письменных обращений о несогласии с результатом экзамена палата оценщиков формирует апелляционную комиссию, в состав которой входят представитель квалификационной комиссии и два эксперта, имеющих свидетельства о присвоении квалификации "эксперт", и являющихся членами экспертного совета палаты оценщиков. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z95" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Обращение рассматривается апелляционной комиссией в течение 1 (одного) рабочего дня, следующего за днем поступления письменного обращения кандидата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z96" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Кандидат, подавший обращение, ознакамливается с результатами оценки апелляционной комиссии, которые отражаются в протоколе. Повторное обращение на рассмотрение не принимается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z97" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. В случае удовлетворения обращения, повторно оформляется протокол заседания квалификационной комиссии и результаты первого протокола погашаются надписью "Оценка пересмотрена протоколом апелляционной комиссии №_______от ______ на странице "____" и подписываются всеми присутствующими членами квалификационной комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z98" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. В случае несогласия с результатами рассмотрения обращения кандидаты в оценщики или эксперты обжалуют решение комиссии в судебном порядке.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z95" w:id="86"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="89"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7821"/>
-        <w:gridCol w:w="4739"/>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4739" w:type="dxa"/>
+            <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1</w:t>
+              <w:t>Приложение 1 к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам проведения</w:t>
+              <w:t>проведения квалификационного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>квалификационного экзамена</w:t>
+              <w:t>экзамена для подтверждения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>для подтверждения</w:t>
+              <w:t>квалификаций кандидатов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>квалификаций кандидатов в</w:t>
+              <w:t>в оценщики, эксперты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оценщики, эксперты</w:t>
+              <w:t xml:space="preserve">Форма </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>В___________________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(полное наименование палаты оценщиков)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от__________________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                      ЗАЯВЛЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 – в редакции приказа Министра финансов РК от 19.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z101" w:id="86"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Прошу допустить к сдаче квалификационного экзамена для получения свидетельства </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>о присвоении квалификации "оценщик" по_____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     (указать специализацию)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Прилагаемые документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _______________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                 _______________  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                 (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                 "____" ____________ 20 __ года  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Заявление принято к рассмотрению             " ___ " ____________ 20 __ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">___________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (подпись, фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4739" w:type="dxa"/>
+            <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам проведения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>квалификационного экзамена</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>для подтверждения квалификаций</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кандидатов в оценщики,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">эксперты </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Форма </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4739" w:type="dxa"/>
+            <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>В ___________________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(полное наименование палаты оценщиков)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от __________________________________</w:t>
-[...565 lines deleted...]
-              <w:t>от ____________________________________</w:t>
+              <w:t>от ________________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z103" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                ЗАЯВЛЕНИЕ</w:t>
-[...19 lines deleted...]
-      Прошу допустить к сдаче квалификационного экзамена для получения</w:t>
+        <w:t xml:space="preserve">                                      ЗАЯВЛЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 – в редакции приказа Министра финансов РК от 19.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу допустить к сдаче квалификационного экзамена для получения свидетельства о присвоении квалификации "эксперт" по___________________________ (указать специализацию)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Прилагаемые документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">___________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                 ________________ (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                 "___" ____________ 20 __ года </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заявление принято к рассмотрению </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                 "___" ____________ 20 __ года </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подпись, фамилия, имя, отчество (при его наличии) ответственного лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">  квалификационного свидетельства "эксперт" по___________________________</w:t>
-[...197 lines deleted...]
-    <w:bookmarkEnd w:id="93"/>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4773,31 +5277,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>