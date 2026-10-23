--- v0 (2025-10-12)
+++ v1 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0291df9" w14:textId="0291df9">
+    <w:p w14:paraId="b78eac3" w14:textId="b78eac3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1171,51 +1171,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) специальная упаковка – упаковка, обеспечивающая защиту банкнот и монет от повреждений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z210" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) банкноты и монеты – денежные знаки национальной валюты Республики Казахстан - тенге, являющиеся законным платежным средством на территории Республики Казахстан;</w:t>
+      3) банкноты и монеты – денежные знаки национальной валюты Республики Казахстан – теңге, являющиеся законным платежным средством на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z211" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) нарицательная стоимость – стоимость банкнот, монет по их номиналу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z212" w:id="23"/>
     <w:p>
@@ -1380,51 +1380,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции постановления Правления Национального Банка РК от 25.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 31.08.2025).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 31.08.2025); с изменением, внесенным постановлением Правления Национального Банка РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z33" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3382,289 +3402,311 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Официальный курс национальной валюты к доллару США определяется на рабочий день в Республике Казахстан, предшествующий дню приема инвестиционной или коллекционной монеты для выкупа филиалом Национального Банка, Центром Национального Банка от физического или юридического лица (их представителей).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сумма выкупа инвестиционных и (или) коллекционных монет из драгоценных металлов, округленная до целого знака в тенге, равняется стоимости веса химически чистого драгоценного металла в монетах в граммах без учета стоимости вкраплений, вставок, напылений и других декоративных деталей, использованных в дизайне инвестиционных и (или) коллекционных монет.</w:t>
+      Сумма выкупа инвестиционных и (или) коллекционных монет из драгоценных металлов, округленная до целого знака в теңге, равняется стоимости веса химически чистого драгоценного металла в монетах в граммах без учета стоимости вкраплений, вставок, напылений и других декоративных деталей, использованных в дизайне инвестиционных и (или) коллекционных монет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сумма выкупа коллекционных монет с составными частями, округленная до целого знака в теңге, равняется стоимости веса химически чистого драгоценного металла каждой составной части коллекционной монеты в граммах без учета стоимости вкраплений, вставок, напылений и других декоративных деталей, использованных в дизайне коллекционных монет с составными частями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случае, если по результатам экспертизы рассчитанная сумма выкупа одной коллекционной монеты из драгоценных металлов превысила установленную в соответствии с частью первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил цену продажи, то сумма выкупа равняется цене ее продажи, установленной в соответствии с частью первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сумма выкупа коллекционных монет с составными частями, округленная до целого знака в тенге, равняется стоимости веса химически чистого драгоценного металла каждой составной части коллекционной монеты в граммах без учета стоимости вкраплений, вставок, напылений и других декоративных деталей, использованных в дизайне коллекционных монет с составными частями.</w:t>
-[...74 lines deleted...]
-        <w:t>
       В случае, если по результатам экспертизы рассчитанная сумма выкупа одной инвестиционной или коллекционной монеты из драгоценных металлов меньше ее нарицательной стоимости, то сумма выкупа равняется нарицательной стоимости инвестиционной или коллекционной монеты из драгоценного металла.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 19 - в редакции постановления Правления Национального Банка РК от 22.02.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным постановлением Правления Национального Банка РК от 30.10.2024 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными постановлениями Правления Национального Банка РК от 30.10.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 66</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="53"/>
+    <w:bookmarkStart w:name="z67" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Филиал Национального Банка и (или) Центр Национального Банка в срок не позднее 10 (десяти) календарных дней со дня приема инвестиционных и (или) коллекционных монет доводит до сведения физических, юридических лиц (их представителей), сдавших их для выкупа, заключение экспертизы и выплачивает сумму выкупа инвестиционных и (или) коллекционных монет из драгоценных металлов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z68" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z68" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. При проведении экспертизы Центром Национального Банка в случаях, предусмотренных частями второй и третьей </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил, филиал Национального Банка в срок не позднее 30 (тридцати) календарных дней со дня приема инвестиционных и (или) коллекционных монет доводит до сведения физических, юридических лиц (их представителей), сдавших их для выкупа, заключение экспертизы, подготовленное Центром Национального Банка, и выплачивает сумму выкупа инвестиционных и (или) коллекционных монет из драгоценных металлов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3683,306 +3725,368 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="55"/>
+    <w:bookmarkStart w:name="z69" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> статьи 25 Закона о платежах, выплачивается в безналичной форме за вычетом суммы комиссии, взымаемой за перевод денег на счет, указанный в Заявлении.</w:t>
+        <w:t>
+      22. Сумма выкупа, превышающая для физических лиц – 10000000 (десять миллионов) теңге, для юридических лиц – сумма, установленная пунктом 9 статьи 25 Закона о платежах, выплачивается в безналичной форме за вычетом суммы комиссии, взымаемой за перевод денег на счет, указанный в Заявлении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z70" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 22 - в редакции постановления Правления Национального Банка РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      23. Монетой, имеющей признаки подделки, признается монета, воспроизводящая внешний вид подлинной монеты, изготовленной из металла, не соответствующего содержанию драгоценного металла и пробе, определенных решениями органа Национального Банка, принимаемыми в соответствии с частью третьей </w:t>
-[...117 lines deleted...]
-        <w:t xml:space="preserve"> Глава 6. Продажа инвестиционных монет посредством торговой площадки</w:t>
+      23. Монетой, имеющей признаки подделки, признается монета, воспроизводящая внешний вид подлинной монеты, изготовленной из металла, не соответствующего содержанию драгоценного металла и пробе, определенных решениями органа Национального Банка, принимаемыми в соответствии с подпунктами 6) и 8) абзаца пятого части второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Положения о Национальном Банке Республики Казахстан, утвержденного Указом Президента Республики Казахстан от 31 декабря 2003 года № 1271 "Об утверждении Положения и структуры Национального Банка Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Монеты, имеющие признаки подделки, выявленные по результатам экспертизы, не возвращаются физическим, юридическим лицам (их представителям), сдавшим их для выкупа, и передаются филиалом Национального Банка и (или) Центром Национального Банка в правоохранительные органы. Сумма выкупа монет, имеющих признаки подделки, не рассчитывается и не выплачивается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска.  Правила дополнены главой 6 в соответствии с постановлением Правления Национального Банка РК от 30.10.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 - в редакции постановления Правления Национального Банка РК от 28.02.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 66</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным постановлением Правления Национального Банка РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z205" w:id="58"/>
+    <w:bookmarkStart w:name="z204" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 6. Продажа инвестиционных монет посредством торговой площадки</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска.  Правила дополнены главой 6 в соответствии с постановлением Правления Национального Банка РК от 30.10.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 66</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z205" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Продажа и выкуп Национальным Банком инвестиционных монет посредством торговой площадки осуществляется, в том числе по частям (долям), определяемым в граммах (унциях) химически чистого веса драгоценного металла, из которого изготовлена инвестиционная монета, по цене продажи, определяемой согласно части третьей </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4001,71 +4105,71 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z206" w:id="59"/>
+    <w:bookmarkStart w:name="z206" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Получение физическими и юридическими лицами (их представителями) в филиале Национального Банка инвестиционных монет, приобретенных посредством торговой площадки, осуществляется при условии приобретения (оплаты) их полного веса, определенного постановлением Правления Национального Банка о выпуске в обращение инвестиционных монет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z207" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z207" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Выкуп Национальным Банком инвестиционных монет, полученных физическими и юридическими лицами (их представителями) в филиале Национального Банка, производится в порядке, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4080,51 +4184,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4303,106 +4407,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>национальной валюты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...54 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -4439,481 +4487,443 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление физического лица на выкуп инвестиционных и (или) коллекционных монет</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 – в редакции постановления Правления Национального Банка РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6150"/>
-        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город _______</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+город ______________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "___" ___________ 20___ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z373" w:id="62"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Я, ______________________________________________________________________,</w:t>
+      Я,________________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (фамилия, имя, отчество (при его наличии) физического лица либо его представителя по документу, подтверждающему полномочие на сдачу инвестиционных и (или) коллекционных монет для выкупа)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(фамилия, имя, отчество (при его наличии) физического лица либо его представителя</w:t>
+        <w:t xml:space="preserve">       настоящим подтверждаю, что совершаю сделку от своего имени (от имени доверителя) и прошу _____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>по документу, подтверждающему полномочие на сдачу инвестиционных и (или)</w:t>
+        <w:t xml:space="preserve">                         (наименование филиала или Центра Национального Банка)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z374" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>коллекционных монет для выкупа) настоящим подтверждаю, что совершаю сделку</w:t>
+        <w:t>
+      принять монету (монеты) на выкуп по данным, указанным в таблице 1 настоящего заявления, а также даю согласие:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z375" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>от своего имени (от имени доверителя) и прошу</w:t>
+        <w:t>
+      1) на проведение экспертизы разрушающим методом, вследствие которой монета (монеты) не подлежит возврату;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z376" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>__________________________________________________________________________</w:t>
+        <w:t xml:space="preserve">
+      2) на сбор, обработку и распространение моих персональных данных (персональных данных доверителя) в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О персональных данных и их защите";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z377" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(наименование филиала или Центра Национального Банка) принять монету (монеты)</w:t>
+        <w:t>
+      3) на получение суммы выкупа, рассчитанной в соответствии с пунктом 19 Правил;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z378" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>на выкуп по данным, указанным в таблице 1 настоящего заявления, а также даю согласие:</w:t>
+        <w:t>
+      4) на получение денег в безналичной форме и на перевод денег на счет, указанный в таблице 2 настоящего заявления, в случае, если выплата суммы за стоимость веса химически чистого драгоценного металла в монете превысит 10000000 (десять миллионов) теңге, за вычетом суммы комиссии за перевод денег.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z379" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1) на проведение экспертизы разрушающим методом, вследствие которой монета</w:t>
+        <w:t>
+      таблица 1</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...187 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="68"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -5038,51 +5048,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Номинал в тенге (цифрами и прописью)</w:t>
+Номинал в теңге (цифрами и прописью)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6353,66 +6363,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z380" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> таблица 2</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      таблица 2</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -7819,77 +7833,145 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 х</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z381" w:id="70"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Фамилия, имя, отчество (при его наличии) физического лица (его представителя)</w:t>
+      Фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       физического лица (его представителя)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>__________________________________________________ __________ (подпись)</w:t>
+        <w:t xml:space="preserve">       ____________________________________ ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                           (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8008,589 +8090,715 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>национальной валюты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z41" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявление юридического лица на выкуп инвестиционных и (или) коллекционных монет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 2 – в редакции постановления Правления Национального Банка РК от 22.06.2022 </w:t>
+      Сноска. Приложение 2 – в редакции постановления Правления Национального Банка РК от 30.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 51</w:t>
+        <w:t>№ 78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...99 lines deleted...]
-    <w:bookmarkEnd w:id="61"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6150"/>
-        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1119"/>
+        <w:gridCol w:w="1119"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город ___________</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+город ______________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "___" ___________ 20___ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z42" w:id="62"/>
+      <w:bookmarkStart w:name="z386" w:id="72"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _________________________________________________________________________,</w:t>
+      ____________________________________, в лице ______________________________,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>в лице (наименование юридического лица)</w:t>
+        <w:t xml:space="preserve">       (наименование юридического лица)       (фамилия, имя, отчество (при его наличии) представителя юридического лица)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_________________________________________________________________________,</w:t>
+        <w:t xml:space="preserve">       действующего (действующей) на основании ___________________________________,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(фамилия, имя, отчество (при его наличии) представителя юридического лица)</w:t>
+        <w:t xml:space="preserve">       просит ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>действующего (действующей) на основании</w:t>
+        <w:t xml:space="preserve">                   (наименование филиала или Центра Национального Банка)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_________________________________________________________________________,</w:t>
+        <w:t xml:space="preserve">       принять монету (монеты) на выкуп по данным, указанным в таблице 1 настоящего заявления, а также дает согласие:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z387" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>просит ___________________________________________________________________</w:t>
+        <w:t>
+      1) на проведение экспертизы разрушающим методом, вследствие которой монета (монеты) не подлежит возврату;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z388" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(наименование филиала или Центра Национального Банка)</w:t>
+        <w:t xml:space="preserve">
+      2) сбор, обработку и распространение персональных данных представителя юридического лица ________________________________ в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О персональных данных и их защите".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z389" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>принять монету (монеты) на выкуп по данным, указанным в таблице 1 настоящего</w:t>
+        <w:t>
+      3) на получение суммы выкупа, рассчитанной в соответствии с пунктом 19 Правил.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z390" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>заявления, а также дает согласие:</w:t>
+        <w:t>
+      таблица 1</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...138 lines deleted...]
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -8715,51 +8923,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Номинал в тенге (цифрами и прописью)</w:t>
+Номинал в теңге (цифрами и прописью)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10030,68 +10238,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z44" w:id="64"/>
+    <w:bookmarkStart w:name="z391" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> таблица 2</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      таблица 2</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -11019,66 +11229,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z392" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> таблица 3</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      таблица 3</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="78"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -12012,77 +12226,96 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z393" w:id="79"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фамилия, имя, отчество (при его наличии) представителя юридического лица</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ______________________________________             ______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>___________________________________________ ______________ (подпись)</w:t>
+        <w:t xml:space="preserve">                                                             (подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -12273,335 +12506,590 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z132" w:id="65"/>
+    <w:bookmarkStart w:name="z132" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                      Акт</w:t>
+        <w:t xml:space="preserve"> Акт</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                   приема-передачи монет для выкупа</w:t>
+        <w:t>приема-передачи монет для выкупа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z133" w:id="66"/>
-[...9 lines deleted...]
-      город ______________                               "___" _________ 20___ года</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 – в редакции постановления Правления Национального Банка РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город ______________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"___" _________ 20___ года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">       Настоящий акт составлен о том, что работник</w:t>
+      <w:bookmarkStart w:name="z398" w:id="81"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящий акт составлен о том, что работник __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>______________________________________________________________________________</w:t>
+        <w:t xml:space="preserve">       (наименование филиала Национального Банка или Центра Национального Банка)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">     (наименование филиала Национального Банка или Центра Национального Банка)</w:t>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>______________________________________________________________________________</w:t>
+        <w:t xml:space="preserve">             (должность и фамилия, имя, отчество (при его наличии) работника)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">  (должность и фамилия, имя, отчество (при его наличии) работника)</w:t>
+        <w:t xml:space="preserve">       принята (приняты) от ______________________________________________________,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>принята (приняты) от ________________________________________________________,</w:t>
+        <w:t xml:space="preserve">       (фамилия, имя, отчество (при его наличии) физического лица (его представителя)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                     (фамилия, имя, отчество (при его наличии) физического  лица (его</w:t>
+        <w:t xml:space="preserve">                   либо наименование юридического лица и фамилия, имя, отчество</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                   представителя) либо наименование юридического</w:t>
+        <w:t xml:space="preserve">                               (при его наличии) его представителя)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z399" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                    лица и фамилия, имя, отчество (при его наличии)  его представителя)</w:t>
+        <w:t>
+      следующая (следующие) монета (монеты):</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...15 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="82"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z134" w:id="67"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="67"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12663,51 +13151,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Номинал в тенге (цифрами и прописью)</w:t>
+Номинал в теңге (цифрами и прописью)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12797,70 +13285,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z135" w:id="68"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="68"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13056,70 +13542,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z136" w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="69"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -13291,70 +13775,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z137" w:id="70"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="70"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -13747,246 +14229,430 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z400" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Принял:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ ______________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(должность и фамилия, имя, отчество</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(при его наличии) работника филиала Национального Банка или Центра Национального Банка) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(подпись)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z401" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Передал:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+____________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>физического лица либо наименование</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>юридического лица и фамилия, имя,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>отчество (при его наличии) его представителя)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(подпись)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z139" w:id="71"/>
-[...184 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
@@ -14170,190 +14836,2343 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z201" w:id="73"/>
+    <w:bookmarkStart w:name="z201" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заключение экспертизы инвестиционной и (или) коллекционной монеты из драгоценных металлов, принятой для выкупа № ______</w:t>
+        <w:t xml:space="preserve"> Заключение экспертизы инвестиционной и (или) коллекционной монеты из драгоценных металлов, принятой для выкупа № ___</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 4 - в редакции постановления Правления Национального Банка РК от 28.02.2022 </w:t>
+      Сноска. Приложение 4 – в редакции постановления Правления Национального Банка РК от 30.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 19</w:t>
+        <w:t>№ 78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город ________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"__" ________ 20___ года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z406" w:id="86"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      город ________ "__" ________ 20___ года</w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование филиала или Центра Национального Банка, проводившего экспертизу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_______________________________________________________________</w:t>
+        <w:t>инвестиционной и (или) коллекционной монеты из драгоценного металла)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фамилия, имя, отчество (при его наличии) физического лица или представителя юридического лица</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование юридического лица</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата получения монеты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата проведения экспертизы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Характеристика монеты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование монеты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номинал (теңге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фактический вес монеты (грамм)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целостность (да/нет)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вес монеты (грамм)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вид драгоценного металла</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проба основного драгоценного металла</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вес химически чистого драгоценного металла (грамм)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заключение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z407" w:id="87"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Должность работника филиала Национального Банка или Центра Национального Банка, осуществлявшего экспертизу выкупаемой монеты</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="87"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z409" w:id="88"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_________________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="88"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(подпись)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z410" w:id="89"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+______________________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="89"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>фамилия, имя, отчество</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(при его наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z412" w:id="90"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Должность работника филиала Национального Банка или Центра Национального Банка, осуществлявшего контроль за проведением экспертизы выкупаемой монеты</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="90"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z414" w:id="91"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_________________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="91"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(подпись)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z415" w:id="92"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_____________________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="92"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>фамилия, имя, отчество</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(при его наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z417" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Примечание: в строках "Наименование монеты" и "Вес монеты" указываются наименование и вес инвестиционной и (или) коллекционной монеты, соответствующие сведениям, определенным решениями органа Национального Банка, принимаемыми в соответствии с подпунктами 8) и 9) абзаца пятого части второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Указа Президента Республики Казахстан от 31 декабря 2003 года № 1271 "Об утверждении Положения и структуры Национального Банка Республики Казахстан"..</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приложение 4-1 к Правилам </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">продажи и выкупа </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Национальным Банком</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>банкнот и монет национальной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>валюты Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z190" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заключение экспертизы Центра Национального Банка, проведенной по коллекционной монете с составными частями, принятой для выкупа № ___</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила дополнены приложением 4-1 в соответствии с постановлением Правления Национального Банка РК от 22.02.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); - в редакции постановления Правления Национального Банка РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(наименование филиала или Центра Национального Банка,</w:t>
-[...33 lines deleted...]
-        <w:t>монеты из драгоценного металла)</w:t>
+        <w:t>
+      город ________ "__" ________ 20___ года</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -14366,70 +17185,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-или представителя юридического лица</w:t>
+              <w:t>
+Фамилия, имя, отчество (при его наличии) физического лица или представителя юридического лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14531,51 +17332,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дата получения монеты</w:t>
+Дата получения коллекционной монеты с составными частями</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14719,51 +17520,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование монеты</w:t>
+Наименование коллекционной монеты с составными частями</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14792,51 +17593,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Номинал (тенге)</w:t>
+Номинал (теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14865,51 +17666,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Фактический вес монеты (грамм)</w:t>
+Целостность (да/нет)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14938,51 +17739,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Целостность (да/нет)</w:t>
+Вес коллекционной монеты с составными частями (грамм)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15011,51 +17812,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Вес монеты (грамм)</w:t>
+Вес каждой части коллекционной монеты с составными частями (грамм)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15084,51 +17885,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Вид драгоценного металла</w:t>
+Фактический вес каждой части коллекционной монеты с составными частями (грамм)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15157,51 +17958,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Проба основного драгоценного металла</w:t>
+Вид драгоценного металла каждой части коллекционной монеты с составными частями</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15230,2890 +18031,919 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Вес химически чистого драгоценного металла (грамм)</w:t>
+Проба драгоценного металла каждой части коллекционной монеты с составными частями</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...31 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проба драгоценного металла каждой части коллекционной монеты с составными частями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заключение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z423" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Должность работника филиала Национального Банка</w:t>
+      В строках "Наименование коллекционной монеты с составными частями", "Вес коллекционной монеты с составными частями (грамм)" и "Вес каждой части коллекционной монеты с составными частями (грамм)" указываются наименование, вес целой монеты и вес каждой части коллекционной монеты с составными частями, согласно постановлению Правления Национального Банка, которым было принято решение об изготовлении соответствующей монеты.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2185 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="95"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...50 lines deleted...]
-______________________________</w:t>
+          <w:bookmarkStart w:name="z424" w:id="96"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Должность работника Центра</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="96"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Национального Банка,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>осуществлявшего экспертизу</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>выкупаемой монеты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...34 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z428" w:id="97"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_________________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="97"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z429" w:id="98"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ______________________</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...14 lines deleted...]
-фамилия, имя, отчество</w:t>
+          <w:bookmarkEnd w:id="98"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>фамилия, имя, отчество</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z431" w:id="99"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...50 lines deleted...]
-_______________________________</w:t>
+          <w:bookmarkEnd w:id="99"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Должность работника Центра</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Национального Банка,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>осуществлявшего контроль за</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>проведением экспертизы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>выкупаемой монеты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...34 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z436" w:id="100"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_________________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="100"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z437" w:id="101"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _____________________</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...14 lines deleted...]
-фамилия, имя, отчество</w:t>
+          <w:bookmarkEnd w:id="101"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>фамилия, имя, отчество</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18257,298 +19087,284 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z162" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" ___________ 20___ года*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z163" w:id="76"/>
+    <w:bookmarkStart w:name="z443" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                    Расчет суммы выкупа</w:t>
+        <w:t xml:space="preserve"> Расчет суммы выкупа инвестиционных и (или)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                          инвестиционных и (или) коллекционных</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">                              монет из драгоценных металлов</w:t>
+        <w:t>коллекционных монет из драгоценных металлов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z164" w:id="77"/>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">                        (наименование филиала или Центра Национального Банка)</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 5 – в редакции постановления Правления Национального Банка РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>____________________________________________________________________</w:t>
+        <w:t>
+      ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">         (фамилия, имя, отчество (при его наличии) физического лица либо наименование</w:t>
+        <w:t>(наименование филиала или Центра Национального Банка) _____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>юридического лица и фамилия, имя, отчество (при его наличии) его представителя, сдавших</w:t>
+        <w:t>(фамилия, имя, отчество (при его наличии) физического лица либо наименование</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                  инвестиционную  или коллекционную монету)</w:t>
+        <w:t>юридического лица и фамилия, имя, отчество (при его наличии) его представителя, сдавших</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                "___" ____________20____ года</w:t>
+        <w:t>инвестиционную или коллекционную монету) "___" ____________20____ года</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z165" w:id="78"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18682,96 +19498,94 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цена монеты за 1 (один) грамм (тенге, тиын)</w:t>
+Цена монеты за 1 (один) грамм (теңге, тиын)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z166" w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="79"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19329,70 +20143,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z168" w:id="80"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="80"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -19532,70 +20344,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z169" w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Всего:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="81"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -19715,133 +20525,132 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z170" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      продолжение таблицы:</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z171" w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Утренний фиксинг (котировка цены) драгоценных металлов, установленный Лондонской ассоциацией участников рынка драгоценных металлов (LBMA) за одну тройскую унцию химически чистого драгоценного металла</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="83"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19867,51 +20676,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цена выкупа за одну монету (округление до целого знака в тенге)</w:t>
+Цена выкупа за одну монету (округление до целого знака в теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19965,70 +20774,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z172" w:id="84"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="84"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -20800,535 +21607,752 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z444" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z174" w:id="85"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Должность работника филиала</w:t>
+      продолжение таблицы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z445" w:id="104"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Должность работника филиала Национального Банка или Центра Национального Банка, осуществлявшего расчет стоимости выкупаемой монеты</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="104"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_____________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_____________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z447" w:id="105"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+___________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="105"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(подпись)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z448" w:id="106"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_______________________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="106"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>фамилия, имя, отчество</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(при его наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z450" w:id="107"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Должность работника филиала Национального Банка или Центра Национального Банка, осуществлявшего контроль за проведением экспертизы выкупаемой монеты</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="107"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+____________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z452" w:id="108"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+___________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="108"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(подпись)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z453" w:id="109"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_____________________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="109"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>фамилия, имя, отчество</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(при его наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z455" w:id="110"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Должность работника филиала Национального Банка или Центра Национального Банка, осуществлявшего экспертизу выкупаемой монеты</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="110"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+____________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z457" w:id="111"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+___________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="111"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(подпись)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z458" w:id="112"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_____________________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="112"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>фамилия, имя, отчество</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(при его наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z460" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Национального Банка или Центра</w:t>
+        <w:t>
+      *Примечание: указывается дата перечисления Центром Национального Банка суммы выкупа монет филиалу Национального Банка, принявшему монеты на выкуп (в случае проведения экспертизы выкупленной монеты Центром Национального Банка), или дата выдачи филиалом Национального Банка суммы выкупа монеты физическому или юридическому лицу (в случае проведения экспертизы выкупленной монеты филиалом Национального Банка).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...446 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="113"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -21516,1290 +22540,791 @@
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" ___________ 20___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z192" w:id="88"/>
+    <w:bookmarkStart w:name="z465" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Расчет Центра Национального Банка суммы выкупа коллекционных монет с составными частями </w:t>
+        <w:t xml:space="preserve"> Расчет Центра Национального Банка суммы выкупа коллекционных монет с составными частями</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z466" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ___________________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>____________________________________________________________________________________</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> (фамилия, имя, отчество (при его наличии) физического лица либо наименование юридического лица и фамилия, имя, отчество (при его наличии) его представителя, сдавших коллекционную монету с составными частями) "___" ____________20____ года</w:t>
+        <w:t>(фамилия, имя, отчество (при его наличии) физического лица либо наименование юридического лица и фамилия, имя, отчество (при его наличии) его представителя, сдавших коллекционную монету с составными частями) "___" ____________20____ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 5-1 в соответствии с постановлением Правления Национального Банка РК от 22.02.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); - в редакции постановления Правления Национального Банка РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1118"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="1119"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование коллекционных монет с составными частями</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номинал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вид драгоценного металла каждой части коллекционных монет с составными частями</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вес химически чистого драгоценного металла каждой части коллекционных монет с составными частями в граммах (согласно заключению экспертизы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Утренний фиксинг (котировка цены) драгоценных металлов, установленный Лондонской ассоциацией участников рынка драгоценных металлов (LBMA) за одну тройскую унцию химически чистого драгоценного металла каждой части коллекционных монет с составными частями</w:t>
-            </w:r>
-[...178 lines deleted...]
-Общая сумма выкупа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
-            </w:r>
-[...178 lines deleted...]
-11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
-[...223 lines deleted...]
-            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -22831,275 +23356,115 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
-[...223 lines deleted...]
-            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23131,275 +23496,115 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
-[...223 lines deleted...]
-            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23431,275 +23636,115 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
-[...223 lines deleted...]
-            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23731,275 +23776,115 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
-[...223 lines deleted...]
-            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -24031,2283 +23916,2978 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
-[...223 lines deleted...]
-            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...262 lines deleted...]
-            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...696 lines deleted...]
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Всего:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
-[...255 lines deleted...]
-            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z467" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:br/>
-[...1 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      продолжение таблицы:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="116"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Официальный курс национальной валюты к доллару США</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цена монеты за 1 (один) грамм каждой части коллекционных монет с составными частями (теңге, тиын)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цена выкупа за одну коллекционную монету с составными частями (округление до целого знака в теңге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество штук (выкуплено)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общая сумма выкупа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-          </w:tcPr>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z468" w:id="117"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Должность работника Центра Национального Банка, осуществлявшего расчет стоимости выкупаемой монеты</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...14 lines deleted...]
-___________________________________________________</w:t>
+          <w:bookmarkEnd w:id="117"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_____________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...48 lines deleted...]
-          </w:p>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z469" w:id="118"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+___________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="118"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-          </w:tcPr>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z470" w:id="119"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _______________________</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...14 lines deleted...]
-фамилия, имя, отчество (при его наличии)</w:t>
+          <w:bookmarkEnd w:id="119"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>фамилия, имя, отчество</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-          </w:tcPr>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z472" w:id="120"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Должность работника Центра Национального Банка, осуществлявшего контроль за проведением экспертизы выкупаемой монеты</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...14 lines deleted...]
-______________________________________________________</w:t>
+          <w:bookmarkEnd w:id="120"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+____________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-          </w:tcPr>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z473" w:id="121"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ___________</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="121"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-          </w:tcPr>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z474" w:id="122"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _____________________</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...14 lines deleted...]
-фамилия, имя, отчество (при его наличии)</w:t>
+          <w:bookmarkEnd w:id="122"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>фамилия, имя, отчество</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-          </w:tcPr>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z476" w:id="123"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Должность работника Центра Национального Банка, осуществлявшего экспертизу выкупаемой монеты</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...14 lines deleted...]
-____________________________________________________</w:t>
+          <w:bookmarkEnd w:id="123"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+____________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-          </w:tcPr>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z477" w:id="124"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ___________</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="124"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...46 lines deleted...]
-фамилия, имя, отчество (при его наличии)</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z478" w:id="125"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_____________________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="125"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>фамилия, имя, отчество</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z480" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z481" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Датой документа указывают дату перевода суммы выкупа монет Центром Национального Банка филиалу Национального Банка, принявшему монеты на выкуп (в случае проведения экспертизы выкупленной монеты Центром Национального Банка), или дату выдачи филиалом Национального Банка суммы выкупа монеты физическому или юридическому лицу (в случае проведения экспертизы выкупленной монеты филиалом Национального Банка).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>