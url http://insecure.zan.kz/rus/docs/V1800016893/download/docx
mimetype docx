--- v0 (2025-11-13)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d88b5c3" w14:textId="d88b5c3">
+    <w:p w14:paraId="79124b7" w14:textId="79124b7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -876,1886 +876,1882 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила осуществления контроля за соблюдением условий контрактов на недропользование, в том числе соглашений о разделе продукции</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z22" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z23" w:id="12"/>
+    <w:bookmarkStart w:name="z25" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила осуществления контроля за соблюдением условий контрактов на недропользование, в том числе соглашений о разделе продукции (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 66 Кодекса Республики Казахстан "О недрах и недропользовании" (далее – Кодекс) и определяют порядок осуществления контроля за соблюдением условий контрактов на разведку и добычу или добычу углеводородов, а также добычу урана, в том числе соглашений о разделе продукции (далее – контракты).</w:t>
+        <w:t xml:space="preserve"> статьи 66 Кодекса Республики Казахстан "О недрах и недропользовании" (далее – Кодекс) и определяют порядок осуществления контроля за соблюдением условий контрактов на разведку и добычу или добычу углеводородов, в том числе соглашений о разделе продукции (далее – контракты).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z24" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае наличия в соглашениях о разделе продукции, утвержденных Правительством Республики Казахстан, либо в контракте на недропользование, утвержденном Президентом Республики Казахстан, иного порядка осуществления контроля за соблюдением условий контрактов, контроль за соблюдением условий контрактов осуществляется согласно условиям таких соглашений либо контракта на недропользование.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z25" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Настоящие Правила также применяются к отношениям по разрешениям, лицензиям и контрактам на недропользование, выданным и заключенным до введения в действие Кодекса в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 277 Кодекса.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра энергетики РК от 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 90-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Контроль за соблюдением недропользователями (операторами по контракту на недропользование, доверительными управляющими) (далее – недропользователь) условий контрактов не является государственным контролем за соблюдением требований законодательства Республики Казахстан о недрах и недропользовании в области проведения операций по недропользованию по углеводородам, осуществляемым в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Предпринимательским</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кодексом Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа Министра энергетики РК от 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 90-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Контроль за соблюдением недропользователями условий контрактов осуществляется компетентным органом (государственным органом, являющимся стороной контракта).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z28" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Контроль за соблюдением недропользователями условий контрактов осуществляется посредством мониторинга выполнения недропользователями обязательств по контракту и посещения недропользователя, а также объектов, на которых ведутся (проводились) операции по недропользованию в соответствии с условиями контрактов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z29" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Понятия и определения, используемые в настоящих Правилах, применяются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z30" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...91 lines deleted...]
-    <w:bookmarkEnd w:id="15"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок осуществления контроля за соблюдением условий контрактов на недропользование, в том числе соглашений о разделе продукции</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z31" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...108 lines deleted...]
-      5. Понятия и определения, используемые в настоящих Правилах, применяются в соответствии с законодательством Республики Казахстан.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 1. Мониторинг выполнения недропользователями обязательств по контракту</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z30" w:id="19"/>
-[...35 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="21"/>
+    <w:bookmarkStart w:name="z32" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Мониторинг выполнения недропользователями обязательств по контракту (далее – мониторинг) осуществляется компетентным органом посредством анализа отчетов, представляемых недропользователями в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (далее – отчеты), и сведений, полученных из иных источников в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z33" w:id="22"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z33" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мониторинг осуществляется в порядке, определяемом компетентным органом в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 66 Кодекса.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Исключен приказом Министра энергетики РК от 22.05.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 182</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Исключен приказом Министра энергетики РК от 22.05.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 182</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Порядок посещения недропользователя, а также объектов, на которых ведутся (проводились) операции по недропользованию</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z37" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Контроль за соблюдением условий контрактов посредством посещения недропользователя, а также объектов, на которых ведутся (проводились) операции по недропользованию (далее – посещение) подразделяется на плановое и внеплановое.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z38" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Плановое посещение осуществляется на основании утвержденного руководителем компетентного органа годового списка посещения, который размещается на интернет-ресурсе компетентного органа не позднее пятнадцати календарных дней до начала осуществления первого планового посещения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z39" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Годовой список посещения (с указанием оснований включения недропользователей в данный список и посещаемого периода) формируется на отчетный период с декабря текущего года до декабря следующего года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Министра энергетики РК от 22.05.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 182</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">7. Исключен приказом Министра энергетики РК от 22.05.2023 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Основанием для включения в годовой список посещения является непредставление отчетов и (или) представление недостоверных отчетов и отсутствие возможности подтверждения факта невыполнения контрактных условий по результатам мониторинга.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анализируемым периодом является период не более двух лет, предшествующих текущему году.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции приказа Министра энергетики РК от 22.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 182</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. В отношении каждого недропользователя плановое посещение, согласно годовому списку посещения, проводится не чаще одного раза в год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Начало периода планового посещения в отношении каждого недропользователя устанавливается в соответствии с началом анализируемого периода при проведении анализа, по результатам которого данный субъект включен в годовой список посещения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Конец периода планового посещения охватывает срок проведения планового посещения. При этом, изучению подлежат только материалы (информация) по выполнению измеримых условий контрактов анализируемого периода.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции приказа Министра энергетики РК от 22.05.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 182</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">8. Исключен приказом Министра энергетики РК от 22.05.2023 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Территориальное подразделение компетентного органа (далее – территориальное подразделение) не менее чем за десять рабочих дней до начала осуществления планового посещения уведомляет недропользователя в письменной форме о плановом посещении с указанием сведения о лице, которому оно адресовано, информации об отправителе, его подписи, срока и предмета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В уведомлении указываются предмет посещения, срок проведения посещения и посещаемый период, а также состав комиссии по посещению.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление направляется почтой и с использованием средств связи, обеспечивающих фиксирование уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 - в редакции приказа Министра энергетики РК от 22.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 182</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:bookmarkStart w:name="z44" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. При поступлении информации о невыполнении условий контрактов от физических и (или) юридических лиц, государственных органов и (или) иных лиц, и в случае отсутствия возможности подтвердить факт невыполнения условий контрактов по результатам мониторинга, компетентный орган направляет такую информацию в территориальное подразделение для назначения внепланового посещения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Внеплановые посещения не проводятся в случаях анонимных обращений.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...66 lines deleted...]
-    <w:bookmarkEnd w:id="26"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа Министра энергетики РК от 22.05.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 182</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Территориальное подразделение не менее чем за сутки до начала осуществления внепланового посещения уведомляет недропользователя в письменной форме о внеплановом посещении с указанием сведения о лице, которому оно адресовано, информации об отправителе, его подписи, срока и предмета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В уведомлении указываются предмет посещения, срок проведения посещения и посещаемый период, а также состав комиссии по посещению.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление направляется почтой и с использованием средств связи, обеспечивающих фиксирование уведомления.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Министра энергетики РК от 22.05.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 - в редакции приказа Министра энергетики РК от 22.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 182</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="27"/>
-[...34 lines deleted...]
-      Анализируемым периодом является период не более двух лет, предшествующих текущему году.</w:t>
+    <w:bookmarkStart w:name="z64" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16-1. Начало периода внепланового посещения в отношении каждого недропользователя устанавливается в соответствии с указанным в информации о невыполнении условий контрактов периодом времени.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Конец периода внепланового посещения охватывает срок проведения внепланового посещения. При этом, изучению подлежат только материалы (информация) по выполнению условий контрактов за период, указанный в такой информации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции приказа Министра энергетики РК от 22.05.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 16-1 в соответствии с приказом Министра энергетики РК от 22.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 182</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="28"/>
-[...54 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Предмет посещения, сроки и периоды посещения, а также состав комиссии по посещению указываются в приказе о назначении посещения, который утверждается руководителем территориального подразделения компетентного органа, в отдельности по каждому посещению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z48" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Срок посещения не превышает тридцать календарных дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z49" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае значительного объема работ срок посещения продлевается один раз руководителем территориального подразделения на срок тридцать календарных дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z50" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Сроком начала посещения является дата ознакомления руководителя или уполномоченного лица недропользователя с приказом о назначении посещения под роспись или другим способом, подтверждающим получение копии приказа о назначении посещения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z51" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Должностные лица компетентного органа, прибывшие для посещения, предъявляют служебные удостоверения и приказ о назначении посещения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z52" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. В рамках посещения изучаются измеримые условия контрактов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z53" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. В ходе посещения недропользователь, согласно письменному запросу руководителя и (или) членов комиссии, предоставляет необходимые материалы (информации) для изучения, относящиеся к предмету посещения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции приказа Министра энергетики РК от 22.05.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 22 - в редакции приказа Министра энергетики РК от 22.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 182</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="29"/>
-[...551 lines deleted...]
-      21. В рамках посещения изучаются измеримые условия контрактов.</w:t>
+    <w:bookmarkStart w:name="z54" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. По результатам посещения составляется справка о результатах посещения на казахском и русском языках в двух экземплярах, которая подписывается руководителем и членами комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z53" w:id="39"/>
-[...15 lines deleted...]
-      22. В ходе посещения недропользователь, согласно письменному запросу руководителя и (или) членов комиссии, предоставляет необходимые материалы (информации) для изучения, относящиеся к предмету посещения.</w:t>
+    <w:bookmarkStart w:name="z55" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Справка о результатах посещения составляется в соответствии со структурой контракта и имеет ссылки на его пункты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:p>
-[...77 lines deleted...]
-      23. По результатам посещения составляется справка о результатах посещения на казахском и русском языках в двух экземплярах, которая подписывается руководителем и членами комиссии.</w:t>
+    <w:bookmarkStart w:name="z56" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. После окончания посещения справка о результатах посещения с копиями приложений, за исключением копий документов, имеющихся у недропользователя, в двух экземплярах вручается на ознакомление руководителю или уполномоченному лицу недропользователя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z55" w:id="41"/>
-[...15 lines deleted...]
-      24. Справка о результатах посещения составляется в соответствии со структурой контракта и имеет ссылки на его пункты.</w:t>
+    <w:bookmarkStart w:name="z57" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Руководитель или уполномоченное лицо недропользователя подписывает справку о результатах посещения в двух экземплярах в течение трех рабочих дней с момента их получения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z56" w:id="42"/>
-[...15 lines deleted...]
-      25. После окончания посещения справка о результатах посещения с копиями приложений, за исключением копий документов, имеющихся у недропользователя, в двух экземплярах вручается на ознакомление руководителю или уполномоченному лицу недропользователя.</w:t>
+    <w:bookmarkStart w:name="z58" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. В случае подписания справки о результатах посещения уполномоченным лицом недропользователя, к справке прилагается оригинал или заверенная копия доверенности от руководителя недропользователя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z57" w:id="43"/>
-[...15 lines deleted...]
-      26. Руководитель или уполномоченное лицо недропользователя подписывает справку о результатах посещения в двух экземплярах в течение трех рабочих дней с момента их получения.</w:t>
+    <w:bookmarkStart w:name="z59" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Руководителем или уполномоченным лицом недропользователя первый экземпляр подписанной справки о результатах посещения возвращается комиссии по посещению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z58" w:id="44"/>
-[...15 lines deleted...]
-      27. В случае подписания справки о результатах посещения уполномоченным лицом недропользователя, к справке прилагается оригинал или заверенная копия доверенности от руководителя недропользователя.</w:t>
+    <w:bookmarkStart w:name="z60" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Руководитель или уполномоченное лицо недропользователя подписывает справку о результатах посещения с возражениями, в случае несогласия с результатами посещения или его частью.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z59" w:id="45"/>
-[...15 lines deleted...]
-      28. Руководителем или уполномоченным лицом недропользователя первый экземпляр подписанной справки о результатах посещения возвращается комиссии по посещению.</w:t>
+    <w:bookmarkStart w:name="z61" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. В случае отказа руководителя или уполномоченного лица недропользователя от подписания, справка о результатах посещения вносится в канцелярию недропользователя или направляется почтой.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z60" w:id="46"/>
-[...15 lines deleted...]
-      29. Руководитель или уполномоченное лицо недропользователя подписывает справку о результатах посещения с возражениями, в случае несогласия с результатами посещения или его частью.</w:t>
+    <w:bookmarkStart w:name="z62" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. В случае несогласия с результатами посещения недропользователь обжалует их в вышестоящий государственный орган либо в суд в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z61" w:id="47"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z63" w:id="49"/>
+    <w:bookmarkStart w:name="z63" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. В случае если по результатам посещения будет установлен факт несоблюдения недропользователем условий контракта, компетентный орган принимает в отношении такого недропользователя меры в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и положениями контракта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3081,31 +3077,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>