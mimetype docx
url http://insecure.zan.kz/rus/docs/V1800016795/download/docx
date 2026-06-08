--- v0 (2025-10-15)
+++ v1 (2026-06-08)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b3ad872" w14:textId="b3ad872">
+    <w:p w14:paraId="67e5031" w14:textId="67e5031">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,3064 +85,2652 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил деятельности дочерней организации, приобретающей сомнительные и безнадежные активы родительского банка, требований к приобретаемым (приобретенным) ею сомнительным и безнадежным активам</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      
-[...1 lines deleted...]
-      </w:r>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Постановление Правления Национального Банка Республики Казахстан от 27 марта 2018 года № 61. Зарегистрировано в Министерстве юстиции Республики Казахстан 23 апреля 2018 года № 16795. Утратило силу постановлением Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 20 марта 2026 года № 14</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-В соответствии с </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Об утверждении Правил деятельности дочерней организации, приобретающей сомнительные и безнадежные активы родительского банка, требований к приобретаемым (прио</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бретенным) ею сомнительным и безнадежным активам</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан от 31 августа 1995 года «О банках и банковской деятельности в Республике Казахстан» Правление Национального Банка Республики Казахстан </w:t>
+        <w:t xml:space="preserve"> Республики Казахстан от 31 августа 1995 года "О банках и банковской деятельности в Республике Казахстан" Правление Национального Банка Республики Казахстан </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ПОСТAНОВЛЯЕТ</w:t>
+        <w:t>ПОСТАНОВЛЯЕТ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...15 lines deleted...]
-      </w:r>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-1. Утвердить прилагаемые </w:t>
+      1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> деятельности дочерней организации, приобретающей сомнительные и безнадежные активы родительского банка, требования к приобретаемым (приобретенным) ею сомнительным и безнадежным активам.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...44 lines deleted...]
-      </w:r>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Признать утратившими силу:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-1) </w:t>
+      1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 23 апреля 2014 года № 71 «Об утверждении Правил деятельности дочерней организации, приобретающей сомнительные и безнадежные активы родительского банка» (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 9486, опубликовано 16 июня 2014 года в информационно-правовой системе «Әділет»);</w:t>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 23 апреля 2014 года № 71 "Об утверждении Правил деятельности дочерней организации, приобретающей сомнительные и безнадежные активы родительского банка" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 9486, опубликовано 16 июня 2014 года в информационно-правовой системе "Әділет");</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-2) </w:t>
+      2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Перечня нормативных правовых актов Республики Казахстан по вопросам регулирования, контроля и надзора финансового рынка и финансовых организаций, в которые вносятся изменения и дополнения, утвержденного постановлением Правления Национального Банка Республики Казахстан от 27 мая 2015 года № 93 «О внесении изменений и дополнений в некоторые нормативные правовые акты Республики Казахстан по вопросам регулирования, контроля и надзора финансового рынка и финансовых организаций» (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 11670, опубликовано 30 июля 2015 года в информационно-правовой системе «Әділет»).</w:t>
-[...260 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve"> Перечня нормативных правовых актов Республики Казахстан по вопросам регулирования, контроля и надзора финансового рынка и финансовых организаций, в которые вносятся изменения и дополнения, утвержденного постановлением Правления Национального Банка Республики Казахстан от 27 мая 2015 года № 93 "О внесении изменений и дополнений в некоторые нормативные правовые акты Республики Казахстан по вопросам регулирования, контроля и надзора финансового рынка и финансовых организаций" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 11670, опубликовано 30 июля 2015 года в информационно-правовой системе "Әділет").</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Департаменту методологии финансового рынка (Абдрахманов Н.А.) в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) совместно с Юридическим департаментом (Сарсенова Н.В.) государственную регистрацию настоящего постановления в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в течение десяти календарных дней со дня государственной регистрации настоящего постановления направление его копии в бумажном и электронном виде на казахском и русском языках в Республиканское государственное предприятие на праве хозяйственного ведения "Республиканский центр правовой информации" для официального опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) размещение настоящего постановления на официальном интернет-ресурсе Национального Банка Республики Казахстан после его официального опубликования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в течение десяти рабочих дней после государственной регистрации настоящего постановления представление в Юридический департамент сведений об исполнении мероприятий, предусмотренных подпунктами 2), 3) настоящего пункта и пунктом 4 настоящего постановления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Управлению по защите прав потребителей финансовых услуг и внешних коммуникаций (Терентьев А.Л.) обеспечить в течение десяти календарных дней после государственной регистрации настоящего постановления направление его копии на официальное опубликование в периодические печатные издания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Контроль за исполнением настоящего постановления возложить на заместителя Председателя Национального Банка Республики Казахстан Смолякова О.А.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Председатель Национального Банка </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Д. Aкишев</w:t>
-[...32 lines deleted...]
-      </w:r>
+        <w:t>      Д. Акишев</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z18" w:id="14"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Утверждены</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением Правления</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Национального Банка</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>от 27 марта 2018 года № 61</w:t>
       </w:r>
-      <w:r>
-[...32 lines deleted...]
-</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила деятельности дочерней организации, приобретающей сомнительные и безнадежные активы родительского банка, требования к приобретаемым (приобретенным) ею сомнительным и безнадежным активам</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...15 lines deleted...]
-      </w:r>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-1. Настоящие Правила деятельности дочерней организации, приобретающей сомнительные и безнадежные активы родительского банка, требования к приобретаемым (приобретенным) ею сомнительным и безнадежным активам (далее - Правила) разработаны в соответствии с </w:t>
+      1. Настоящие Правила деятельности дочерней организации, приобретающей сомнительные и безнадежные активы родительского банка, требования к приобретаемым (приобретенным) ею сомнительным и безнадежным активам (далее - Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан от 31 августа 1995 года «О банках и банковской деятельности в Республике Казахстан» (далее - Закон о банках) и устанавливают порядок деятельности дочерней организации, приобретающей сомнительные и безнадежные активы родительского банка (далее - дочерняя организация), срок, в течение которого дочерняя организация управляет приобретенными сомнительными и безнадежными активами, требования к приобретаемым (приобретенным) ею сомнительным и безнадежным активам.</w:t>
-[...149 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve"> Республики Казахстан от 31 августа 1995 года "О банках и банковской деятельности в Республике Казахстан" (далее – Закон о банках) и устанавливают порядок деятельности </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дочерней организации</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, приобретающей сомнительные и безнадежные активы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>родительского банка</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (далее – дочерняя организация), срок, в течение которого дочерняя организация управляет приобретенными сомнительными и безнадежными активами, требования к приобретаемым (приобретенным) ею сомнительным и безнадежным активам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Для целей Правил под сомнительными и безнадежными активами понимаются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z77" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) требования ко всем физическим и юридическим лицам, в том числе банкам, а также условные обязательства, размер провизий (резервов) по которым сформирован на уровне 5 (пяти) и более процентов от суммы непогашенной просроченной задолженности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z78" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) имущество, в том числе недвижимое имущество и (или) право собственности на объекты незавершенного строительства, перешедшее в собственность родительского банка в результате обращения взыскания на заложенное имущество по приобретенным сомнительным и безнадежным правам требования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z79" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) имущество, принятое родительским банком в качестве отступного по сомнительным и безнадежным правам требования в рамках реабилитационной процедуры или процедуры банкротства, проводимых в отношении должника.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановления</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
-          <w:i w:val="false"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Правления Aгентства РК по регулированию и развитию финансового рынка от 15.03.2021 </w:t>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Правления Агентства РК по регулированию и развитию финансового рынка от 15.03.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
-          <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:i/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
-          <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:i/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
-          <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:i/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...15 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-3. Дочерняя организация, помимо видов деятельности, указанных в подпунктах 1), 2), 3) и 4) </w:t>
+      3. Дочерняя организация, помимо видов деятельности, указанных в подпунктах 1), 2), 3) и 4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 11-2 Закона о банках, осуществляет следующие виды деятельности в целях улучшения качества сомнительных и безнадежных активов:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...131 lines deleted...]
-      </w:r>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z80" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) приобретение движимого и недвижимого имущества и (или) права собственности на объекты незавершенного строительства, перешедшие в собственность родительского банка в качестве отступного по сомнительным и безнадежным правам требования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z81" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сдача в аренду, передача в финансовый лизинг, доверительное управление или использование иной формы возмездного временного пользования собственным имуществом, а также:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z82" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      имуществом, перешедшим в собственность в результате обращения взыскания на имущество, выступавшее в качестве залога или иного обеспечения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z83" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      имуществом, полученным в виде отступного по приобретенным у родительского банка сомнительным и безнадежным правам требования и (или) в результате осуществления мероприятий по улучшению качества сомнительных и безнадежных активов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z84" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-имуществом, указанным в подпункте 2) </w:t>
+      имуществом, указанным в подпункте 2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 11-2 Закона о банках и подпункте 1) настоящего пункта;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...73 lines deleted...]
-      </w:r>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z85" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      имуществом, вновь созданным и принятым в ее собственность в рамках улучшения качества сомнительных и безнадежных активов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z86" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) создание, в том числе приобретение акций (долей участия в уставном капитале), юридических лиц в порядке, установленном гражданским законодательством Республики Казахстан, а также реализация и управление такими акциями и (или) долями участия в уставном капитале юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z87" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-4) реализация собственного имущества, а также имущества, приобретенного или полученного в результате осуществления плана мероприятий по улучшению качества сомнительных и безнадежных активов (далее - План мероприятий), предусмотренного подпунктом 3) </w:t>
+      4) реализация собственного имущества, а также имущества, приобретенного или полученного в результате осуществления плана мероприятий по улучшению качества сомнительных и безнадежных активов (далее – План мероприятий), предусмотренного подпунктом 3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 11-2 Закона о банках;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...44 lines deleted...]
-      </w:r>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z88" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) выдача займа по гражданскому законодательству Республики Казахстан в рамках реализации мероприятий, указанных в Плане мероприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z89" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-6) проведение сделок по секьюритизации и проектному финансированию сомнительных и безнадежных активов, предусмотренных </w:t>
+      6) проведение сделок по секьюритизации и проектному финансированию сомнительных и безнадежных активов, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан от 20 февраля 2006 года «О проектном финансировании и секьюритизации»;</w:t>
-[...163 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Республики Казахстан от 20 февраля 2006 года "О проектном финансировании и секьюритизации";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z90" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) приобретение у третьих лиц земельных участков и (или) объектов незавершенного строительства, услуг организаций, связанных со строительством и завершением строительства объектов незавершенного строительства и (или) вводом в эксплуатацию объектов незавершенного строительства, в том числе услуг проектных и подрядных организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z91" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) участие в торгах (аукционе) и приобретение движимого имущества, неразрывно связанного с имуществом и (или) имущественным комплексом, перешедшим в собственность родительского банка в результате обращения взыскания на заложенное имущество;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z92" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) размещение временно свободных денег, полученных в результате погашения задолженности, в качестве вклада в уставный капитал, ценные бумаги, а также во вклады (депозиты) в банках второго уровня Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z93" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) реализация в установленном гражданским законодательством Республики Казахстан порядке прав залогодержателя по договорам залога по уступленным родительским банком безнадежным и сомнительным правам требования, а также по договорам залога, заключенным самостоятельно дочерней организацией в ходе управления ею сомнительными и безнадежными активами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z94" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) приобретение услуг банков второго уровня Республики Казахстан, других финансовых организаций, оценщиков, профессиональных экспертов и международных аудиторов и аудиторских организаций по оценке, доверительному управлению, реструктуризации и восстановлению (повышению) стоимости сомнительных и безнадежных активов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z95" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-12) получение дивидендов по акциям и (или) дохода, соответствующего доле участия дочерней организации в уставном капитале юридических лиц, указанных в подпункте 3) </w:t>
+      12) получение дивидендов по акциям и (или) дохода, соответствующего доле участия дочерней организации в уставном капитале юридических лиц, указанных в подпункте 3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 11-2 Закона о банках и подпункте 3) настоящего пункта;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...284 lines deleted...]
-        <w:t xml:space="preserve">Сноска. Пункт 3 - в редакции постановления Правления Aгентства РК по регулированию и развитию финансового рынка от 15.03.2021 </w:t>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z96" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) производство и реализация товаров, работ и услуг (включая лицензируемые виды деятельности), связанных с имуществом и (или) имущественным комплексом, приобретенными дочерней организацией, в целях улучшения качества сомнительных и безнадежных активов, предусмотренных Планом мероприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z97" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) оказание на платной основе юридическим лицам, в том числе родительскому банку, услуг (агентских, риэлторских, консультационных, юридических, по представлению интересов в государственных органах и юридических лицах), связанных с приобретением и управлением сомнительными и безнадежными активами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z98" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) приобретение у третьих лиц имущества и (или) прав требований в собственность или во временное пользование, товаров (работ, услуг) для собственных нужд;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z99" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) приобретение заложенного имущества по сомнительным и безнадежным активам путем участия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z100" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      во внесудебных торгах (аукционе), проводимых родительским банком;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z101" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в процедурах самостоятельной реализации должником заложенного имущества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z102" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в электронном аукционе, проводимом в рамках процедур банкротства, реабилитационных процедур или исполнительного производства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z103" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) управление сомнительными и безнадежными активами совместно с инвесторами путем создания консорциума (договор о совместной деятельности) и (или) участия в их уставном капитале;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z104" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) списание безнадежных займов с баланса дочерней организации, в случае если меры дочерней организации по улучшению сомнительных и безнадежных активов не привели к исполнению Плана мероприятий и бизнес-плана.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 15.03.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
-          <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:i/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...334 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z44" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Дочерняя организация осуществляет приобретение сомнительных и безнадежных активов родительского банка при наличии Плана мероприятий. План мероприятий содержит:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z45" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) виды сомнительных и безнадежных активов со следующим разделением по видам активов и (или) обеспечения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z46" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      завершенная коммерческая и жилая недвижимость;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z47" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строящаяся коммерческая и жилая недвижимость;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z48" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      земельные участки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z49" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      права требования к заемщикам физическим и юридическим лицам (при этом корпоративные заемщики разделяются по видам (отраслям) экономики);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z50" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-6) источники получения доходов дочерней организации от владения сомнительными и безнадежными активами: реализация, в том числе активов, принятых в качестве залога и перешедших в собственность дочерней организации в соответствии с гражданским законодательством Республики Казахстан, секьюритизация, сдача в </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+      сомнительные и безнадежные активы, принятые в качестве залога и перешедшие в собственность дочерней организации или родительского банка в соответствии с гражданским </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z51" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) информацию по оценочной стоимости сомнительных и безнадежных активов, указанных в подпункте 1) настоящего пункта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z52" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) поэтапные сроки управления сомнительными и безнадежными активами и функции дочерней организации, направленные на управление каждым сомнительным и безнадежным активом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z53" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сроки управления каждым видом активов, установленные родительским банком;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z54" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) описание мер, направленных на улучшение качества сомнительного и безнадежного актива, в том числе улучшение, оздоровление, восстановление первоначальной стоимости, повышение качества сомнительных и безнадежных активов, реструктуризация, дополнительное финансирование и капитализация, повышение стоимости сомнительного и безнадежного актива в рамках проектного финансирования и (или) инвестирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z55" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) источники получения доходов дочерней организации от владения сомнительными и безнадежными активами: реализация, в том числе активов, принятых в качестве залога и перешедших в собственность дочерней организации в соответствии с гражданским </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>секьюритизация</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, сдача в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>аренду</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> или использование иной формы возмездного временного пользования;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...334 lines deleted...]
-      </w:r>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z56" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-1) объектами являются сомнительные и безнадежные активы, определенные в соответствии с </w:t>
+      7) описание действий дочерней организации, проводимых в рамках </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>досудебного разрешения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> споров, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>искового производства</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и возможных правовых и иных рисков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z57" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) прогноз расходов и доходов дочерней организации, а также движения денежных средств в период деятельности дочерней организации, предназначенных для погашения (обслуживания) обязательств перед родительским банком по приобретенным сомнительным и безнадежным активам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z58" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) размер административных расходов, в том числе по вознаграждению руководящих работников родительского банка, вовлеченных в управление и хозяйственную деятельность дочерней организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z59" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) требования к составлению отчета по деятельности дочерней организации на основе проведения мониторинга исполнения Плана мероприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z60" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) информацию об ответственных за мониторинг и исполнение Плана мероприятий руководящих работниках родительского банка и дочерней организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z61" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. План мероприятий подлежит одобрению </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>советом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> директоров родительского банка. В случае неодобрения советом директоров Плана мероприятий передача сомнительных и безнадежных активов не производится.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z62" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Родительский банк осуществляет контроль за деятельностью дочерней организации, в том числе ежегодную проверку исполнения Плана мероприятий и бизнес-плана.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z63" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Родительский банк представляет в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>уполномоченный орган</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по регулированию, контролю и надзору финансового рынка и финансовых организаций (далее – уполномоченный орган) информацию об исполнении Плана мероприятий, включающую в том числе сведения по фактическим доходам и расходам, а также по движению денежных средств по сомнительным и безнадежным активам ежеквартально в срок до двадцатого числа месяца, следующего за отчетным кварталом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z64" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае внесения изменений и дополнений в План мероприятий родительский банк оформляет и представляет в уполномоченный орган обновленный План мероприятий или приложения к существующему Плану мероприятий по каждому сомнительному и безнадежному активу в течение 10 (десяти) календарных дней со дня их одобрения советом директоров родительского банка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z65" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Дочерняя организация использует дивиденды, полученные по акциям и (или) долям участия в уставном капитале юридических лиц, суммы положительной разницы (при превышении стоимости реализации активов над стоимостью их приобретения и суммой задолженности дочерней организации по данному активу) от продажи активов для покрытия своих расходов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z66" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Требования к приобретаемым (приобретенным) дочерней организацией сомнительным и безнадежным активам:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z105" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) объектами являются сомнительные и безнадежные активы, определенные в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил, по которым в Плане мероприятий предполагается получение дохода в результате управления ими и их реализации в течение срока деятельности дочерней организации;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...342 lines deleted...]
-        <w:t xml:space="preserve">Сноска. Пункт 9 - в редакции постановления Правления Aгентства РК по регулированию и развитию финансового рынка от 15.03.2021 </w:t>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z106" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) имеется бизнес-план, одобренный уполномоченным органом дочерней организации (наблюдательным советом или исполнительным органом), предусматривающий улучшение сомнительного и безнадежного актива, в том числе путем завершения строительства или проведения работ и (или) мероприятий, направленных на увеличение стоимости сомнительного и безнадежного актива, а также оздоровление должника, включающее следующее:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z107" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      меры поддержки со стороны кредиторов по списанию части задолженности, изменение графика и периодичности погашения платежа, увеличение сроков финансирования, увеличение льготного периода по основному долгу, дополнительное финансирование проекта в целях завершения инвестиционной фазы, а также другие способы рефинансирования займа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z108" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      меры поддержки со стороны собственников должника в части увеличения уставного капитала (долей участия в капитале) акционерного общества, нераспределение чистой прибыли должника между собственниками должника до полного погашения займа перед кредиторами, оптимизация бизнес-процессов должника;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z109" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      меры поддержки со стороны стратегического инвестора в части конвертации части долга должника в капитал, предоставления оборотного капитала и (или) минимального инвестиционного капитала;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z110" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по объектам незавершенного строительства имеется прогноз расходов по строительству и анализ стоимости объектов недвижимости по окончании строительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z111" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) по переданным (передаваемым) правам требования родительским банком выполнены (выполняются) минимум два условия снижения кредитного риска из нижеперечисленных:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z112" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пролонгация общего срока кредита, выданного должнику, а также отсрочка платежей по выданному кредиту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z113" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      понижение ставки вознаграждения, в том числе в отношении ранее начисленного или капитализированного, но не выплаченного вознаграждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z114" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление списания родительским банком начисленной неустойки (штрафа, пени).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z115" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок, в течение которого дочерняя организация управляет приобретенными сомнительными и безнадежными активами, не превышает 5 (пяти) лет с даты их приобретения у родительского банка, за исключением сомнительных и безнадежных активов, приобретенных у родительского банка до 1 марта 2021 года, управление которыми осуществляется в срок до 1 марта 2026 года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z116" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дочерняя организация осуществляет возврат родительскому банку приобретенных сомнительных и безнадежных активов, за исключением сомнительных и безнадежных активов, списанных с баланса дочерней организации в соответствии с подпунктом 18) пункта 3 Правил, в срок, не превышающий срок управления сомнительными и безнадежными активами, указанный в части второй настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 15.03.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
-          <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:i/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3462,35 +3052,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>