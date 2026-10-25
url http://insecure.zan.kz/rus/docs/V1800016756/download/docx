--- v0 (2025-12-25)
+++ v1 (2026-10-25)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cd590ed" w14:textId="cd590ed">
+    <w:p w14:paraId="728a37b" w14:textId="728a37b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,170 +77,402 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об утверждении Правил проведения мониторинга выполнения единых требований в области информационно-коммуникационных технологий и обеспечения информационной безопасности</w:t>
+        <w:t>Об утверждении Правил проведения мониторинга выполнения единых требований в сферах цифровизации и обеспечения кибербезопасности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ и.о. Министра оборонной и аэрокосмической промышленности Республики Казахстан от 28 февраля 2018 года № 33/НҚ. Зарегистрирован в Министерстве юстиции Республики Казахстан 13 апреля 2018 года № 16756.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок - в редакции приказ Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 343/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 7-1 Закона Республики Казахстан от 24 ноября 2015 года "Об информатизации" и </w:t>
+      В соответствии с подпунктом 8) статьи 7-1 Закона Республики Казахстан "О кибербезопасности", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пункта 3 статьи 16 Закона Республики Казахстан от 19 марта 2010 года "О государственной статистике" ПРИКАЗЫВАЮ:</w:t>
+        <w:t xml:space="preserve"> пункта 3 статьи 16 Закона Республики Казахстан "О государственной статистике" и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 54)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 15 Положения о Министерстве искусственного интеллекта и цифрового развития Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 9 октября 2025 года № 846 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказ Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 343/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> проведения мониторинга выполнения единых требований в области информационно-коммуникационных технологий и обеспечения информационной безопасности.</w:t>
+        <w:t xml:space="preserve"> проведения мониторинга выполнения единых требований в сферах цифровизации и обеспечения кибербезопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказ Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 343/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Комитету по информационной безопасности Министерства оборонной и аэрокосмической промышленности Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1043,77 +1276,77 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Утверждены</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>приказом исполняющего</w:t>
+              <w:t>приказом исполняющего обязанности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>обязанности Министра</w:t>
+              <w:t>Министра оборонной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оборонной и аэрокосмической</w:t>
+              <w:t>и аэрокосмической</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>промышленности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -1153,828 +1386,648 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>проведения мониторинга выполнения единых требований в области информационно-коммуникационных технологий и обеспечения информационной безопасности</w:t>
+        <w:t>проведения мониторинга выполнения единых требований в сферах цифровизации и обеспечения кибербезопасности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила - в редакции приказ Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 343/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:bookmarkStart w:name="z27" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила проведения мониторинга выполнения единых требований в области информационно-коммуникационных технологий и обеспечения информационной безопасности (далее – Правила) разработаны в соответствии с </w:t>
+      1. Настоящие Правила проведения мониторинга выполнения единых требований в сферах цифровизации и обеспечения кибербезопасности (далее – Правила) разработаны в соответствии с подпунктом 8) статьи 7-1 Закона Республики Казахстан "О кибербезопасности" (далее – Закон) и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпунктом 8)</w:t>
+        <w:t>подпунктом 54)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 7-1 Закона Республики Казахстан от 24 ноября 2015 года "Об информатизации" (далее – Закон) и определяют порядок проведения мониторинга выполнения </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> в области информационно-коммуникационных технологий и обеспечения информационной безопасности, утвержденных постановлением Правительства Республики Казахстан от 20 декабря 2016 года № 832 (далее – ЕТ), относящихся к сфере обеспечения информационной безопасности.</w:t>
+        <w:t xml:space="preserve"> пункта 15 Положения о Министерстве искусственного интеллекта и цифрового развития Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 9 октября 2025 года № 846 и определяют порядок проведения мониторинга выполнения единых требований в сферах цифровизации и обеспечения кибербезопасности (далее - ЕТ), утвержденных в соответствии с пунктом 1 статьи 54-1 Закона Республики Казахстан "О кибербезопасности".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkStart w:name="z28" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Мониторинг выполнения </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> проводится с целью определения полноты выполнения требований в сфере обеспечения информационной безопасности.</w:t>
+      2. Мониторинг выполнения ЕТ осуществляется уполномоченным органом в сфере обеспечения кибербезопасности (далее – уполномоченный орган). </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:bookmarkStart w:name="z29" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Задачами проведения мониторинга выполнения </w:t>
+      3. Мониторинг выполнения ЕТ осуществляется в отношении государственных органов (далее – ГО), местных исполнительных органов (далее – МИО), государственных юридических лиц, субъектов квазигосударственного сектора, собственников и владельцев негосударственных цифровых систем, интегрируемых с цифровыми системами государственных органов или предназначенных для формирования государственных цифровых ресурсов, а также собственников и владельцев критически важных цифровых объектов, в части выполнения ими ЕТ. </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z30" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЕТ</w:t>
+        <w:t>
+      4. Настоящие Правила не распространяются на:</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z31" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> являются сбор, свод и анализ информации о ходе выполнения </w:t>
+        <w:t>
+      1) отношения, возникающие при осуществлении Национальным Банком Республики Казахстан и организациями, входящими в его структуру, работ по созданию или развитию, эксплуатации интернет-ресурсов, цифровых систем, не интегрируемых с объектами цифровой инфраструктуры "цифрового правительства", локальных сетей и сетей телекоммуникаций, а также при проведении закупок товаров, работ и услуг в сфере цифровизации;</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z32" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЕТ</w:t>
+        <w:t>
+      2) цифровые системы в защищенном исполнении, отнесенные к государственным секретам в соответствии с законодательством Республики Казахстан о государственных секретах, а также сети телекоммуникаций специального назначения и (или) правительственной, президентской засекреченной, шифрованной и кодированной связи;</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z33" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в сфере обеспечения информационной безопасности.</w:t>
+        <w:t>
+      3) отношения, возникающие при осуществлении уполномоченным органом по регулированию, контролю и надзору финансового рынка и финансовых организаций работ по созданию или развитию цифровых систем, интегрируемых с цифровыми системами Национального Банка Республики Казахстан, которые не интегрируются с объектами цифровой инфраструктуры "цифрового правительства";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z34" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Мониторинг выполнения </w:t>
+      4) организации в случаях, когда исполнение таких положений ведет к нарушению </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЕТ</w:t>
+        <w:t>статьи 69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> осуществляется уполномоченным органом в сфере обеспечения информационной безопасности (далее – уполномоченный орган). </w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О банках и банковской деятельности в Республике Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z35" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Мониторинг выполнения </w:t>
+      5. Мониторинг выполнения ЕТ осуществляется на основе: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z36" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) отчета о выполнении ЕТ, представляемого ежегодно субъектами, в отношении которых осуществляется мониторинг соответствии с пунктом 3 настоящих Правил по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЕТ</w:t>
+        <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> осуществляется в отношении государственных органов (далее – ГО), местных исполнительных органов (далее – МИО), государственных юридических лиц, субъектов квазигосударственного сектора, собственников и владельцев негосударственных информационных систем, интегрируемых с информационными системами государственных органов или предназначенных для формирования государственных электронных информационных ресурсов, а также собственников и владельцев критически важных объектов информационно-коммуникационной инфраструктуры, в части выполнения ими </w:t>
-[...19 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> к настоящим Правилам, (далее – отчет); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z37" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Настоящие Правила не распространяются на:</w:t>
+      2) информации, запрашиваемой уполномоченным органом у республиканского государственного предприятия "Государственная техническая служба" Комитета национальной безопасности Республики Казахстан в соответствии с подпунктом 5) статьи 7-1 Закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z38" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) отношения, возникающие при осуществлении Национальным Банком Республики Казахстан и организациями, входящими в его структуру, работ по созданию или развитию, эксплуатации интернет-ресурсов, информационных систем, не интегрируемых с объектами информационно-коммуникационной инфраструктуры "электронного правительства", локальных сетей и сетей телекоммуникаций, а также при проведении закупок товаров, работ и услуг в сфере информатизации;</w:t>
+      3) информации, запрашиваемой уполномоченным органом у Оперативного центра кибербезопасности, Национального координационного центра кибербезопасности в соответствии с Законом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z39" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) информации, размещенной на архитектурном портале "цифрового правительства". </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z40" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) информационные системы в защищенном исполнении, отнесенные к государственным секретам в соответствии с законодательством Республики Казахстан о государственных секретах, а также сети телекоммуникаций специального назначения и (или) правительственной, президентской засекреченной, шифрованной и кодированной связи;</w:t>
+      6. В настоящим правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z41" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) информационные системы и интернет ресурсы специальных государственных органов.</w:t>
+      1) Единые требования в сфере цифровизации и обеспечения кибербезопасности (далее – ЕТ) – требования, определяемые в соответствии со статьей 54-1 Закона Республики Казахстан "О кибербезопасности".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z42" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Мониторинг выполнения ЕТ - анализ и оценка соблюдения требований ЕТ осуществляемых уполномоченным органом в сфере обеспечения кибербезопасности на основе отчетов представляемого ежегодно субъектами соответствии с пунктом 3 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z43" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Порядок проведения мониторинга выполнения ЕТ в области информационно-коммуникационных технологий и обеспечения информационной безопасности</w:t>
+        <w:t xml:space="preserve"> Глава 2. Порядок проведения мониторинга выполнения ЕТ в сферах цифровизации и обеспечения кибербезопасности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z44" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Мониторинг выполнения </w:t>
+      7. Субъекты, указанные в пункте 3 настоящих Правил, представляют отчет о выполнении ЕТ по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЕТ</w:t>
+        <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> осуществляется на основе: </w:t>
+        <w:t xml:space="preserve"> к настоящим Правилам на казахском и русском языках в срок не позднее 25 числа месяца, следующего за отчетным периодом, в уполномоченный орган в цифровом виде посредством внесения информации на интернет-портал уполномоченного органа в сфере обеспечения кибербезопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z45" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) отчета о выполнении </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">, представляемой ежегодно субъектами указанными в пункте 5 настоящих Правил по форме согласно приложению к настоящим Правилам, (далее – отчет); </w:t>
+      8. В случае если последний день срока предоставления отчета приходится на нерабочий день, сроком предоставления является следующий рабочий день. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z46" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) информации, запрашиваемой уполномоченным органом у Оперативного</w:t>
-[...39 lines deleted...]
-        <w:t>.</w:t>
+      9. Уполномоченный орган на основе сводной информации проводит анализ выполнения требований ЕТ в сфере обеспечения кибербезопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z39" w:id="25"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z47" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) информация, размещенной на архитектурном портале "электронного правительства".</w:t>
+      10. По результатам анализа представленных сведений уполномоченный орган формирует сводную информацию о состоянии выполнения ЕТ в сфере обеспечения кибербезопасности, учитываемую при проведении проверок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-[...62 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z48" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Государственные органы, местные исполнительные органы представляют отчет на казахском и русском языках в срок не позднее 25 числа месяца, следующего за отчетным периодом, в уполномоченный орган в электронном виде посредством единой системы электронного документооборота государственных органов.</w:t>
+      11. По результатам мониторинга субъекты, не представившие отчет о выполнении ЕТ либо в случае некачественного исполнения, включаются уполномоченным органом в план периодических проверок на следующий отчетный период в соответствии со статьей 60-3 Закона Республики Казахстан "О кибербезопасности".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-[...99 lines deleted...]
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2008,142 +2061,116 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение </w:t>
+              <w:t>Приложение</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам проведения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мониторинга выполнения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>единых требований в области</w:t>
+              <w:t>единых требований в сферах</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>информационно-</w:t>
+              <w:t>цифровизации и обеспечения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>коммуникационных технологий</w:t>
-[...25 lines deleted...]
-              <w:t>безопасности</w:t>
+              <w:t>кибербезопасности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -2164,13136 +2191,13668 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Форма, предназначенная для сбора административных данных</w:t>
+              <w:t>Форма,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предназначенная для сбора</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:bookmarkStart w:name="z51" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет о выполнении ЕТ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-[...37 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z52" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Отчетный период 20___ г.</w:t>
+      Представляется: в Министерство искусственного интеллекта и цифрового развития Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...12334 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z53" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Пояснение по заполнению формы отчета о выполнении единых требований в области информационно-коммуникационных технологий и обеспечения информационной безопасности</w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: https://www.gov.kz/memleket/entities/mdai/documents/1?lang=ru.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z54" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Настоящее пояснение по заполнению формы отчета, предназначенной для сбора административных данных, детализирует порядок ее заполнения (далее – форма отчет).</w:t>
+      Наименование административной формы: Информация о выполнении единых требований в сферах цифровизации и обеспечения кибербезопасности.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z55" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Основной задачей формы отчета о выполнении единых требований в области информационно-коммуникационных технологий и обеспечения информационной безопасности (далее – ЕТ) является сбор, свод и анализ информации о ходе выполнения ЕТ в сфере обеспечения информационной безопасности.</w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): ИСМЦС-1.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z56" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Заполненная форма отчета предоставляется в Министерство цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан:</w:t>
+      Периодичность: годовая.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z57" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) государственными и местными исполнительными органами отчет на казахском и русском языках в срок не позднее 25 числа месяца, следующего за отчетным периодом, посредством единой системы электронного документооборота государственных органов.</w:t>
+      Отчетный период: ____ год.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z58" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) государственными юридическими лицами, субъектами квазигосударственного сектора, собственниками и владельцами негосударственных информационных систем, интегрируемых с информационными системами государственных органов или предназначенных для формирования государственных электронных информационных ресурсов, а также собственниками и владельцами критически важных объектов информационно-коммуникационной инфраструктуры на добровольной основе в срок не позднее 25 числа месяца, следующего за отчетным периодом, на бумажном носителе.</w:t>
+      Субъекты, представляющие форму, предназначенную для сбора административных данных на безвозмездной основе: государственные органы, местные исполнительные органы, государственные юридические лица, субъекты квазигосударственного сектора, собственники и владельцы негосударственных цифровых систем, интегрируемых с цифровыми системами государственных органов или предназначенных для формирования государственных цифровых ресурсов, собственники и владельцы критически важных цифровых объектов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z59" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Форма отчета заполняется на казахском и русском языках.</w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: ежегодно, не позднее 25 числа месяца, следующего за отчетным периодом.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...310 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="42"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Исполнитель</w:t>
-[...69 lines deleted...]
-подпись__________________________</w:t>
+БИН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...79 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5346700" cy="431800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5346700" cy="431800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перечень требований</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выполнено</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не выполнено</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Причина невыполнения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Требования к организации и управлению цифровизацией</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соблюдение требований по оборудованию рабочего пространства и места служащих государственного органа (далее – ГО) и местных исполнительных органов (далее – МИО)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соблюдение требований по размещению рабочих станций служащих ГО или МИО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соблюдение требований по защите рабочих станций от отказов в системе электроснабжения и других нарушений, вызываемых сбоями в работе коммунальных служб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соблюдение требований по процедуре и периодичности технического обслуживания рабочих станций для обеспечения непрерывной доступности и целостности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соблюдение требований по защите рабочих станций мобильных пользователей, находящихся за пределами ГО или МИО, с учетом различных внешних рисков</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соблюдение требований гарантированного уничтожения информации при повторном использовании рабочих станций или выводе из эксплуатации носителей информации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соблюдение правил выноса рабочих станций за пределы рабочего места</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соблюдение проведения учета рабочих станций с проверкой конфигурации, а также электронных носителей информации с уникальными идентифицирующими данными</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соблюдение требований по установке и применению на рабочих станциях программных или аппаратных средств удаленного управления извне линии связи внутреннего контура исключается. Удаленное управление внутри линии связи внутреннего контура допускается в случаях, прямо предусмотренных в правовом акте ГО или МИО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соблюдение требований по отключению или блокированию неиспользуемых портов ввода-вывода рабочих станций и мобильных компьютеров служащих ГО и МИО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соблюдение требований по обработке и хранению служебной информации государственного органа и МИО на рабочих станциях, подключенных к локальной сети внутреннего контура и внешнего контура государственного органа или МИО.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Служебная информация государственного органа и МИО с ограниченным доступом обрабатывается на рабочих станциях, подключенных к локальной сети внутреннего контура ГО или МИО и не имеющих подключения к Интернету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Требования к организации кибербезопасности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соблюдение требований по наличию обособленного структурного подразделения по кибербезопасности.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Подразделение кибербезопасности или должностное лицо, ответственное за обеспечение кибербезопасности, осуществляют координацию работ по обеспечению кибербезопасности и контроль за исполнением требований кибербезопасности, определенных в технической документации по кибербезопасности.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сотрудники, ответственные за обеспечение кибербезопасности, проходят специализированные курсы в сфере обеспечения кибербезопасности не реже одного раза в три года с выдачей сертификата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие нормативно-технической документации по обеспечению кибербезопасности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие методов оценки рисков в сфере цифровых технологий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие каталога угроз (рисков) в сфере цифровых технологий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осуществление контроля событий нарушений кибербезопасности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соблюдение требований по хранению журналов регистрации событий в течении срока, указанного в технической документации по кибербезопасности, но не менее трех лет и находятся в оперативном доступе не менее двух месяцев</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие плана мероприятий по обеспечению непрерывной работы и восстановлению критически важных процессов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соблюдение обязанностей по обеспечению кибербезопасности внесенных в должностные инструкции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соблюдение требований идентификации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соблюдение требований по применению средств криптографической защиты информации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение доступности и отказоустойчивости методами резервирования серверного оборудования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение мониторинга действий пользователей и обеспечение блокировки аномальной деятельности пользователей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соблюдение требований мониторинга обеспечения кибербезопасности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие средств и систем обеспечения кибербезопасности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие регистрационных свидетельств удостоверяющих центров</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Требования к цифровым ресурсам и интернет-ресурсам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соблюдение требований по созданию или развитию цифровых ресурсов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соблюдение требований по обеспечению кибербезопасности цифровых ресурсов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Требования к разрабатываемому или приобретаемому прикладному программному обеспечению</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соблюдение требований к создаваемому или развиваемому прикладному программному обеспечению цифровой системы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соблюдение требований к использованию готового прикладного программного обеспечения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие технической поддержки и сопровождения программного обеспечения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие мероприятия по контролю использования программного обеспечения:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>-определение фактически используемого программного обеспечения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>-определение прав на использование программного обеспечения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>-сравнение фактически используемого программного обеспечения и имеющихся лицензий.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соблюдение требований использования электронной цифровой подписи в прикладном программном обеспечении</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Требования к цифровой системе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ввод в промышленную эксплуатацию информационной системы (далее – ИС) ГО, МИО и организаций осуществляется в соответствии с требованиями технической документации при условии положительного завершения опытной эксплуатации, наличия протоколов испытаний с положительными результатами испытаний на соответствие требованиям кибербезопасности, подписания акта о вводе в промышленную эксплуатацию ИС приемочной комиссией с участием представителей уполномоченных органов в сферах цифровизации и обеспечения кибербезопасности , заинтересованных ГО, МИО и организаций.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ввод в промышленную эксплуатацию цифрового объекта "цифрового правительства" осуществляется его собственником или владельцем только с использованием исполняемых кодов, скомпонованных из исходных кодов цифровых объектов "цифрового правительства", переданных ему государственной технической службой в соответствии с правилами функционирования единого репозитория "цифрового правительства"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Собственники и владельцы цифровых систем государственного органа, а также собственники или владельцы критически важных цифровых объектов в течение года со дня включения в перечень критически важных цифровых объектов, создают собственный оперативный центр кибербезопасности и обеспечивают его функционирование или приобретают услуги оперативного центра кибербезопасности у третьих лиц в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Гражданским</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексом, а также обеспечивают взаимодействие его с Национальным координационным центром кибербезопасности.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение управления цифровой системы из внутренней локальной сети</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Требования к технологической платформе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соблюдение требований по управлению идентификацией</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соблюдение требований по управлению доступом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соблюдение требований по управлению ключами шифрования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соблюдение требований по проведению аудита событий кибербезопасности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соблюдение требований регистрации событий кибербезопасности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соблюдение требований по применению защитных мер аппаратных и программных компонентов инфраструктуры среды виртуализации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие разделения сред эксплуатации от сред разработки и тестирования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Исполнение процедур сетевого и системного администрирования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Требования к аппаратно-программному комплексу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проведение на регулярной основе инвентаризации серверного оборудования с проверкой его конфигурации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соблюдение требования по размещению серверного оборудования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие системы хранения данных обеспечивающей систему резервного копирования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Требования к сетям телекоммуникаций</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соблюдение требований к выделенным каналам связи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соблюдение требований по использованию служащими ГО, МИО и работниками государственных юридических лиц, субъектов квазигосударственного сектора, а также собственниками или владельцами критически важных цифровых объектов ведомственной электронной почты, службы мгновенных сообщений и иных сервисов, центры управления и серверы которых физически размещены на территории Республики Казахстан, если иное не установлено уполномоченным органом при исполнении служебных обязанностей доступные облачные онлайн-сервисы видеоконференцсвязи в целях коммуникаций с иностранными физическими и юридическими лицами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие оборудования кабельной системы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие активного оборудования локальных сетей обеспечивающегося электропитанием от источников бесперебойного питания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Требования к системам бесперебойного функционирования технических средств и кибербезопасности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соблюдение требований по монтажу оборудования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие документирования при техническом сопровождении оборудования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие системы контроля и управления доступом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие системы обеспечения микроклимата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие системы охранной сигнализации серверного помещения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+58.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие системы видеонаблюдения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+59.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие системы пожарной сигнализации серверного помещения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие системы пожаротушения серверного помещения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+61.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие системы гарантированного электропитания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+62.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие системы заземления серверного помещения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к форме, предназначенной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>для сбора административных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>данных на безвозмездной основе</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Информация о выполнении</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>единых требований в сферах</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>цифровизации и обеспечения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кибербезопасности"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z62" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(ИСМЦС-1, годовая)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z63" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных "Информация о выполнении единых требований в сферах цифровизации и обеспечения кибербезопасности" (далее – Форма).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z64" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Форма заполняется государственными органами, местными исполнительными органами, государственными юридическими лицами, субъектами квазигосударственного сектора, собственниками и владельцами негосударственных цифровых систем, интегрируемых с цифровыми системами государственных органов или предназначенных для формирования государственных цифровых ресурсов, собственниками и владельцами критически важных цифровых объектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z65" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Форма подписывается руководителем, либо лицом, исполняющим его обязанности, с указанием его фамилии и инициалов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z66" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Форма предоставляется ежегодно не позднее 25 января года, следующего за отчетным годом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z67" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Форма заполняется на казахском и русском языках.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z68" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Форма заполняется следующим образом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z69" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 3 "Выполнено" указывается обозначение знаком "+";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z70" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 4 "Не выполнено" указывается обозначение знаком "–";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z71" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 5 "Причина невыполнения" указывается подробная информация о невыполнении требований пунктов ЕТ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z72" w:id="53"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Наименование организации, БИН)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефон ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес электронной почты _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Исполнитель ___________________________ _________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фамилия, имя и отчество (при его наличии) подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель или лицо, исполняющее его обязанности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________ __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фамилия, имя и отчество (при его наличии) подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -15314,55 +15873,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -15684,35 +16243,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>