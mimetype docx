--- v1 (2025-12-22)
+++ v2 (2026-06-08)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e6a759d" w14:textId="e6a759d">
+    <w:p w14:paraId="0816677" w14:textId="0816677">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,439 +85,496 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Перечня сырья и (или) материалов, импорт которых освобождается от налога на добавленную стоимость в рамках инвестиционного контракта</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра по инвестициям и развитию Республики Казахстан от 27 февраля 2018 года № 140. Зарегистрирован в Министерстве юстиции Республики Казахстан 10 апреля 2018 года № 16736.</w:t>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-</w:t>
+        <w:t>Приказ Министра по инвестициям и развитию Республики Казахстан от 27 февраля 2018 года № 140. Зарегистрирован в Министерстве юстиции Республики Казахстан 10 апреля 2018 года № 16736. Утратил силу приказом Министра иностранных дел Республики Казахстан от 30 октября 2025 года № 11-1-4/644</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Утратил силу приказом Министра иностранных дел РК от 30.10.2025 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...19 lines deleted...]
-          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11-1-4/644</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 14)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 399 и  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 статьи 451 Кодекса Республики Казахстан  от 25 декабря 2017 года "О налогах и других обязательных платежах в бюджет" (Налоговый кодекс) ПРИКАЗЫВАЮ:</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Утвердить прилагаемый </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Утвердить прилагаемый </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Перечень</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сырья и (или) материалов, импорт которых освобождается от налога на добавленную стоимость в рамках инвестиционного контракта.</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Признать утратившим силу </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Признать утратившим силу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра по инвестициям и развитию Республики Казахстан от 28 апреля 2016 года № 408 "Об утверждении Перечня сырья и (или) материалов, импорт которых освобождается от налога на добавленную стоимость в рамках инвестиционного контракта" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 13813, опубликован 1 июля 2016 года в информационно-правовой системе "Әділет").</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Комитету индустриального развития и промышленной безопасности Министерства по инвестициям и развитию Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) в течение десяти календарных дней со дня государственной регистрации настоящего приказа направление его копии на бумажном носителе и в электронной форме на казахском и русском языках в Республиканское государственное предприятие на праве хозяйственного ведения "Республиканский центр правовой информации" для официального опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) в течение десяти календарных дней после государственной регистрации настоящего приказа направление его копии на официальное опубликование в периодические печатные издания;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) размещение настоящего приказа на интернет-ресурсе Министерства по инвестициям и развитию Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Юридический департамент Министерства по инвестициям и развитию Республики Казахстан сведений об исполнении мероприятий, согласно подпунктам 1), 2), 3) и 4) настоящего пункта.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра по инвестициям и развитию Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Комитету индустриального развития и промышленной безопасности Министерства по инвестициям и развитию Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-[...139 lines deleted...]
-    <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -543,301 +602,149 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Министр по инвестициям </w:t>
             </w:r>
-          </w:p>
-[...6 lines deleted...]
-          </w:p>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">и развитию  Республики Казахстан </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
-          </w:p>
-[...15 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-          </w:p>
-[...18 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ж. Қасымбек</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-            <w:r>
-[...87 lines deleted...]
-          <w:p/>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z16" w:id="11"/>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "СОГЛАСОВАН"</w:t>
-[...68 lines deleted...]
-        <w:t>28 февраля 2018 года</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -867,132 +774,137 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...19 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Министр национальной экономики</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"СОГЛАСОВАН"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министр финансов</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>___________________Т. Сулейменов</w:t>
+        <w:t>___________________Б. Султанов</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>13 марта 2018 года</w:t>
+        <w:t>28 февраля 2018 года</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1014,64 +926,224 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"СОГЛАСОВАН"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министр национальной экономики</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________Т. Сулейменов</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13 марта 2018 года</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Утвержден</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> приказом Министра</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -1089,17041 +1161,20704 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 27 февраля 2018 года № 140</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень сырья и (или) материалов, импорт которых освобождается от налога на добавленную стоимость в рамках инвестиционного контракта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Перечень с изменениями, внесенными приказом и.о. Министра иностранных дел РК от 18.02.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Перечень с изменениями, внесенными приказом и.о. Министра иностранных дел РК от 18.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11-1-4/83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z20" w:id="14"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z20" w:id="1"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="1"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Коды ТН ВЭД ЕАЭС*</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z21" w:id="15"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z21" w:id="2"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="2"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Масло льняное и его фракции прочие для технического или промышленного применения, кроме производства продуктов, используемых для употребления в пищу</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1515191000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z22" w:id="16"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z22" w:id="3"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="3"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Хлорит</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2530100000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z23" w:id="17"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z23" w:id="4"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="4"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кизерит, эпсомит (сульфаты магния природные)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2530200000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z24" w:id="18"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z24" w:id="5"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="5"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Битумы сланцевые</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2714100000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z25" w:id="19"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z25" w:id="6"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="6"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Благородные (инертные) газы (кроме аргона)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>280429</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z26" w:id="20"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z26" w:id="7"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="7"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кислоты неорганические, кроме кислоты фтористоводородной (плавиковой)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>281119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z27" w:id="21"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z27" w:id="8"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="8"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Оксиды бора; кислоты борные</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>281000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z28" w:id="22"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z28" w:id="9"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="9"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Корунд искусственный</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>281810</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z29" w:id="23"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z29" w:id="10"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="10"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Иодиды и иодоксиды</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2827600000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z30" w:id="24"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z30" w:id="11"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="11"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бромиды</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2827510000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z31" w:id="25"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z31" w:id="12"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="12"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бромоксиды</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2827590000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z32" w:id="26"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z32" w:id="13"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="13"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Фториды; фторосиликаты, фторалюминаты и прочие комплексные соли фтора</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2826</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z33" w:id="27"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z33" w:id="14"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="14"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Эпоксиды, эпоксиспирты, эпоксифенолы, эпоксиэфиры простые прочие и их производные галогенированные, сульфированные, нитрованные или нитрозированные</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2910</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z34" w:id="28"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z34" w:id="15"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="15"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аминосоединения, включающие кислородсодержащую функциональную группу, кроме лизиновой и глютаминовой кислоты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2922</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z35" w:id="29"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z35" w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Триэтаноламин и его соли</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2922150000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z36" w:id="30"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z36" w:id="17"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="17"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Графит искусственный; (графит коллоидный или полуколлоидный; продукты на основе графита)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3801100000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z37" w:id="31"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z37" w:id="18"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="18"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Среды культуральные готовые для выращивания микроорганизмов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3821000000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z38" w:id="32"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z38" w:id="19"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="19"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Амино-альдегидные смолы прочие в первичных формах прочих</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3909390000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z39" w:id="33"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z39" w:id="20"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="20"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шины и покрышки пневматические резиновые новые, для транспортных средств и машин, используемых в строительстве, горном деле или промышленности</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4011800000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z40" w:id="34"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z40" w:id="21"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="21"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шины и покрышки пневматические резиновые новые, для сельскохозяйственных или лесохозяйственных транспортных средств и машин</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4011700000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z41" w:id="35"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z41" w:id="22"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="22"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Крафт-бумага мешочная, крепированная или гофрированная, тисненая или нетисненая, перфорированная или неперфорированная, в рулонах или листах</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>480840001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z42" w:id="36"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z42" w:id="23"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="23"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Картон немелованный прочий, с массой 1 квадратных метров не более 150 граммов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4805910000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z43" w:id="37"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z43" w:id="24"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="24"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бумага и картон-основа для кровельного картона</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4805500000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z44" w:id="38"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z44" w:id="25"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="25"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Крафт-бумага крепированная, гофрированная или тисненная (кроме мешочной)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4808400009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z45" w:id="39"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z45" w:id="26"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="26"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бумага и картон с покрытием, пропиткой или ламинированные полимерными материалами (за исключением клеев) беленые, с массой 1 квадратных метров более 150 граммов в рулонах или листах</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>481151000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z46" w:id="40"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z46" w:id="27"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="27"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пряжа хлопчатобумажная из волокон негребнечесаных, не расфасованная для розничной продажи</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z47" w:id="41"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z47" w:id="28"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="28"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ткани хлопчатобумажные, с поверхностной плотностью более 200 грамм/квадратных метров, из пряжи различных цветов (кроме ткани деним), для технического и промышленного использования</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5209490000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z48" w:id="42"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z48" w:id="29"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="29"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Джут и волокна текстильные прочие, кроме льна, конопли обыкновенной и рами, обработанные, но не пряденные</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5303900000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z49" w:id="43"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z49" w:id="30"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="30"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пряжа из джута или волокон текстильных лубяных прочих, пряжа из волокон текстильных растительных прочих и пряжа бумажная многокруточная (крученая) или однокруточная</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5307200000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z50" w:id="44"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z50" w:id="31"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="31"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нити филаментные высокопрочные из полиэфиров, не расфасованные для торговли розничной</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5402200009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z51" w:id="45"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z51" w:id="32"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="32"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жгут синтетических нитей из арамидов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5501100001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z52" w:id="46"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z52" w:id="33"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>32</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="33"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Волокна синтетические, не подвергнутые кардо-, гребнечесанию или другой подготовке для прядения, прочие</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5503900000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z53" w:id="47"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z53" w:id="34"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>33</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="34"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пряжа из искусственных волокон (кроме швейных ниток), не расфасованная для розничной продажи</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5510</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z54" w:id="48"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z54" w:id="35"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="35"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Материалы фрикционные для тормозов, муфт и изделий аналогичного типа в несмонтированном состоянии</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6813</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z55" w:id="49"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z55" w:id="36"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>35</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="36"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ленты, ровница, пряжа и пряди рубленые из стекловолокна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>701919</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z56" w:id="50"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z56" w:id="37"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>36</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="37"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Изделия из стекловолокна из волокон не текстильных, в массе или в виде хлопьев</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>701939000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z57" w:id="51"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z57" w:id="38"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>37</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="38"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ткани (включая ткани узкие) из стекловолокна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7019590000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z58" w:id="52"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z58" w:id="39"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>38</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="39"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Прокладки и обмотки для изоляции труб из стекловолокна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7019900002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z59" w:id="53"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z59" w:id="40"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>39</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="40"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Чугун литейный нелегированный с низким содержанием фосфора, с содержанием Mn (марганец) менее 0,1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7201109000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z60" w:id="54"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z60" w:id="41"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>40</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="41"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Феррованадий </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7202920000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z61" w:id="55"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z61" w:id="42"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>41</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="42"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Феррониобий</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7202930000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z62" w:id="56"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z62" w:id="43"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>42</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="43"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Прокат алюмооцинкованный шириной менее 600 миллиметров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>721250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z63" w:id="57"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z63" w:id="44"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>43</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="44"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Прокат алюмооцинкованный более 600 миллиметров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>721061000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z64" w:id="58"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z64" w:id="45"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>44</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="45"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Прокат плоский из стали нелегированной горячекатаный без дальнейшей обработки шириной менее 600 миллиметров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7211190000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z65" w:id="59"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z65" w:id="46"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>45</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="46"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сортовой и полосовой прокат, подвергнутый отделочной обработке в холодном состоянии, из нелегированной стали, содержащей по массе более 0,6% углерода</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>721123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z66" w:id="60"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z66" w:id="47"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>46</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="47"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Полосовой прокат, подвергнутый отделочной обработке из нелегированной стали, содержащей по массе менее 0,25% углерода</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z67" w:id="61"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z67" w:id="48"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>47</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="48"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Проволока из нелегированной стали, содержащей по массе не менее 0,6% углерода, луженая</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7217309000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z68" w:id="62"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z68" w:id="49"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>48</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="49"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Прокат плоский из коррозионностойкой стали холоднокатаный без дальнейшей обработки шириной не менее 600 миллиметров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z69" w:id="63"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z69" w:id="50"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>49</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="50"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Прокат плоский шириной менее 600 миллиметров холоднокатаный, без покрытия, из стали нержавеющей</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7220908009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z70" w:id="64"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z70" w:id="51"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="51"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Прутки горячекатаные в свободно смотанных бухтах из стали нержавеющей</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>722100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z71" w:id="65"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z71" w:id="52"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>51</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="52"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Прокат плоский из кремнистой электростали шириной не менее 600 миллиметров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>722519</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z72" w:id="66"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z72" w:id="53"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>52</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="53"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Прокат плоский из стали легированной прочей горячекатаный без дальнейшей обработки шириной не менее 600 миллиметров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>722550</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z73" w:id="67"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z73" w:id="54"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>53</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="54"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Прокат плоский из кремнистой электростали шириной менее 600 миллиметров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>722619</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z74" w:id="68"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z74" w:id="55"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>54</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="55"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Прутки прочие из стали легированной прочей, штампованные, горячекатаные, горячетянутые, горячепрессованные, но без дальнейшей обработки (включая скрученные после прокатки), не включенные в другие группировки</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>722810</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z75" w:id="69"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z75" w:id="56"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>55</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="56"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Прутки пустотелые для буровых работ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7228800000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z76" w:id="70"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z76" w:id="57"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>56</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="57"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Профили сварные и конструкции шпунтовые из стали</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7301100000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z77" w:id="71"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z77" w:id="58"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>57</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="58"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Угловые профили (швеллеры, двутавры и двутавры широкополочные высотой не менее 80 миллиметров горячекатаные)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7216690000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z78" w:id="72"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z78" w:id="59"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>58</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="59"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трубы холоднотянутые или холоднокатаные круглого сечения из стали углеродистой</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>730451</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z79" w:id="73"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z79" w:id="60"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>59</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="60"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трубы холоднотянутые или холоднокатаные, обкатанные в холодном состоянии, круглого сечения, из стали легированной</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>730451</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z80" w:id="74"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z80" w:id="61"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="61"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трубы бесшовные тонкостенные коррозионностойкие</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7304</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z81" w:id="75"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z81" w:id="62"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>61</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="62"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трубы для газопроводов сварные, с наружным диаметром более 406,4 миллиметров, стальные</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7305</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z82" w:id="76"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z82" w:id="63"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>62</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="63"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трубы обсадные и буровые для бурения скважин нефтяных и газовых, сварные, с наружным диаметром не более 406,4 миллиметров, стальные</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7304240005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z83" w:id="77"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z83" w:id="64"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>63</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="64"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трубы и трубки прочие со швом открытым или клепаные или соединенные аналогичным способом, с наружным диаметром не более 406,4 миллиметров, стальные</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7306</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z84" w:id="78"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z84" w:id="65"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>64</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="65"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Фитинги для труб литейные</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>730711</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z85" w:id="79"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z85" w:id="66"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>65</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="66"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Фитинги для труб из чугуна литейного ковкого</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>730719</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z86" w:id="80"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z86" w:id="67"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>66</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="67"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ограждения балконов, лоджий, маршей и площадок лестничных из алюминия</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>761090</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z87" w:id="81"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z87" w:id="68"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>67</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="68"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Цепи со звеньями сварными, кроме цепей плоскозвенных с распоркой, из металлов черных</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7315</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z88" w:id="82"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z88" w:id="69"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>68</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="69"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Винты из стали нержавеющей со шлицем и шлицем крестообразным</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7318155100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z89" w:id="83"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z89" w:id="70"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>69</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="70"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Винты из стали нержавеющей с головкой шестигранной</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7318156100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z90" w:id="84"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z90" w:id="71"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>70</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="71"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заклепки из металлов черных, включая частично полые, кроме заклепок трубчатых или раздвоенных общего назначения</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>731823000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z91" w:id="85"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z91" w:id="72"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>71</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="72"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пружины спиральные стальные, включая пружины кручения и пружины накрученные, из стали, обработанные холодным способом, кроме пружин спиральных, работающих на сжатие и растяжение</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>732020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z92" w:id="86"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z92" w:id="73"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>72</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="73"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пружины гнутые из проволоки стальной</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7320909008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z93" w:id="87"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z93" w:id="74"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>73</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="74"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Изделия из меди, не включенные в другие группировки</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7419</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z94" w:id="88"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z94" w:id="75"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>74</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="75"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Медь цементационная, кроме порошков</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7401000000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z95" w:id="89"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z95" w:id="76"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>75</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="76"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Прутки, стержни и профили из сплавов медных на основе меди и никеля и цинка (нейзильбера)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7407211000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z96" w:id="90"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z96" w:id="77"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>76</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="77"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Прутки, стержни и профили из сплавов медных на основе меди и никеля (купроникеля)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7407290000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z97" w:id="91"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z97" w:id="78"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>77</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="78"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Проволока из меди рафинированной с максимальным размером поперечного сечения не более 0,5 миллиметра, кроме троса или корда, усиленных проволокой, многожильного провода и кабеля</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7408199000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z98" w:id="92"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z98" w:id="79"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>78</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="79"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Фольга с основой из сплавов медных толщиной не более 0,15 миллиметра, не считая основы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7410220000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z99" w:id="93"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z99" w:id="80"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>79</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="80"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трубы и трубки из сплавов на основе меди и никеля (купроникеля) или сплавов на основе меди, никеля и цинка (нейзильбера)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7411220000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z100" w:id="94"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z100" w:id="81"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>80</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="81"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Изделия из меди, не включенные в другие группировки</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7419999000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z101" w:id="95"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z101" w:id="82"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>81</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="82"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Фитинги медные для труб и трубок (муфты, колена, фланцы, штуцеры)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7412</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z102" w:id="96"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z102" w:id="83"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>82</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="83"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Никель необработанный</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7502</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z103" w:id="97"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z103" w:id="84"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>83</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="84"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Порошки и чешуйки никелевые, кроме агломератов оксидов никеля</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7504000009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z104" w:id="98"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z104" w:id="85"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>84</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="85"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Прутки и профили из никеля и сплавов никелевых</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7505120009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z105" w:id="99"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z105" w:id="86"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>85</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="86"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Проволока из сплавов никелевых</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7505220000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z106" w:id="100"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z106" w:id="87"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>86</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="87"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Плиты, листы, полосы, лента и фольга из сплавов никелевых, кроме листа просечно-вытяжного</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7506200009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z107" w:id="101"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z107" w:id="88"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>87</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="88"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трубы и трубки из никеля нелегированного</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>750711000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z108" w:id="102"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z108" w:id="89"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>88</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="89"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Плиты, листы, полосы и лента толщиной более 0,2 миллиметра из нелегированного алюминия, окрашенные, лакированные или покрытые пластиком</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7606111000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z109" w:id="103"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z109" w:id="90"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>89</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="90"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Плиты, листы, полосы и лента толщиной более 0,2 миллиметра из нелегированного алюминия</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>760611</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z110" w:id="104"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z110" w:id="91"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>90</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="91"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Плиты, листы, полосы и лента толщиной более 0,2 миллиметра из алюминиевых сплавов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>760612</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z111" w:id="105"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z111" w:id="92"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>91</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="92"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Фольга алюминиевая толщиной не более 0,2 миллиметра (не считая основы) без дальнейшей обработки</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7607</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z112" w:id="106"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z112" w:id="93"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>92</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="93"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Фольга алюминиевая толщиной не более 0,2 миллиметра (не считая основы)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7607</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z113" w:id="107"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z113" w:id="94"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>93</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="94"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Фитинги для труб и трубок из алюминия (муфты, колена, фланцы)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7609000000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z114" w:id="108"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z114" w:id="95"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>94</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="95"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свинец необработанный прочий</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7801999000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z115" w:id="109"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z115" w:id="96"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>95</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="96"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Порошки и чешуйки свинцовые, кроме порошков и чешуек, предназначенных для использования в качестве красителей и красок, электропровода изолированного</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7804200000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z116" w:id="110"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z116" w:id="97"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>96</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="97"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Плиты, листы, полосы, лента и фольга из свинца</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7804190000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z117" w:id="111"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z117" w:id="98"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>97</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="98"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сплавы цинковые</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7901200000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z118" w:id="112"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z118" w:id="99"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>98</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="99"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Порошки и чешуйки цинковые</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7903900000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z119" w:id="113"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z119" w:id="100"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>99</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="100"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Плиты, листы, полосы, лента и фольга цинковые</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7905000000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z120" w:id="114"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z120" w:id="101"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>100</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="101"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Прутки, стержни, профили и проволока оловянные</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8003000000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z121" w:id="115"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z121" w:id="102"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>101</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="102"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Части висячих замков и прочих замков из недрагоценных металлов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8301600009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z122" w:id="116"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z122" w:id="103"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>102</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="103"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Крючки, колечки, блочки</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8308100000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z123" w:id="117"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z123" w:id="104"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>103</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="104"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Табличка с указателями, наименованиями, адресами и аналогичные таблички, номера, буквы и прочие символы из недрагоценных металлов, кроме изделий товарной позиции 9405</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8310000000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z124" w:id="118"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z124" w:id="105"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>104</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="105"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Двигатели внутреннего сгорания поршневые с воспламенением от сжатия судовые тяговые мощностью не более 100 киловатт</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8408103900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z125" w:id="119"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z125" w:id="106"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>105</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="106"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Системы впрыска для автомобильных дизельных двигателей внутреннего сгорания</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8409</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z126" w:id="120"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z126" w:id="107"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>106</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="107"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Части двигателей турбореактивных и турбовинтовых</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8411910008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z127" w:id="121"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z127" w:id="108"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>107</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="108"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Двигатели и установки силовые гидравлические линейного действия (цилиндры)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>841221</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z128" w:id="122"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z128" w:id="109"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>108</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="109"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Двигатели гидравлические вращающиеся</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>841229200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z129" w:id="123"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z129" w:id="110"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>109</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="110"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Насосы роторные объемные прочие; гидравлические силовые</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>841360</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z130" w:id="124"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z130" w:id="111"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>110</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="111"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Компрессоры для холодильного оборудования мощностью не более 0,4 киловатт</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8414302009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z131" w:id="125"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z131" w:id="112"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>111</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="112"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Компрессоры центробежные объемные многовальные</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>841480</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z132" w:id="126"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z132" w:id="113"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>112</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="113"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Машины и приспособления механические специального назначения для обработки металла</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8479810000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z133" w:id="127"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z133" w:id="114"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>113</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="114"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Вентили проходные из литейного чугуна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8481</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z134" w:id="128"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z134" w:id="115"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>114</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="115"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Электродвигатели и генераторы постоянного тока мощностью более 375 киловатт</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8501200009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z135" w:id="129"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z135" w:id="116"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>115</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="116"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трансформаторы прочие, не включенные в другие группировки, мощностью не более 1 киловольт-ампер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8504312909</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z136" w:id="130"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z136" w:id="117"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>116</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="117"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аккумуляторы электрические прочие</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8507108009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z137" w:id="131"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z137" w:id="118"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>117</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="118"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Лампы электрические и устройства осветительные прочие</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8539100009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z138" w:id="132"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z138" w:id="119"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>118</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="119"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Стеклоочистители, антиобледенители и противозапотеватели для мотоциклов или автотранспортных средств</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>851240000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z139" w:id="133"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z139" w:id="120"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>119</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="120"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Устройства сигнализационные звуковые для мотоциклов или автотранспортных средств (кроме велосипедов)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>851230100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z140" w:id="134"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z140" w:id="121"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>120</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="121"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Резисторы постоянные углеродистые, композиционные или пленочные</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8533100000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z141" w:id="135"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z141" w:id="122"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>121</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="122"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Резисторы переменные, не включенные в другие группировки (включая реостаты и потенциометры)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>853340</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z142" w:id="136"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z142" w:id="123"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>122</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="123"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Резисторы переменные проволочные</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>853339</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z143" w:id="137"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z143" w:id="124"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>123</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="124"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Выключатели автоматические на напряжение более 72,5 киловольт</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8535290000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z144" w:id="138"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z144" w:id="125"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>124</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="125"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Предохранители плавкие на напряжение более 1000 Вольт</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8535100000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z145" w:id="139"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z145" w:id="126"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>125</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="126"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Выключатели автоматические прочие на напряжение не более 1000 Вольт</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>853620</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z146" w:id="140"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z146" w:id="127"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>126</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="127"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Переключатели, прочие</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>853650</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z147" w:id="141"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z147" w:id="128"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>127</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="128"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Прочие патроны для ламп, штепсели, розетки</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>853669</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z148" w:id="142"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z148" w:id="129"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>128</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="129"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Лампы накаливания прочие, на напряжение не более 100 Вольт</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8539299800</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z149" w:id="143"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z149" w:id="130"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>129</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="130"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Электроды угольные (кроме электродов для электропечей)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8545909000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z150" w:id="144"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z150" w:id="131"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>130</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="131"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Изоляторы электрические керамические</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8546200000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z151" w:id="145"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z151" w:id="132"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>131</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="132"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Колеса ходовые и их части и принадлежности прочие</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8708709909</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z152" w:id="146"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z152" w:id="133"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>132</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="133"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Накладки тормозные прочие</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8708309909</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z153" w:id="147"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z153" w:id="134"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>133</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="134"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Призмы, зеркала и элементы оптические прочие из материала любого</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>900190000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z154" w:id="148"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z154" w:id="135"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>134</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="135"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приборы и аппаратура для измерения электрических величин без устройства записывающего</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>903033</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z155" w:id="149"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z155" w:id="136"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>135</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="136"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приборы, устройства и машины прочие; электронные</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9031803200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z156" w:id="150"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z156" w:id="137"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>136</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="137"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сидения для автомобилей</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>940120000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z159" w:id="151"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z159" w:id="138"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>137</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="151"/>
-[...70 lines deleted...]
-            </w:r>
+          <w:bookmarkEnd w:id="138"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Руды и концентраты марганцевые, включая железистые марганцевые руды и концентраты с содержанием марганца 20 % массы или более в пересчете на сухой продукт </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2602000000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...73 lines deleted...]
-            </w:r>
+              <w:t>138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Прочие соединения неметаллов с кислородом, неорганические прочие</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2811299000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...73 lines deleted...]
-            </w:r>
+              <w:t>139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Прочие сульфиды</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2830908500</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...73 lines deleted...]
-            </w:r>
+              <w:t>140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Прочие хроматы и дихроматы; пероксохроматы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2841500000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...73 lines deleted...]
-            </w:r>
+              <w:t>141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пероксид водорода, отвержденный или не отвержденный мочевиной</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2847000000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...73 lines deleted...]
-            </w:r>
+              <w:t>142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кислота щавелевая, ее соли и сложные эфиры</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2917110000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z163" w:id="152"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z163" w:id="139"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>143</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="152"/>
-[...70 lines deleted...]
-            </w:r>
+          <w:bookmarkEnd w:id="139"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тиурам моно-, ди- и тетрасульфиды</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2930300000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z167" w:id="153"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z167" w:id="140"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>144</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="153"/>
-[...70 lines deleted...]
-            </w:r>
+          <w:bookmarkEnd w:id="140"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Прутки горячекатаные в свободно смотанных бухтах из железа или нелегированной стали, круглого сечения диаметром менее 14 миллиметров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>721391</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z171" w:id="154"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z171" w:id="141"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>145</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="154"/>
-[...70 lines deleted...]
-            </w:r>
+          <w:bookmarkEnd w:id="141"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Марганец необработанный; порошки</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8111001100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z157" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      * Примечания: расшифровка аббревиатур:</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>* Примечания: расшифровка аббревиатур:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ТН ВЭД ЕАЭС - Товарная номенклатура внешнеэкономической деятельности Евразийского экономического союза.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ТН ВЭД ЕАЭС - Товарная номенклатура внешнеэкономической деятельности Евразийского экономического союза.</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -18445,35 +22180,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>