--- v0 (2025-11-01)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="11ff8f6" w14:textId="11ff8f6">
+    <w:p w14:paraId="43247d0" w14:textId="43247d0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,68 +76,116 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об утверждении Правил сбора и обработки дактилоскопической информации у граждан Республики Казахстан, претендующих на получение паспорта гражданина Республики Казахстан за границей, иностранцев и лиц без гражданства при получении виз Республики Казахстан</w:t>
+        <w:t>Об утверждении Правил сбора и обработки дактилоскопической информации у граждан Республики Казахстан, претендующих на получение паспорта гражданина Республики Казахстан за границей, иностранных граждан и лиц без гражданства при получении виз Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра иностранных дел Республики Казахстан от 28 февраля 2018 года № 11-1-4/71. Зарегистрирован в Министерстве юстиции Республики Казахстан 27 марта 2018 года № 16650.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Заголовок – в редакции приказа Министра иностранных дел РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -299,55 +347,137 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1. Утвердить прилагаемые Правила сбора и обработки дактилоскопической информации у граждан Республики Казахстан, претендующих на получение паспорта гражданина Республики Казахстан за границей, иностранцев и лиц без гражданства при получении виз Республики Казахстан.</w:t>
+        <w:t xml:space="preserve">
+      1. Утвердить прилагаемые </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правила</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сбора и обработки дактилоскопической информации у граждан Республики Казахстан, претендующих на получение паспорта гражданина Республики Казахстан за границей, иностранных граждан и лиц без гражданства при получении виз Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Министра иностранных дел РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департаменту консульской службы Министерства иностранных дел Республики Казахстан обеспечить:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -982,170 +1112,232 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 11-1-4/71</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила сбора и обработки дактилоскопической информации у граждан Республики Казахстан, претендующих на получение паспорта гражданина Республики Казахстан за границей, иностранцев и лиц без гражданства при получении виз Республики Казахстан</w:t>
+        <w:t xml:space="preserve"> Правила сбора и обработки дактилоскопической информации у граждан Республики Казахстан, претендующих на получение паспорта гражданина Республики Казахстан за границей, иностранных граждан и лиц без гражданства при получении виз Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Правила - в редакции приказа Министра иностранных дел РК от 30.09.2025 </w:t>
+      Сноска. Заголовок – в редакции приказа Министра иностранных дел РК от 16.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 11-1-4/574</w:t>
+        <w:t>№ 11-1-4/328</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила сбора и обработки дактилоскопической информации у граждан Республики Казахстан, претендующих на получение паспорта гражданина Республики Казахстан за границей, иностранцев и лиц без гражданства при получении виз Республики Казахстан (далее – Правила) разработаны в соответствии с </w:t>
+      1. Настоящие Правила сбора и обработки дактилоскопической информации у граждан Республики Казахстан, претендующих на получение паспорта гражданина Республики Казахстан за границей, иностранных граждан и лиц без гражданства при получении виз Республики Казахстан (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 33 Закона Республики Казахстан "О дактилоскопической и геномной регистрации" (далее – Закон) и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 167)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пункта 15 Положения о Министерстве иностранных дел Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 28 октября 2004 года № 1118, и определяют порядок сбора и обработки дактилоскопической информации у граждан Республики Казахстан, претендующих на получение паспорта гражданина Республики Казахстан за границей, иностранцев и лиц без гражданства при получении виз Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> пункта 15 Положения о Министерстве иностранных дел Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 28 октября 2004 года № 1118, и определяют порядок сбора и обработки дактилоскопической информации у граждан Республики Казахстан, претендующих на получение паспорта гражданина Республики Казахстан за границей, иностранных граждан и лиц без гражданства при получении виз Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Министра иностранных дел РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1338,54 +1530,140 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) уполномоченный сотрудник – сотрудник загранучреждения, осуществляющий сбор и обработку дактилоскопической информации, а также верификацию личности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) иностранец – лицо, не являющееся гражданином Республики Казахстан и имеющее доказательство своей принадлежности к гражданству иного государства.</w:t>
+      10) иностранный гражданин – лицо, не являющееся гражданином Республики Казахстан и имеющее доказательство своей принадлежности к гражданству иного государства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Министра иностранных дел РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Сбор и обработка дактилоскопической информации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1416,54 +1694,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) граждан Республики Казахстан, обратившихся в загранучреждения для получения паспорта гражданина Республики Казахстан впервые, а также для их восстановления либо замены, с их согласия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z44" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) иностранцев и лиц без гражданства, достигших шестнадцатилетнего возраста, при обращении за получением виз Республики Казахстан, за исключением виз, выдаваемых в электронном формате без посещения загранучреждения.</w:t>
+      2) иностранных граждан и лиц без гражданства, достигших шестнадцатилетнего возраста, при обращении за получением виз Республики Казахстан, за исключением виз, выдаваемых в электронном формате без посещения загранучреждения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменением, внесенным приказом Министра иностранных дел РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. От прохождения дактилоскопической регистрации освобождаются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1580,1144 +1920,1392 @@
         <w:t>
       владельцы дипломатических паспортов, а также паспортов международных организаций, имеющие статус, приравненный к дипломатическим агентам, направляющимся в Республику Казахстан по служебным делам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дипломатические курьеры, провозящие дипломатическую почту, – владельцы дипломатических паспортов при наличии курьерского листа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
-[...15 lines deleted...]
-      иностранцы и лица без гражданства, прибывающие в Республику Казахстан по приглашению Администрации Президента Республики Казахстан, Парламента Республики Казахстан, Верховного Суда Республики Казахстан, Аппарата Правительства Республики Казахстан, специальных государственных органов, Министерства обороны Республики Казахстан, уполномоченного государственного органа в области внешнеполитической деятельности;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иностранные граждане и лица без гражданства, прибывающие в Республику Казахстан по приглашению Администрации Президента Республики Казахстан, Парламента Республики Казахстан, Верховного Суда Республики Казахстан, Аппарата Правительства Республики Казахстан, специальных государственных органов, Министерства обороны Республики Казахстан, уполномоченного государственного органа в области внешнеполитической деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) лица, у которых исключается возможность дактилоскопирования вследствие наличия заболевания, являющегося основанием для освобождения от прохождения дактилоскопической регистрации, при наличии заключения врачебно-консультативной комиссии. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Перечень</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> заболеваний, являющихся основанием для освобождения от прохождения дактилоскопической регистрации, утвержден приказом Министра здравоохранения Республики Казахстан от 26 апреля 2024 года № 15 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 34307);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) если иное не предусмотрено </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – лица, у которых отсутствуют все пальцы или кисти на обеих руках.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменением, внесенным приказом Министра иностранных дел РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Перед началом дактилоскопирования гражданина Республики Казахстан уполномоченный сотрудник спрашивает его о желании пройти дактилоскопическую регистрацию.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
-[...15 lines deleted...]
-      5. Перед началом дактилоскопирования гражданина Республики Казахстан уполномоченный сотрудник спрашивает его о желании пройти дактилоскопическую регистрацию.</w:t>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гражданин Республики Казахстан в устной форме сообщает уполномоченному сотруднику о желании либо отказе от дактилоскопической регистрации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
-[...15 lines deleted...]
-      Гражданин Республики Казахстан в устной форме сообщает уполномоченному сотруднику о желании либо отказе от дактилоскопической регистрации.</w:t>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отказе гражданина Республики Казахстан от прохождения дактилоскопической регистрации уполномоченный сотрудник вносит в информационную систему "Регистрационный пункт "Документирование и регистрация населения" (далее – ИС "РП ДРН") сведения об отказе гражданина Республики Казахстан от прохождения дактилоскопической регистрации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
-[...15 lines deleted...]
-      При отказе гражданина Республики Казахстан от прохождения дактилоскопической регистрации уполномоченный сотрудник вносит в информационную систему "Регистрационный пункт "Документирование и регистрация населения" (далее – ИС "РП ДРН") сведения об отказе гражданина Республики Казахстан от прохождения дактилоскопической регистрации.</w:t>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если гражданин Республики Казахстан изъявил желание пройти дактилоскопическую регистрацию, уполномоченный сотрудник осуществляет дактилоскопирование гражданина Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
-[...15 lines deleted...]
-      Если гражданин Республики Казахстан изъявил желание пройти дактилоскопическую регистрацию, уполномоченный сотрудник осуществляет дактилоскопирование гражданина Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Дактилоскопирование граждан Республики Казахстан, иностранных граждан и лиц без гражданства осуществляется в соответствии с пунктами 23, 32 и 37 Правил проведения дактилоскопической и геномной регистрации, утвержденных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 30 сентября 2024 года № 730 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 35161) (далее – Правила регистрации).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> Правил проведения дактилоскопической и геномной регистрации, утвержденных приказом Министра внутренних дел Республики Казахстан от 30 сентября 2024 года № 730 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 35161) (далее – Правила регистрации).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 – в редакции приказа Министра иностранных дел РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Уполномоченный сотрудник после дактилоскопирования:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
-[...15 lines deleted...]
-      7. Уполномоченный сотрудник после дактилоскопирования:</w:t>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) граждан Республики Казахстан вносит в ИС "РП ДРН" следующие персональные данные:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
-[...15 lines deleted...]
-      1) граждан Республики Казахстан вносит в ИС "РП ДРН" следующие персональные данные:</w:t>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя, отчество (при его наличии);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
-[...15 lines deleted...]
-      фамилия, имя, отчество (при его наличии);</w:t>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дата и место рождения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
-[...15 lines deleted...]
-      дата и место рождения;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пол;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
-[...15 lines deleted...]
-      пол;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      национальная принадлежность (по желанию гражданина Республики Казахстан);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
-[...15 lines deleted...]
-      национальная принадлежность (по желанию гражданина Республики Казахстан);</w:t>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гражданство;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z67" w:id="60"/>
-[...15 lines deleted...]
-      гражданство;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фотография, соответствующая возрасту гражданина Республики Казахстан на момент обращения за оформлением паспорта Республики Казахстан и выполненная строго в анфас на светлом фоне с нейтральным выражением лица и закрытым ртом, в которых лицо занимает около 75 процентов общей площади фотографии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z68" w:id="61"/>
-[...15 lines deleted...]
-      фотография, соответствующая возрасту гражданина Республики Казахстан на момент обращения за оформлением паспорта Республики Казахстан и выполненная строго в анфас на светлом фоне с нейтральным выражением лица и закрытым ртом, в которых лицо занимает около 75 процентов общей площади фотографии;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      информация об особенностях строения папиллярных узоров десяти пальцев рук;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z69" w:id="62"/>
-[...15 lines deleted...]
-      информация об особенностях строения папиллярных узоров десяти пальцев рук;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      номер, дата выдачи, срок действия предыдущего паспорта гражданина Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z70" w:id="63"/>
-[...15 lines deleted...]
-      номер, дата выдачи, срок действия предыдущего паспорта гражданина Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование органа, выдавшего предыдущий паспорт гражданина Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z71" w:id="64"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:bookmarkStart w:name="z72" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       подпись владельца паспорта гражданина Республики Казахстан; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z73" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      индивидуальный идентификационный номер (при его наличии);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z73" w:id="66"/>
-[...15 lines deleted...]
-      индивидуальный идентификационный номер (при его наличии);</w:t>
+    <w:bookmarkStart w:name="z74" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дата и основание проведения дактилоскопической регистрации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:bookmarkStart w:name="z75" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя, отчество (при его наличии) уполномоченного сотрудника, осуществившего дактилоскопическую регистрацию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z98" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) иностранных граждан и лиц без гражданства вносит в единую информационную систему "Беркут" (далее – ЕИС "Беркут") следующие персональные данные:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя, отчество (при его наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дата рождения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пол;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      информация об особенностях строения папиллярных узоров десяти пальцев рук;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гражданство;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фотография, соответствующая возрасту иностранного гражданина и лица без гражданства на момент обращения за оформлением визы Республики Казахстан и выполненная строго в анфас на светлом фоне с нейтральным выражением лица и закрытым ртом, в которых лицо занимает около 75 процентов общей площади фотографии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      номер, дата выдачи, срок действия документа, удостоверяющего личность;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование органа, выдавшего документ, удостоверяющий личность;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дата и основание проведения дактилоскопической регистрации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-[...220 lines deleted...]
-    <w:bookmarkStart w:name="z86" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       фамилия, имя, отчество (при его наличии) уполномоченного сотрудника, осуществившего дактилоскопическую регистрацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменением, внесенным приказом Министра иностранных дел РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Дактилоскопическая регистрация детей в возрасте от двенадцати до шестнадцати лет при обращении для получения паспорта гражданина Республики Казахстан осуществляется с их согласия и проводится в присутствии и на основании письменного заявления законного представителя ребенка, составленного согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам регистрации, при предъявлении им документа, удостоверяющего личность, и документа, подтверждающего полномочия законного представителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z88" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Дактилоскопическая регистрация лица, подлежащего дактилоскопической регистрации, недееспособность которого установлена судом, проводится в присутствии и на основании письменного заявления его опекуна, составленного согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам регистрации, при предъявлении им документа, удостоверяющего личность, и документа, подтверждающего полномочия опекуна.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z89" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Уполномоченный сотрудник при обнаружении физических недостатков, исключающих возможность дактилоскопирования по пальцам рук, осуществляет дактилоскопирование по ладоням рук. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z90" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При обнаружении физических недостатков, исключающих возможность дактилоскопирования по ладоням рук, дактилоскопирование не осуществляется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z91" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случаях, указанных в частях первой и второй настоящего пункта, уполномоченный сотрудник вносит отметки о физических недостатках, исключающих возможность дактилоскопирования по пальцам рук и ладоням рук:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z92" w:id="85"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z92" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) по гражданам Республики Казахстан – в ИС "РП ДРН";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z95" w:id="88"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z93" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по иностранным гражданам и лицам без гражданства – в ЕИС "Беркут".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 с изменением, внесенным приказом Министра иностранных дел РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В случае прохождения ранее гражданином Республики Казахстан, иностранным гражданином и лицом без гражданства дактилоскопической регистрации и при наличии отметки в ИС "РП ДРН" и ЕИС "Беркут", уполномоченный сотрудник проводит верификацию личности в порядке, определяемом Правилами регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 – в редакции приказа Министра иностранных дел РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Обработка дактилоскопической информации уполномоченным сотрудником осуществляется согласно Правилам регистрации и включает изменение и (или) дополнение дактилоскопической информации в день обращения лица, прошедшего дактилоскопическую регистрацию, его законного представителя или опекуна либо установления факта наличия неверных (ошибочных) сведений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z96" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Уполномоченным сотрудником при повреждении папиллярных линий или утрате ногтевых фаланг одного или нескольких пальцев рук, руки лицом, ранее прошедшим дактилоскопическую регистрацию, дактилоскопическая информация в части биометрических данных об особенностях строения папиллярных узоров десяти пальцев обеих рук изменяется и дополняется новой, полученной при повторном его дактилоскопировании.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z97" w:id="90"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z97" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Уполномоченным сотрудником дактилоскопическая информация в части персональных данных лица, ранее прошедшего дактилоскопическую регистрацию, после внесения изменения и (или) дополнения заменяется новой информацией, при этом предыдущие данные архивируются в информационных системах ИС "РП ДРН" и ЕИС "Беркут" соответственно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3043,31 +3631,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>