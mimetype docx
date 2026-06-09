--- v0 (2025-11-09)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a6f5525" w14:textId="a6f5525">
+    <w:p w14:paraId="6c86927" w14:textId="6c86927">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1744,184 +1744,220 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Конституцию Республики Казахстан (далее – Конституция);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Конституцию</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан (далее – Конституция);</w:t>
+        <w:t>Трудовой</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кодекс;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Трудовой</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> кодекс;</w:t>
+        <w:t>Административный</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> процедурно-процессуальный кодекс Республики Казахстан (далее – Административный процедурно-процессуальный кодекс);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Административный</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> процедурно-процессуальный кодекс Республики Казахстан (далее – Административный процедурно-процессуальный кодекс);</w:t>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О государственной статистике" (далее – Закон "О государственной статистике");</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1933,51 +1969,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан "О государственной статистике" (далее – Закон "О государственной статистике");</w:t>
+        <w:t xml:space="preserve"> Республики Казахстан "О государственном имуществе" (далее – Закон "О государственном имуществе");</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1989,51 +2025,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан "О государственном имуществе" (далее – Закон "О государственном имуществе");</w:t>
+        <w:t xml:space="preserve"> Республики Казахстан "О государственных услугах" (далее – Закон "О государственных услугах");</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2045,1233 +2081,1249 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан "О государственных услугах" (далее – Закон "О государственных услугах");</w:t>
+        <w:t xml:space="preserve"> Республики Казахстан "О противодействии коррупции" (далее – Закон "О противодействии коррупции");</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нормативные правовые акты Республики Казахстан, регламентирующие производственно-хозяйственную и финансово-экономическую деятельность предприятия, определяющие приоритетные направления развития экономики и соответствующего вида экономической деятельности Республики Казахстан в целом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z62" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      перспективы, стратегию, приоритеты технического, экономического и социального развития предприятия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z63" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      методические материалы органов, касающиеся деятельности предприятия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z64" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рынок информационных услуг, профиль, специализацию и перспективы развития организации, средства сбора, передачи и обработки информации, технические характеристики, конструктивные особенности, назначение и режимы работы основного и комплектующего оборудования, порядок его технической эксплуатации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z65" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы учета и финансового анализа, схемы кредитования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z66" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      производственные мощности и кадровые ресурсы предприятия, технологию производства продукции предприятия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z67" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      налоговое законодательство;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z68" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядок составления и согласования бизнес-планов производственно-хозяйственной и финансово-экономической деятельности предприятия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z69" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      современные методы хозяйствования и управления предприятием;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z70" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      стратегическое планирование;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z71" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рынок – внешнюю и внутреннюю конъюнктуру (свой сектор и взаимосвязанные с ним), конкурентов, поставщиков и потребителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z72" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      систему экономических индикаторов, позволяющих предприятию определять свое положение на рынке и разрабатывать программы выхода на новые рынки сбыта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z73" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      практический маркетинг, технику рекламы, управление продажами, научно-технические достижения и передовой отечественный и зарубежный опыт;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z74" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      опыт в соответствующем виде деятельности и опыте деятельности лучших аналогичных организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z75" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядок заключения и исполнения хозяйственных и финансовых договоров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z76" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      управление экономикой и финансами предприятия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z77" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организацию производства и труда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z78" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      технологию механизированной и автоматизированной обработки информации и проведения вычислительных работ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z79" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сетевые технологии применения средств вычислительной техники и телекоммуникаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z80" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      виды технических носителей информации, порядок их хранения и эксплуатации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z81" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы проектирования механизированной обработки информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z82" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядок разработки планов работы республиканского государственного предприятия на праве хозяйственной деятельности "Информационно-вычислительный центр Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан" и ее подразделений, графиков работы оборудования, регламентов решения задач;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z83" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организацию разработки нормативно-методической базы информационно-вычислительных систем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z84" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      методы расчета объемов выполняемых работ, организацию ремонтного обслуживания оборудования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z85" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядок заключения договоров по оказанию информационных услуг и оформления технической документации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z86" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      законодательство о защите информации, перспективы и направления развития средств вычислительной техники;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z87" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядок разработки и заключения отраслевых соглашений, коллективных договоров и регулирования социально-трудовых отношений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z88" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      правила внутреннего трудового распорядка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z89" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      требования безопасности и охраны труда, пожарной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z90" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Требования к квалификации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z91" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: социальные науки, бизнес, управление и право, информационно-коммуникационные технологии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z92" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      стаж работы на руководящих должностях не менее пяти лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z93" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Заместитель директора Информационно-вычислительного центра</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z94" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Должностные обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z95" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвует в работе конкурсных комиссии для выполнения процедуры проведения государственных закупок способом конкурса (аукциона), предусмотренным Законом Республики Казахстан "О государственных закупках";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z96" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от имени предприятия подписывает договоры предприятия, в рамках своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z97" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет руководство по разработке, развитию и внедрению информационно-статистических систем и информационному обеспечению статистики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z98" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет контроль и руководство по вопросам администрирования и сопровождения информационно-статистических и телекоммуникационных систем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z99" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает контроль функционирования информационных систем, внедрения современных информационных технологий обработки данных статистической формы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z100" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет мониторинг и контролирует выполнение работ по договорам модернизации и сопровождения информационных систем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z101" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает контроль над совершенствованием технологии защиты статистической информации, доступа к базам данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z102" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от имени предприятия участвует в разработке политики информатизации Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z103" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет контроль и курирует деятельность филиалов предприятия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z104" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает и контролирует сбор, обработку первичных статистических данных, представленных территориальными подразделениями статистики и респондентами, полученных при общегосударственных статистических наблюдениях и национальных переписях, и их хранение в электронном виде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z105" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает контроль развития поддержки пользователей услуг предприятия и его филиалов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z106" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет контроль над работой по техническому обслуживанию и функционированию сети передачи данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z107" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Должен знать:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Конституцию;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Закон</w:t>
-[...969 lines deleted...]
-    <w:bookmarkEnd w:id="93"/>
+        <w:t>Трудовой</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кодекс;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Конституцию</w:t>
-[...9 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>Административный</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> процедурно-процессуальный кодекс;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Трудовой</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> кодекс;</w:t>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "О государственной статистике";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Административный</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> процедурно-процессуальный кодекс;</w:t>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "О государственном имуществе";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3283,51 +3335,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "О государственной статистике";</w:t>
+        <w:t xml:space="preserve"> "О государственных услугах";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3339,1209 +3391,1225 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "О государственном имуществе";</w:t>
+        <w:t xml:space="preserve"> "О противодействии коррупции";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z115" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нормативные правовые акты Республики Казахстан, регламентирующие производственно-хозяйственную и финансово-экономическую деятельность предприятия, определяющие приоритетные направления развития экономики и соответствующего вида экономической деятельности Республики Казахстан в целом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z116" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      перспективы, стратегию, приоритеты технического, экономического и социального развития предприятия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z117" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      методические материалы органов, касающиеся деятельности предприятия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z118" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      профиль, специализацию и особенности структуры предприятия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z119" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      производственные мощности и кадровые ресурсы предприятия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z120" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      технологию производства продукции предприятия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z121" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      налоговое законодательство;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z122" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядок составления и согласования бизнес-планов производственно-хозяйственной и финансово-экономической деятельности предприятия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z123" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      стратегическое планирование;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z124" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      систему экономических индикаторов, позволяющих предприятию определять свое положение на рынке и разрабатывать программы выхода на новые рынки сбыта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z125" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      практический маркетинг, технику рекламы, управление продажами, научно-технические достижения и передовой отечественный и зарубежный;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z126" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      опыт в соответствующем виде деятельности и опыте деятельности лучших аналогичных организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z127" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядок заключения и исполнения хозяйственных и финансовых договоров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z128" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организацию производства и труда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z129" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядок разработки и заключения отраслевых соглашений, коллективных договоров и регулирования социально-трудовых отношений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z130" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      правила внутреннего трудового распорядка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z131" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      требования безопасности и охраны труда, пожарной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z132" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Требования к квалификации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z133" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: социальные науки, бизнес, управление и право, информационно-коммуникационные технологии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z134" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      стаж работы на руководящих должностях не менее пяти лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z135" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. Руководитель административно-управленческого персонала</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z136" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Должностные обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z137" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исполняет свои обязанности в пределах своей компетенции под общим руководством директора предприятия и во взаимодействии с должностными лицами и руководителями структурных подразделений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z138" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует управление формированием, использованием и развитием персонала предприятия на основе максимальной реализации трудового потенциала каждого работника;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z139" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      возглавляет работу по формированию кадровой политики, определению ее основных направлений в соответствии со стратегией развития предприятия и мер по ее реализации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z140" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      определяет направления работы по созданию благоприятного социально-психологического климата в коллективе, стимулированию и развитию форм участия работников в управлении производством, условий для утверждения здорового образа жизни, повышения содержательности использования свободного времени персонала в целях повышения их трудовой отдачи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z141" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает организацию и координацию проведения исследований по созданию нормативно-методической базы управления персоналом, изучению и обобщению передового опыта в области нормирования и организации труда, оценки персонала, профессионального отбора и профессиональной ориентации, профессиональной адаптации, внедрение методических и нормативных разработок в практику;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z142" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      контролирует соблюдение норм законодательства о труде в работе с персоналом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z143" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      консультирует руководство предприятия и его филиалов, а также руководителей структурных подразделений по всем вопросам, связанным с персоналом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z144" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает постоянное совершенствование процессов управления персоналом организации на основе внедрения социально-экономических и социально-психологических методов управления, передовых технологий кадровой работы, создания и ведения банка данных персонала, стандартизации и унификации кадровой документации, применения средств вычислительной техники, коммуникаций и связи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z145" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет методическое руководство и координацию деятельности структурных подразделений предприятия, обеспечивающих управление персоналом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z146" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует решение юридических и кадровых вопросов, переподготовку и повышение квалификации кадров, создание кадрового потенциала на перспективу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z147" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует и проводит дисциплинарные заседания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z148" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      решает вопросы, касающиеся производственно-хозяйственной деятельности предприятия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z149" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет организацию и контроль работы единой системы документооборота и архива на предприятии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z150" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет контроль за исполнением документов, планов мероприятий, протокольных поручений директора предприятия со сроками;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z151" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает подготовку справочной информации, докладов, презентаций, а также аналитической и справочной информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z152" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает контроль и организацию подготовки и проведения коллегии предприятия, оперативных совещаний, а также взаимодействие с Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан по вопросам коллегии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z153" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует взаимодействие предприятия с организациями (общественные организаций, СМИ), в том числе в части проведения семинаров и участия работников предприятия в культурно-массовых мероприятиях города;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z154" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимает участие в рассмотрении жалоб, поступающих от физических и юридических лиц, в том числе работников предприятия и решает конфликтные ситуации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z155" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвует в работе конкурсных комиссии для выполнения процедуры проведения государственных закупок способом конкурса (аукциона), предусмотренным Законом Республики Казахстан "О государственных закупках";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z156" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от имени предприятия подписывает расходные договоры предприятия, в рамках своей компетенции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z157" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Должен знать:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Конституцию;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Закон</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> "О государственных услугах";</w:t>
+        <w:t>Трудовой</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кодекс;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Закон</w:t>
-[...889 lines deleted...]
-    <w:bookmarkEnd w:id="136"/>
+        <w:t>Административный</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> процедурно-процессуальный кодекс;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Конституцию</w:t>
-[...9 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "О государственной статистике";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Трудовой</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> кодекс;</w:t>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "О государственном имуществе;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Административный</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> процедурно-процессуальный кодекс;</w:t>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "О государственных услугах";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4553,163 +4621,617 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "О государственной статистике";</w:t>
+        <w:t xml:space="preserve"> "О противодействии коррупции";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z165" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нормативные правовые акты Республики Казахстан, регламентирующие производственно-хозяйственную и финансово-экономическую деятельность предприятия, определяющие приоритетные направления развития экономики и соответствующего вида экономической деятельности Республики Казахстан в целом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z166" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы теории управления персоналом и его мотивации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z167" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядок заключения трудовых договоров и регулирования трудовых споров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z168" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      формы и системы оплаты труда, его стимулирования, методы оценки работников и результатов их труда, передовые технологии кадровой работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z169" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы технологии производства, экономику и организацию производства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z170" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      правила внутреннего трудового распорядка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z171" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      требования безопасности и охраны труда, пожарной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z172" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Требования к квалификации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z173" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: социальные науки, бизнес, управление и право;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z174" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      стаж работы на руководящих должностях не менее пяти лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z175" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 4. Директор филиала Информационно-вычислительного центра</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z176" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Должностные обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z177" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в пределах своих полномочий руководит в соответствии с законодательством Республики Казахстан производственной, хозяйственной и финансово-экономической деятельностью филиала предприятия, обеспечивает исполнение принимаемых решений, сохранность и эффективное использование имущества филиала предприятия, содержащегося на его балансе, а также финансово-хозяйственные результаты его деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z178" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      определяет политику, стратегию деятельности филиала предприятия и механизм их реализации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z179" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заключает договора, на основании доверенности директора предприятия с организациями или юридическими лицами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z180" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      представляет филиал предприятия на деловых встречах в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z181" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет подбор кадров, обеспечивает повышение профессиональной подготовки кадров филиала;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z182" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исполняет свои обязанности под общим руководством директора предприятия и во взаимодействии с должностными лицами, руководителями структурных подразделений предприятия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z183" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поручает ведение отдельных направлений деятельности должностным лицам, а также функциональных и производственных подразделений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z184" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает соблюдение законности в деятельности филиала предприятия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z185" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Должен знать:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Конституцию;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Закон</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> "О государственном имуществе;</w:t>
+        <w:t>Трудовой</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кодекс;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Закон</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> "О государственных услугах";</w:t>
+        <w:t>Административный</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> процедурно-процессуальный кодекс;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4721,693 +5243,909 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "О противодействии коррупции";</w:t>
-[...419 lines deleted...]
-    <w:bookmarkEnd w:id="157"/>
+        <w:t xml:space="preserve"> "О государственной статистике";</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Конституцию</w:t>
-[...9 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "О государственном имуществе";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Трудовой</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> кодекс;</w:t>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "О государственных услугах";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Административный</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> процедурно-процессуальный кодекс;</w:t>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "О противодействии коррупции";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z193" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нормативные правовые акты Республики Казахстан, регламентирующие производственно-хозяйственную и финансово-экономическую деятельность предприятия, определяющие приоритетные направления развития экономики и соответствующего вида экономической деятельности Республики Казахстан в целом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z194" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      перспективы, стратегию, приоритеты технического, экономического и социального развития предприятия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z195" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      методические материалы органов, касающиеся деятельности предприятия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z196" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      профиль, специализацию и особенности структуры предприятия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z197" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы учета и финансового анализа, схемы кредитования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z198" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      производственные мощности и кадровые ресурсы предприятия, технологию производства продукции предприятия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z199" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      налоговое законодательство;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z200" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      современные методы хозяйствования и управления предприятием;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z201" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      стратегическое планирование;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z202" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядок разработки и заключения отраслевых соглашений, коллективных договоров и регулирования социально-трудовых отношений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z203" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      правила внутреннего трудового распорядка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z204" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      требования безопасности и охраны труда, пожарной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z205" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Требования к квалификации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z206" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: социальные науки, бизнес, управление и право или информационно-коммуникационные технологии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z207" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      стаж работы на руководящих должностях не менее трех лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z208" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 5. Руководитель отдела по подготовке и проведению национальных переписей</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z209" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Должностные обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z210" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет общее руководство деятельностью отдела, методологическое обеспечение по вопросам подготовки и проведения национальных переписей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z211" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает выполнение подготовительных мероприятий по организации массово-разъяснительной работы по проведению национальных переписей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z212" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимает участие в проведении национальных переписей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z213" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает актуализацию картографического материала, отбор и обучение переписного персонала;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z214" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      координирует и обеспечивает работу инструкторов по подготовке и проведению национальных переписей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z215" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает полноту охвата национальных переписей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z216" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует освещение проведения национальных переписей в средствах массовой информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z217" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает составление организационного и календарного планов работ проведения национальных переписей, выполнения мероприятий по повышению их эффективности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z218" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает своевременное составление информации и отчетности по проведению национальных переписей, выполнение плановых заданий и работ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z219" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносит предложения о поощрении работников и наложении дисциплинарных взысканий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z220" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдает принцип конфиденциальности полученных информационных и отчетных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z221" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает соблюдение подчиненными ему работниками правил внутреннего трудового распорядка, безопасности и охраны труда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z222" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Должен знать:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Конституцию;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Закон</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> "О государственной статистике";</w:t>
+        <w:t>Административный</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> процедурно-процессуальный кодекс;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5419,51 +6157,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "О государственном имуществе";</w:t>
+        <w:t xml:space="preserve"> "О государственной статистике";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5475,51 +6213,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "О государственных услугах";</w:t>
+        <w:t xml:space="preserve"> "О государственном имуществе";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5531,974 +6269,96 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "О противодействии коррупции";</w:t>
-[...599 lines deleted...]
-    <w:bookmarkEnd w:id="187"/>
+        <w:t xml:space="preserve"> "О государственных услугах";</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Конституцию</w:t>
-[...278 lines deleted...]
-        </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О противодействии коррупции";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z229" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -6956,72 +6816,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>
+      Конституцию;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9567,31 +9407,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>