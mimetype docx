--- v0 (2025-10-03)
+++ v1 (2026-06-11)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d98b66f" w14:textId="d98b66f">
+    <w:p w14:paraId="8c69079" w14:textId="8c69079">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1959,70 +1959,68 @@
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z55" w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="48"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2095,270 +2093,217 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...139 lines deleted...]
-1 въезд/выезд</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 1 пункта 1 предусматривается в редакции приказа Министра финансов РК от 19.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ 313 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z57" w:id="50"/>
-[...52 lines deleted...]
-Оборудование для электронного учета автотранспортных средств, при наличии отдельной полосы для легкового автотранспорта</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оборудование для электронного учета автотранспортных средств (интегрированное с другими техническими средствами таможенного контроля (далее – ТСТК))</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2397,608 +2342,557 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 въезд/выезд</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...139 lines deleted...]
-1 въезд/выезд</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 2 пункта 1 предусматривается в редакции приказа Министра финансов РК от 19.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 313</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z59" w:id="52"/>
-[...124 lines deleted...]
-1</w:t>
+          <w:bookmarkStart w:name="z57" w:id="48"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="48"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оборудование для электронного учета автотранспортных средств, при наличии отдельной полосы для легкового автотранспорта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+комплект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 въезд/выезд</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z60" w:id="53"/>
-[...124 lines deleted...]
-1</w:t>
+          <w:bookmarkStart w:name="z58" w:id="49"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="49"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оборудование для автоматического определения габаритных и весовых параметров автотранспортных средств, в том числе осевых нагрузок (интегрированное с другими ТСТК)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+комплект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 въезд/выезд</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z61" w:id="54"/>
-[...88 lines deleted...]
-комплект</w:t>
+          <w:bookmarkStart w:name="z59" w:id="50"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="50"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оборудование для автоматического определения весовых параметров автотранспортных средств (переносные), весы поосного взвешивания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3016,140 +2910,140 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z62" w:id="55"/>
-[...88 lines deleted...]
-комплект</w:t>
+          <w:bookmarkStart w:name="z60" w:id="51"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="51"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стационарное весовое оборудование для определения полной массы транспортных средств (контрольные весы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3167,104 +3061,104 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z63" w:id="56"/>
-[...52 lines deleted...]
-Оборудование для радиационного контроля (в зависимости от количества полос), 1 полоса соответственно 1 комплект системы на въезд</w:t>
+          <w:bookmarkStart w:name="z61" w:id="52"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="52"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оборудование для осмотра (досмотра) автотранспортных средств и товаров (инспекционно-досмотровые комплексы или досмотровая интраскопическая техника) (интегрированное с другими ТСТК)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3318,104 +3212,104 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z64" w:id="57"/>
-[...52 lines deleted...]
-Оборудование для сбора и утилизации биологических отходов</w:t>
+          <w:bookmarkStart w:name="z62" w:id="53"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="53"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оборудование для осмотра (досмотра) автотранспортных средств и товаров (инспекционно-досмотровые комплексы или досмотровая интраскопическая техника) при наличии отдельной полосы для легкового автотранспорта (интегрированное с другими ТСТК)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3469,104 +3363,104 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z65" w:id="58"/>
-[...52 lines deleted...]
-Оборудование для очистки и дезинфекции транспортных средств (в зависимости от количества полос)</w:t>
+          <w:bookmarkStart w:name="z63" w:id="54"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="54"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оборудование для радиационного контроля (в зависимости от количества полос), 1 полоса соответственно 1 комплект системы на въезд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3620,104 +3514,104 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z66" w:id="59"/>
-[...52 lines deleted...]
-Оборудование для обеззараживания подкарантинной продукции</w:t>
+          <w:bookmarkStart w:name="z64" w:id="55"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="55"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оборудование для сбора и утилизации биологических отходов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3771,104 +3665,104 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z67" w:id="60"/>
-[...52 lines deleted...]
-Оборудование для резервного электропитания (для обеспечения электроснабжения всего пункта пропуска)</w:t>
+          <w:bookmarkStart w:name="z65" w:id="56"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="56"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оборудование для очистки и дезинфекции транспортных средств (в зависимости от количества полос)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3896,432 +3790,432 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 (в том числе 1- резервный)</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z68" w:id="61"/>
-[...124 lines deleted...]
-4</w:t>
+          <w:bookmarkStart w:name="z66" w:id="57"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="57"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оборудование для обеззараживания подкарантинной продукции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+комплект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z69" w:id="62"/>
-[...124 lines deleted...]
-4</w:t>
+          <w:bookmarkStart w:name="z67" w:id="58"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="58"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оборудование для резервного электропитания (для обеспечения электроснабжения всего пункта пропуска)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+комплект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 (в том числе 1- резервный)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z70" w:id="63"/>
-[...52 lines deleted...]
-Приборы для досмотра труднодоступных мест в транспортных средствах и емкостей, заполненных различными, в том числе и агрессивными жидкостями (эндоскоп)</w:t>
+          <w:bookmarkStart w:name="z68" w:id="59"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="59"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приборы для досмотра товаров, транспортных средств в труднодоступных местах (досмотровое зеркало)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4349,130 +4243,130 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z71" w:id="64"/>
-[...52 lines deleted...]
-Приборы для оптимального освещения в ночное время суток и в слабоосвещенных помещениях (досмотровые фонари и лампы)</w:t>
+          <w:bookmarkStart w:name="z69" w:id="60"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="60"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приборы для досмотра труднодоступных мест в транспортных средствах и емкостей, заполненных различными, в том числе и агрессивными жидкостями (щуп досмотровый)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4500,130 +4394,130 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z72" w:id="65"/>
-[...52 lines deleted...]
-Приборы для обнаружения посторонних вложений в труднодоступных местах, таких как топливные баки, двери, колеса транспортных средств, стенки прицепов грузовых автомобилей (приборы для определения изменения плотности)</w:t>
+          <w:bookmarkStart w:name="z70" w:id="61"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="61"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приборы для досмотра труднодоступных мест в транспортных средствах и емкостей, заполненных различными, в том числе и агрессивными жидкостями (эндоскоп)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4677,406 +4571,406 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z73" w:id="66"/>
-[...124 lines deleted...]
-1</w:t>
+          <w:bookmarkStart w:name="z71" w:id="62"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="62"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приборы для оптимального освещения в ночное время суток и в слабоосвещенных помещениях (досмотровые фонари и лампы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z74" w:id="67"/>
-[...124 lines deleted...]
-1</w:t>
+          <w:bookmarkStart w:name="z72" w:id="63"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="63"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приборы для обнаружения посторонних вложений в труднодоступных местах, таких как топливные баки, двери, колеса транспортных средств, стенки прицепов грузовых автомобилей (приборы для определения изменения плотности)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z75" w:id="68"/>
-[...52 lines deleted...]
-Приборы считывания штрих-кодов</w:t>
+          <w:bookmarkStart w:name="z73" w:id="64"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="64"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приборы считывания электронных запорно-пломбировочных устройств (электронных пломб)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5130,140 +5024,140 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z76" w:id="69"/>
-[...88 lines deleted...]
-штук</w:t>
+          <w:bookmarkStart w:name="z74" w:id="65"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="65"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Принтеры штрих-кодов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+комплект</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5281,104 +5175,104 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z77" w:id="70"/>
-[...52 lines deleted...]
-Системы обзорного телевидения – сеть телевизионных камер, неуправляемых или дистанционно управляемых с единого контрольного пульта, и контрольных мониторов</w:t>
+          <w:bookmarkStart w:name="z75" w:id="66"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="66"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приборы считывания штрих-кодов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5432,104 +5326,104 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z78" w:id="71"/>
-[...52 lines deleted...]
-Носимая радиосвязь (ультракоротковолновые (далее – УКВ))</w:t>
+          <w:bookmarkStart w:name="z76" w:id="67"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="67"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приборы ночного видения и локальные (замкнутые) при графике работы 24 часа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5557,166 +5451,166 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z79" w:id="72"/>
-[...88 lines deleted...]
-штук</w:t>
+          <w:bookmarkStart w:name="z77" w:id="68"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="68"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Системы обзорного телевидения – сеть телевизионных камер, неуправляемых или дистанционно управляемых с единого контрольного пульта, и контрольных мониторов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+комплект</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5734,104 +5628,104 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z80" w:id="73"/>
-[...52 lines deleted...]
-Автомобильная аппаратура радиосвязи для всех транспортных средств таможенного поста</w:t>
+          <w:bookmarkStart w:name="z78" w:id="69"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="69"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Носимая радиосвязь (ультракоротковолновые (далее – УКВ))</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5859,247 +5753,549 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z81" w:id="74"/>
-[...124 lines deleted...]
-2 въезд/выезд</w:t>
+          <w:bookmarkStart w:name="z79" w:id="70"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="70"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стационарная (базовая) радиосвязь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z82" w:id="75"/>
+          <w:bookmarkStart w:name="z80" w:id="71"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="71"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобильная аппаратура радиосвязи для всех транспортных средств таможенного поста</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z81" w:id="72"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="72"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оборудование для оперативного поиска, обнаружения и наблюдения в динамике собственного излучения теплоизлучающих объектов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+комплект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 въезд/выезд</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z82" w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="75"/>
+          <w:bookmarkEnd w:id="73"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6167,132 +6363,130 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:bookmarkStart w:name="z83" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Нормы положенности технических средств таможенного контроля таможен, таможенных постов и контрольно-пропускных пунктов 2 категории (по автомобильному сообщению)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z84" w:id="77"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="77"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6365,270 +6559,219 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...139 lines deleted...]
-2 въезд/выезд</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 1 пункта 2 предусматривается в редакции приказа Министра финансов РК от 19.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ 313 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(вводится в действие с 12.07.2026).  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z86" w:id="79"/>
-[...52 lines deleted...]
-Оборудование для электронного учета автотранспортных средств, при наличии отдельной полосы для легкового автотранспорта</w:t>
+          <w:bookmarkStart w:name="z85" w:id="75"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="75"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оборудование для электронного учета автотранспортных средств (интегрированное с другими ТСТК)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6656,619 +6799,568 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 въезд/выезд</w:t>
+2 въезд/выезд</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...139 lines deleted...]
-2 въезд, 1 выезд</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 2 пункта 2 предусматривается в редакции приказа Министра финансов РК от 19.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ 313 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z88" w:id="81"/>
-[...124 lines deleted...]
-1</w:t>
+          <w:bookmarkStart w:name="z86" w:id="76"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="76"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оборудование для электронного учета автотранспортных средств, при наличии отдельной полосы для легкового автотранспорта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+комплект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 въезд/выезд</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z89" w:id="82"/>
-[...124 lines deleted...]
-1</w:t>
+          <w:bookmarkStart w:name="z87" w:id="77"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="77"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оборудование для автоматического определения габаритных и весовых параметров автотранспортных средств, в том числе осевых нагрузок (интегрированное с другими ТСТК)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+комплект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 въезд, 1 выезд</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z90" w:id="83"/>
-[...88 lines deleted...]
-комплект</w:t>
+          <w:bookmarkStart w:name="z88" w:id="78"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="78"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оборудование для автоматического определения весовых параметров автотранспортных средств (переносные), весы поосного взвешивания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7286,140 +7378,140 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z91" w:id="84"/>
-[...88 lines deleted...]
-комплект</w:t>
+          <w:bookmarkStart w:name="z89" w:id="79"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="79"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стационарное весовое оборудование для определения полной массы транспортных средств (контрольные весы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7437,104 +7529,104 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z92" w:id="85"/>
-[...52 lines deleted...]
-Оборудование для радиационного контроля (в зависимости от количества полос), 1 полоса соответственно 1 комплект системы на въезд</w:t>
+          <w:bookmarkStart w:name="z90" w:id="80"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="80"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оборудование для осмотра (досмотра) автотранспортных средств и товаров (инспекционно-досмотровые комплексы или досмотровая интраскопическая техника) (интегрированное с другими ТСТК)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7588,104 +7680,104 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z93" w:id="86"/>
-[...52 lines deleted...]
-Оборудование для сбора и утилизации биологических отходов</w:t>
+          <w:bookmarkStart w:name="z91" w:id="81"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="81"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оборудование для осмотра (досмотра) автотранспортных средств и товаров (инспекционно-досмотровые комплексы или досмотровая интраскопическая техника) при наличии отдельной полосы для легкового автотранспорта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7739,104 +7831,104 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z94" w:id="87"/>
-[...52 lines deleted...]
-Оборудование для очистки и дезинфекции транспортных средств (в зависимости от количества полос)</w:t>
+          <w:bookmarkStart w:name="z92" w:id="82"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="82"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оборудование для радиационного контроля (в зависимости от количества полос), 1 полоса соответственно 1 комплект системы на въезд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7890,104 +7982,104 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z95" w:id="88"/>
-[...52 lines deleted...]
-Оборудование для обеззараживания подкарантинной продукции</w:t>
+          <w:bookmarkStart w:name="z93" w:id="83"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="83"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оборудование для сбора и утилизации биологических отходов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8041,104 +8133,104 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z96" w:id="89"/>
-[...52 lines deleted...]
-Оборудование для резервного электропитания (для обеспечения электроснабжения всего пункта пропуска)</w:t>
+          <w:bookmarkStart w:name="z94" w:id="84"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="84"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оборудование для очистки и дезинфекции транспортных средств (в зависимости от количества полос)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8166,432 +8258,432 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 (в том числе 1- резервный)</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z97" w:id="90"/>
-[...124 lines deleted...]
-6</w:t>
+          <w:bookmarkStart w:name="z95" w:id="85"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="85"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оборудование для обеззараживания подкарантинной продукции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+комплект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z98" w:id="91"/>
-[...124 lines deleted...]
-6</w:t>
+          <w:bookmarkStart w:name="z96" w:id="86"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="86"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оборудование для резервного электропитания (для обеспечения электроснабжения всего пункта пропуска)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+комплект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 (в том числе 1- резервный)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z99" w:id="92"/>
-[...52 lines deleted...]
-Приборы для досмотра труднодоступных мест в транспортных средствах и емкостей, заполненных различными, в том числе и агрессивными жидкостями (эндоскоп)</w:t>
+          <w:bookmarkStart w:name="z97" w:id="87"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="87"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приборы для досмотра товаров, транспортных средств в труднодоступных местах (досмотровое зеркало)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8619,130 +8711,130 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z100" w:id="93"/>
-[...52 lines deleted...]
-Приборы для оптимального освещения в ночное время суток и в слабоосвещенных помещениях (досмотровые фонари и лампы)</w:t>
+          <w:bookmarkStart w:name="z98" w:id="88"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="88"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приборы для досмотра труднодоступных мест в транспортных средствах и емкостей, заполненных различными, в том числе и агрессивными жидкостями (щуп досмотровый)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8770,130 +8862,130 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z101" w:id="94"/>
-[...52 lines deleted...]
-Приборы для обнаружения посторонних вложений в труднодоступных местах, таких как топливные баки, двери, колеса транспортных средств, стенки прицепов грузовых автомобилей (приборы для определения изменения плотности)</w:t>
+          <w:bookmarkStart w:name="z99" w:id="89"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="89"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приборы для досмотра труднодоступных мест в транспортных средствах и емкостей, заполненных различными, в том числе и агрессивными жидкостями (эндоскоп)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8947,291 +9039,291 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z102" w:id="95"/>
-[...124 lines deleted...]
-2</w:t>
+          <w:bookmarkStart w:name="z100" w:id="90"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="90"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приборы для оптимального освещения в ночное время суток и в слабоосвещенных помещениях (досмотровые фонари и лампы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z103" w:id="96"/>
-[...88 lines deleted...]
-комплект</w:t>
+          <w:bookmarkStart w:name="z101" w:id="91"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="91"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приборы для обнаружения посторонних вложений в труднодоступных местах, таких как топливные баки, двери, колеса транспортных средств, стенки прицепов грузовых автомобилей (приборы для определения изменения плотности)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9249,104 +9341,104 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z104" w:id="97"/>
-[...52 lines deleted...]
-Приборы считывания штрих-кодов</w:t>
+          <w:bookmarkStart w:name="z102" w:id="92"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="92"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приборы считывания электронных запорно-пломбировочных устройств (электронных пломб)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9400,255 +9492,255 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z105" w:id="98"/>
-[...124 lines deleted...]
-1</w:t>
+          <w:bookmarkStart w:name="z103" w:id="93"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="93"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Принтеры штрих-кодов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+комплект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z106" w:id="99"/>
-[...52 lines deleted...]
-Системы обзорного телевидения – сеть телевизионных камер, неуправляемых или дистанционно управляемых с единого контрольного пульта, и контрольных мониторов</w:t>
+          <w:bookmarkStart w:name="z104" w:id="94"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="94"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приборы считывания штрих-кодов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9676,130 +9768,130 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z107" w:id="100"/>
-[...52 lines deleted...]
-Носимая радиосвязь УКВ</w:t>
+          <w:bookmarkStart w:name="z105" w:id="95"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="95"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приборы ночного видения и локальные (замкнутые) при графике работы 24 часа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9827,166 +9919,166 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z108" w:id="101"/>
-[...88 lines deleted...]
-штук</w:t>
+          <w:bookmarkStart w:name="z106" w:id="96"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="96"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Системы обзорного телевидения – сеть телевизионных камер, неуправляемых или дистанционно управляемых с единого контрольного пульта, и контрольных мониторов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+комплект</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10004,104 +10096,104 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z109" w:id="102"/>
-[...52 lines deleted...]
-Автомобильная аппаратура радиосвязи для всех транспортных средств таможенного поста</w:t>
+          <w:bookmarkStart w:name="z107" w:id="97"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="97"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Носимая радиосвязь УКВ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10129,247 +10221,549 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z110" w:id="103"/>
-[...124 lines deleted...]
-2 въезд/выезд</w:t>
+          <w:bookmarkStart w:name="z108" w:id="98"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="98"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стационарная (базовая) радиосвязь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z111" w:id="104"/>
+          <w:bookmarkStart w:name="z109" w:id="99"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="99"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобильная аппаратура радиосвязи для всех транспортных средств таможенного поста</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z110" w:id="100"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="100"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оборудование для оперативного поиска, обнаружения и наблюдения в динамике собственного излучения теплоизлучающих объектов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+комплект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 въезд/выезд</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z111" w:id="101"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="104"/>
+          <w:bookmarkEnd w:id="101"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10437,132 +10831,132 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z112" w:id="105"/>
+    <w:bookmarkStart w:name="z112" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Нормы положенности технических средств таможенного контроля таможен, таможенных постов и контрольно-пропускных пунктов 1 категории (по автомобильному сообщению в зависимости от 200 и более АТС/сутки)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z113" w:id="106"/>
+          <w:bookmarkStart w:name="z113" w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="106"/>
+          <w:bookmarkEnd w:id="103"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10635,270 +11029,219 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...139 lines deleted...]
-4 въезд/выезд</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 1 пункта 3 предусматривается в редакции приказа Министра финансов РК от 19.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ 313 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z115" w:id="108"/>
-[...52 lines deleted...]
-Оборудование для электронного учета автотранспортных средств, при наличии отдельной полосы для легкового автотранспорта 1 полоса – 1 комплект</w:t>
+          <w:bookmarkStart w:name="z114" w:id="104"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="104"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оборудование для электронного учета автотранспортных средств (интегрированное с другими ТСТК)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10926,770 +11269,719 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 въезд/выезд</w:t>
+4 въезд/выезд</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...139 lines deleted...]
-4 въезд/выезд</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 2 пункта 3 предусматривается в редакции приказа Министра финансов РК от 19.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ 313 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z117" w:id="110"/>
-[...124 lines deleted...]
-3 въезд/выезд</w:t>
+          <w:bookmarkStart w:name="z115" w:id="105"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="105"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оборудование для электронного учета автотранспортных средств, при наличии отдельной полосы для легкового автотранспорта 1 полоса – 1 комплект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+комплект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 въезд/выезд</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z118" w:id="111"/>
-[...124 lines deleted...]
-1</w:t>
+          <w:bookmarkStart w:name="z116" w:id="106"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="106"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оборудование для автоматического определения габаритных и весовых параметров автотранспортных средств, в том числе осевых нагрузок (интегрированное с другими ТСТК)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+комплект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 въезд/выезд</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z119" w:id="112"/>
-[...124 lines deleted...]
-3</w:t>
+          <w:bookmarkStart w:name="z117" w:id="107"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="107"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оборудование для автоматического определения весовых параметров автотранспортных средств (переносные), весы поосного взвешивания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 въезд/выезд</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z120" w:id="113"/>
-[...88 lines deleted...]
-комплект</w:t>
+          <w:bookmarkStart w:name="z118" w:id="108"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="108"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стационарное весовое оборудование для определения полной массы транспортных средств (контрольные весы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11707,104 +11999,104 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z121" w:id="114"/>
-[...52 lines deleted...]
-Оборудование для радиационного контроля (в зависимости от количества полос), 1 полоса соответственно 1 комплект системы на въезд</w:t>
+          <w:bookmarkStart w:name="z119" w:id="109"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="109"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оборудование для осмотра (досмотра) автотранспортных средств и товаров (инспекционно-досмотровые комплексы или досмотровая интраскопическая техника) (интегрированное с другими ТСТК)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11832,130 +12124,130 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z122" w:id="115"/>
-[...52 lines deleted...]
-Оборудование для сбора и утилизации биологических отходов</w:t>
+          <w:bookmarkStart w:name="z120" w:id="110"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="110"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оборудование для осмотра (досмотра) автотранспортных средств и товаров (инспекционно-досмотровые комплексы или досмотровая интраскопическая техника) при наличии отдельной полосы для легкового автотранспорта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12009,104 +12301,104 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z123" w:id="116"/>
-[...52 lines deleted...]
-Оборудование для очистки и дезинфекции транспортных средств (в зависимости от количества полос)</w:t>
+          <w:bookmarkStart w:name="z121" w:id="111"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="111"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оборудование для радиационного контроля (в зависимости от количества полос), 1 полоса соответственно 1 комплект системы на въезд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12160,104 +12452,104 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z124" w:id="117"/>
-[...52 lines deleted...]
-Оборудование для обеззараживания подкарантинной продукции</w:t>
+          <w:bookmarkStart w:name="z122" w:id="112"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="112"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оборудование для сбора и утилизации биологических отходов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12311,104 +12603,104 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z125" w:id="118"/>
-[...52 lines deleted...]
-Оборудование для резервного электропитания (для обеспечения электроснабжения всего пункта пропуска)</w:t>
+          <w:bookmarkStart w:name="z123" w:id="113"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="113"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оборудование для очистки и дезинфекции транспортных средств (в зависимости от количества полос)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12436,432 +12728,432 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 (в том числе 1- резервный)</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z126" w:id="119"/>
-[...124 lines deleted...]
-8</w:t>
+          <w:bookmarkStart w:name="z124" w:id="114"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="114"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оборудование для обеззараживания подкарантинной продукции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+комплект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z127" w:id="120"/>
-[...124 lines deleted...]
-8</w:t>
+          <w:bookmarkStart w:name="z125" w:id="115"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="115"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оборудование для резервного электропитания (для обеспечения электроснабжения всего пункта пропуска)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+комплект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 (в том числе 1- резервный)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z128" w:id="121"/>
-[...52 lines deleted...]
-Приборы для досмотра труднодоступных мест в транспортных средствах и емкостей, заполненных различными, в том числе и агрессивными жидкостями (эндоскоп)</w:t>
+          <w:bookmarkStart w:name="z126" w:id="116"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="116"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приборы для досмотра товаров, транспортных средств в труднодоступных местах (досмотровое зеркало)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12889,130 +13181,130 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z129" w:id="122"/>
-[...52 lines deleted...]
-Приборы для оптимального освещения в ночное время суток и в слабоосвещенных помещениях (досмотровые фонари и лампы)</w:t>
+          <w:bookmarkStart w:name="z127" w:id="117"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приборы для досмотра труднодоступных мест в транспортных средствах и емкостей, заполненных различными, в том числе и агрессивными жидкостями (щуп досмотровый)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13040,130 +13332,130 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z130" w:id="123"/>
-[...52 lines deleted...]
-Приборы для обнаружения посторонних вложений в труднодоступных местах, таких как топливные баки, двери, колеса транспортных средств, стенки прицепов грузовых автомобилей (приборы для определения изменения плотности)</w:t>
+          <w:bookmarkStart w:name="z128" w:id="118"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="118"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приборы для досмотра труднодоступных мест в транспортных средствах и емкостей, заполненных различными, в том числе и агрессивными жидкостями (эндоскоп)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13217,406 +13509,406 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z131" w:id="124"/>
-[...124 lines deleted...]
-3</w:t>
+          <w:bookmarkStart w:name="z129" w:id="119"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="119"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приборы для оптимального освещения в ночное время суток и в слабоосвещенных помещениях (досмотровые фонари и лампы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z132" w:id="125"/>
-[...124 lines deleted...]
-3</w:t>
+          <w:bookmarkStart w:name="z130" w:id="120"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="120"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приборы для обнаружения посторонних вложений в труднодоступных местах, таких как топливные баки, двери, колеса транспортных средств, стенки прицепов грузовых автомобилей (приборы для определения изменения плотности)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z133" w:id="126"/>
-[...52 lines deleted...]
-Приборы считывания штрих-кодов</w:t>
+          <w:bookmarkStart w:name="z131" w:id="121"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="121"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приборы считывания электронных запорно-пломбировочных устройств (электронных пломб)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13670,140 +13962,140 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z134" w:id="127"/>
-[...88 lines deleted...]
-штук</w:t>
+          <w:bookmarkStart w:name="z132" w:id="122"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="122"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Принтеры штрих-кодов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+комплект</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13821,104 +14113,104 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z135" w:id="128"/>
-[...52 lines deleted...]
-Системы обзорного телевидения – сеть телевизионных камер, неуправляемых или дистанционно управляемых с единого контрольного пульта, и контрольных мониторов</w:t>
+          <w:bookmarkStart w:name="z133" w:id="123"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="123"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приборы считывания штрих-кодов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13946,130 +14238,130 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z136" w:id="129"/>
-[...52 lines deleted...]
-Носимая радиосвязь УКВ</w:t>
+          <w:bookmarkStart w:name="z134" w:id="124"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="124"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приборы ночного видения и локальные (замкнутые) при графике работы 24 часа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14097,281 +14389,281 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z137" w:id="130"/>
-[...124 lines deleted...]
-2</w:t>
+          <w:bookmarkStart w:name="z135" w:id="125"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="125"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Системы обзорного телевидения – сеть телевизионных камер, неуправляемых или дистанционно управляемых с единого контрольного пульта, и контрольных мониторов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+комплект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z138" w:id="131"/>
-[...52 lines deleted...]
-Автомобильная аппаратура радиосвязи для всех транспортных средств таможенного поста</w:t>
+          <w:bookmarkStart w:name="z136" w:id="126"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="126"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Носимая радиосвязь УКВ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14399,247 +14691,549 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z139" w:id="132"/>
-[...124 lines deleted...]
-2 въезд/выезд</w:t>
+          <w:bookmarkStart w:name="z137" w:id="127"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="127"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стационарная (базовая) радиосвязь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z140" w:id="133"/>
+          <w:bookmarkStart w:name="z138" w:id="128"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="128"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобильная аппаратура радиосвязи для всех транспортных средств таможенного поста</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z139" w:id="129"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="129"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оборудование для оперативного поиска, обнаружения и наблюдения в динамике собственного излучения теплоизлучающих объектов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+комплект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 въезд/выезд</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z140" w:id="130"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="133"/>
+          <w:bookmarkEnd w:id="130"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14707,132 +15301,132 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z141" w:id="134"/>
+    <w:bookmarkStart w:name="z141" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Нормы положенности технических средств таможенного контроля таможен, таможенных постов и контрольно-пропускных пунктов 1 категории (по автомобильному сообщению в зависимости от 500 до 1000 АТС/сутки)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z142" w:id="135"/>
+          <w:bookmarkStart w:name="z142" w:id="132"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="135"/>
+          <w:bookmarkEnd w:id="132"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14905,270 +15499,219 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...139 lines deleted...]
-12 въезд/выезд</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 1 пункта 4 предусматривается в редакции приказа Министра финансов РК от 19.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ 313 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z144" w:id="137"/>
-[...52 lines deleted...]
-Оборудование для электронного учета автотранспортных средств, при наличии отдельной полосы для легкового автотранспорта из расчета 1 полоса – 1 комплект</w:t>
+          <w:bookmarkStart w:name="z143" w:id="133"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="133"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оборудование для электронного учета автотранспортных средств (интегрированное с другими ТСТК)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15196,885 +15739,834 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 въезд/выезд</w:t>
+12 въезд/выезд</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...139 lines deleted...]
-5 въезд, 3 выезд</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 2 пункта 4 предусматривается в редакции приказа Министра финансов РК от 19.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ 313 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z146" w:id="139"/>
-[...124 lines deleted...]
-5 въезд/выезд</w:t>
+          <w:bookmarkStart w:name="z144" w:id="134"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="134"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оборудование для электронного учета автотранспортных средств, при наличии отдельной полосы для легкового автотранспорта из расчета 1 полоса – 1 комплект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+комплект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 въезд/выезд</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z147" w:id="140"/>
-[...124 lines deleted...]
-1</w:t>
+          <w:bookmarkStart w:name="z145" w:id="135"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="135"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оборудование для автоматического определения габаритных и весовых параметров автотранспортных средств, в том числе осевых нагрузок (интегрированное с другими ТСТК)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+комплект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 въезд, 3 выезд</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z148" w:id="141"/>
-[...124 lines deleted...]
-6</w:t>
+          <w:bookmarkStart w:name="z146" w:id="136"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="136"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оборудование для автоматического определения весовых параметров автотранспортных средств (переносные), весы поосного взвешивания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 въезд/выезд</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z149" w:id="142"/>
-[...124 lines deleted...]
-2</w:t>
+          <w:bookmarkStart w:name="z147" w:id="137"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="137"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стационарное весовое оборудование для определения полной массы транспортных средств (контрольные весы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z150" w:id="143"/>
-[...52 lines deleted...]
-Оборудование для радиационного контроля (в зависимости от количества полос), 1 полоса соответственно 1 комплект системы на въезд</w:t>
+          <w:bookmarkStart w:name="z148" w:id="138"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="138"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оборудование для осмотра (досмотра) автотранспортных средств и товаров (инспекционно-досмотровые комплексы или досмотровая интраскопическая техника) (интегрированное с другими ТСТК)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16102,130 +16594,130 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z151" w:id="144"/>
-[...52 lines deleted...]
-Оборудование для сбора и утилизации биологических отходов</w:t>
+          <w:bookmarkStart w:name="z149" w:id="139"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="139"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оборудование для осмотра (досмотра) автотранспортных средств и товаров (инспекционно-досмотровые комплексы – ИДК или досмотровая интраскопическая техника) при наличии отдельной полосы для легкового автотранспорта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16253,130 +16745,130 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z152" w:id="145"/>
-[...52 lines deleted...]
-Оборудование для очистки и дезинфекции транспортных средств (в зависимости от количества полос)</w:t>
+          <w:bookmarkStart w:name="z150" w:id="140"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="140"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оборудование для радиационного контроля (в зависимости от количества полос), 1 полоса соответственно 1 комплект системы на въезд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16430,104 +16922,104 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z153" w:id="146"/>
-[...52 lines deleted...]
-Оборудование для обеззараживания подкарантинной продукции</w:t>
+          <w:bookmarkStart w:name="z151" w:id="141"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="141"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оборудование для сбора и утилизации биологических отходов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16581,104 +17073,104 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z154" w:id="147"/>
-[...52 lines deleted...]
-Оборудование для резервного электропитания (для обеспечения электроснабжения всего пункта пропуска)</w:t>
+          <w:bookmarkStart w:name="z152" w:id="142"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="142"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оборудование для очистки и дезинфекции транспортных средств (в зависимости от количества полос)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16706,432 +17198,432 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 (в том числе 1- резервный)</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z155" w:id="148"/>
-[...124 lines deleted...]
-10</w:t>
+          <w:bookmarkStart w:name="z153" w:id="143"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="143"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оборудование для обеззараживания подкарантинной продукции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+комплект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z156" w:id="149"/>
-[...124 lines deleted...]
-10</w:t>
+          <w:bookmarkStart w:name="z154" w:id="144"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="144"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оборудование для резервного электропитания (для обеспечения электроснабжения всего пункта пропуска)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+комплект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 (в том числе 1- резервный)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z157" w:id="150"/>
-[...52 lines deleted...]
-Приборы для досмотра труднодоступных мест в транспортных средствах и емкостей, заполненных различными, в том числе и агрессивными жидкостями (эндоскоп)</w:t>
+          <w:bookmarkStart w:name="z155" w:id="145"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="145"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приборы для досмотра товаров, транспортных средств в труднодоступных местах (досмотровое зеркало)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17159,130 +17651,130 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z158" w:id="151"/>
-[...52 lines deleted...]
-Приборы для оптимального освещения в ночное время суток и в слабоосвещенных помещениях (досмотровые фонари и лампы)</w:t>
+          <w:bookmarkStart w:name="z156" w:id="146"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="146"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приборы для досмотра труднодоступных мест в транспортных средствах и емкостей, заполненных различными, в том числе и агрессивными жидкостями (щуп досмотровый)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17310,130 +17802,130 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z159" w:id="152"/>
-[...52 lines deleted...]
-Приборы для обнаружения посторонних вложений в труднодоступных местах, таких как топливные баки, двери, колеса транспортных средств, стенки прицепов грузовых автомобилей (приборы для определения изменения плотности)</w:t>
+          <w:bookmarkStart w:name="z157" w:id="147"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="147"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приборы для досмотра труднодоступных мест в транспортных средствах и емкостей, заполненных различными, в том числе и агрессивными жидкостями (эндоскоп)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17487,406 +17979,406 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z160" w:id="153"/>
-[...124 lines deleted...]
-5</w:t>
+          <w:bookmarkStart w:name="z158" w:id="148"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="148"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приборы для оптимального освещения в ночное время суток и в слабоосвещенных помещениях (досмотровые фонари и лампы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z161" w:id="154"/>
-[...124 lines deleted...]
-5</w:t>
+          <w:bookmarkStart w:name="z159" w:id="149"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="149"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приборы для обнаружения посторонних вложений в труднодоступных местах, таких как топливные баки, двери, колеса транспортных средств, стенки прицепов грузовых автомобилей (приборы для определения изменения плотности)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z162" w:id="155"/>
-[...52 lines deleted...]
-Приборы считывания штрих-кодов</w:t>
+          <w:bookmarkStart w:name="z160" w:id="150"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="150"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приборы считывания электронных запорно-пломбировочных устройств (электронных пломб)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17940,255 +18432,255 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z163" w:id="156"/>
-[...124 lines deleted...]
-3</w:t>
+          <w:bookmarkStart w:name="z161" w:id="151"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="151"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Принтеры штрих-кодов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+комплект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z164" w:id="157"/>
-[...52 lines deleted...]
-Системы обзорного телевидения – сеть телевизионных камер, неуправляемых или дистанционно управляемых с единого контрольного пульта, и контрольных мониторов</w:t>
+          <w:bookmarkStart w:name="z162" w:id="152"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приборы считывания штрих-кодов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18216,130 +18708,130 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z165" w:id="158"/>
-[...52 lines deleted...]
-Носимая радиосвязь УКВ</w:t>
+          <w:bookmarkStart w:name="z163" w:id="153"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="153"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приборы ночного видения и локальные (замкнутые) при графике работы 24 часа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18367,549 +18859,851 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z166" w:id="159"/>
-[...124 lines deleted...]
-3</w:t>
+          <w:bookmarkStart w:name="z164" w:id="154"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="154"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Системы обзорного телевидения – сеть телевизионных камер, неуправляемых или дистанционно управляемых с единого контрольного пульта, и контрольных мониторов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+комплект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z167" w:id="160"/>
+          <w:bookmarkStart w:name="z165" w:id="155"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="155"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Носимая радиосвязь УКВ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
-            </w:r>
-[...107 lines deleted...]
-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z168" w:id="161"/>
-[...124 lines deleted...]
-2 въезд/выезд</w:t>
+          <w:bookmarkStart w:name="z166" w:id="156"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="156"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стационарная (базовая) радиосвязь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z169" w:id="162"/>
+          <w:bookmarkStart w:name="z167" w:id="157"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="157"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобильная аппаратура радиосвязи для всех транспортных средств таможенного поста</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z168" w:id="158"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="158"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оборудование для оперативного поиска, обнаружения и наблюдения в динамике собственного излучения теплоизлучающих объектов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+комплект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 въезд/выезд</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z169" w:id="159"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="162"/>
+          <w:bookmarkEnd w:id="159"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18977,132 +19771,132 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z170" w:id="163"/>
+    <w:bookmarkStart w:name="z170" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Нормы положенности технических средств таможенного контроля таможен, таможенных постов и контрольно-пропускных пунктов (по железнодорожному сообщению)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z171" w:id="164"/>
+          <w:bookmarkStart w:name="z171" w:id="161"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="164"/>
+          <w:bookmarkEnd w:id="161"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19190,70 +19984,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z172" w:id="165"/>
+          <w:bookmarkStart w:name="z172" w:id="162"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="165"/>
+          <w:bookmarkEnd w:id="162"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19341,70 +20135,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z173" w:id="166"/>
+          <w:bookmarkStart w:name="z173" w:id="163"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="166"/>
+          <w:bookmarkEnd w:id="163"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19492,70 +20286,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z174" w:id="167"/>
+          <w:bookmarkStart w:name="z174" w:id="164"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="167"/>
+          <w:bookmarkEnd w:id="164"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19643,70 +20437,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z175" w:id="168"/>
+          <w:bookmarkStart w:name="z175" w:id="165"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="168"/>
+          <w:bookmarkEnd w:id="165"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19794,70 +20588,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z176" w:id="169"/>
+          <w:bookmarkStart w:name="z176" w:id="166"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="169"/>
+          <w:bookmarkEnd w:id="166"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19945,70 +20739,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z177" w:id="170"/>
+          <w:bookmarkStart w:name="z177" w:id="167"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="170"/>
+          <w:bookmarkEnd w:id="167"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -20096,70 +20890,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z178" w:id="171"/>
+          <w:bookmarkStart w:name="z178" w:id="168"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="171"/>
+          <w:bookmarkEnd w:id="168"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -20247,70 +21041,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z179" w:id="172"/>
+          <w:bookmarkStart w:name="z179" w:id="169"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="172"/>
+          <w:bookmarkEnd w:id="169"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -20398,70 +21192,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z180" w:id="173"/>
+          <w:bookmarkStart w:name="z180" w:id="170"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="173"/>
+          <w:bookmarkEnd w:id="170"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -20549,70 +21343,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z181" w:id="174"/>
+          <w:bookmarkStart w:name="z181" w:id="171"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="174"/>
+          <w:bookmarkEnd w:id="171"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -20700,70 +21494,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z182" w:id="175"/>
+          <w:bookmarkStart w:name="z182" w:id="172"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="175"/>
+          <w:bookmarkEnd w:id="172"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -20851,70 +21645,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z183" w:id="176"/>
+          <w:bookmarkStart w:name="z183" w:id="173"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="176"/>
+          <w:bookmarkEnd w:id="173"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -21002,70 +21796,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z184" w:id="177"/>
+          <w:bookmarkStart w:name="z184" w:id="174"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="177"/>
+          <w:bookmarkEnd w:id="174"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -21153,70 +21947,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z185" w:id="178"/>
+          <w:bookmarkStart w:name="z185" w:id="175"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="178"/>
+          <w:bookmarkEnd w:id="175"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -21284,132 +22078,132 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z186" w:id="179"/>
+    <w:bookmarkStart w:name="z186" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Нормы положенности технических средств таможенного контроля в пассажирских терминалах пешеходных пунктов пропуска таможен, таможенных постов и контрольно-пропускных пунктов (по воздушным, железнодорожным, автомобильным сообщениям)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z187" w:id="180"/>
+          <w:bookmarkStart w:name="z187" w:id="177"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="180"/>
+          <w:bookmarkEnd w:id="177"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -21497,70 +22291,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z188" w:id="181"/>
+          <w:bookmarkStart w:name="z188" w:id="178"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="181"/>
+          <w:bookmarkEnd w:id="178"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -21648,70 +22442,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z189" w:id="182"/>
+          <w:bookmarkStart w:name="z189" w:id="179"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="182"/>
+          <w:bookmarkEnd w:id="179"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -21799,70 +22593,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z190" w:id="183"/>
+          <w:bookmarkStart w:name="z190" w:id="180"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="183"/>
+          <w:bookmarkEnd w:id="180"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -21950,70 +22744,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z191" w:id="184"/>
+          <w:bookmarkStart w:name="z191" w:id="181"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="184"/>
+          <w:bookmarkEnd w:id="181"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22101,70 +22895,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z192" w:id="185"/>
+          <w:bookmarkStart w:name="z192" w:id="182"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="185"/>
+          <w:bookmarkEnd w:id="182"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22252,70 +23046,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z193" w:id="186"/>
+          <w:bookmarkStart w:name="z193" w:id="183"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="186"/>
+          <w:bookmarkEnd w:id="183"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22403,70 +23197,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z194" w:id="187"/>
+          <w:bookmarkStart w:name="z194" w:id="184"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="187"/>
+          <w:bookmarkEnd w:id="184"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22554,70 +23348,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z195" w:id="188"/>
+          <w:bookmarkStart w:name="z195" w:id="185"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="188"/>
+          <w:bookmarkEnd w:id="185"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22705,70 +23499,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z196" w:id="189"/>
+          <w:bookmarkStart w:name="z196" w:id="186"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="189"/>
+          <w:bookmarkEnd w:id="186"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22856,70 +23650,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z197" w:id="190"/>
+          <w:bookmarkStart w:name="z197" w:id="187"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="190"/>
+          <w:bookmarkEnd w:id="187"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23007,70 +23801,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z198" w:id="191"/>
+          <w:bookmarkStart w:name="z198" w:id="188"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="191"/>
+          <w:bookmarkEnd w:id="188"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23158,70 +23952,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z199" w:id="192"/>
+          <w:bookmarkStart w:name="z199" w:id="189"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="192"/>
+          <w:bookmarkEnd w:id="189"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23309,70 +24103,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z200" w:id="193"/>
+          <w:bookmarkStart w:name="z200" w:id="190"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="193"/>
+          <w:bookmarkEnd w:id="190"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23478,70 +24272,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z201" w:id="194"/>
+          <w:bookmarkStart w:name="z201" w:id="191"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="194"/>
+          <w:bookmarkEnd w:id="191"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23629,70 +24423,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z202" w:id="195"/>
+          <w:bookmarkStart w:name="z202" w:id="192"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="195"/>
+          <w:bookmarkEnd w:id="192"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23780,70 +24574,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z203" w:id="196"/>
+          <w:bookmarkStart w:name="z203" w:id="193"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="196"/>
+          <w:bookmarkEnd w:id="193"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23931,70 +24725,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z204" w:id="197"/>
+          <w:bookmarkStart w:name="z204" w:id="194"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="197"/>
+          <w:bookmarkEnd w:id="194"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24082,70 +24876,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z205" w:id="198"/>
+          <w:bookmarkStart w:name="z205" w:id="195"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="198"/>
+          <w:bookmarkEnd w:id="195"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24233,70 +25027,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z206" w:id="199"/>
+          <w:bookmarkStart w:name="z206" w:id="196"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="199"/>
+          <w:bookmarkEnd w:id="196"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24384,70 +25178,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z207" w:id="200"/>
+          <w:bookmarkStart w:name="z207" w:id="197"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="200"/>
+          <w:bookmarkEnd w:id="197"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24535,70 +25329,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z208" w:id="201"/>
+          <w:bookmarkStart w:name="z208" w:id="198"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="201"/>
+          <w:bookmarkEnd w:id="198"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24686,70 +25480,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z209" w:id="202"/>
+          <w:bookmarkStart w:name="z209" w:id="199"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="202"/>
+          <w:bookmarkEnd w:id="199"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24837,70 +25631,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z210" w:id="203"/>
+          <w:bookmarkStart w:name="z210" w:id="200"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="203"/>
+          <w:bookmarkEnd w:id="200"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24988,70 +25782,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z211" w:id="204"/>
+          <w:bookmarkStart w:name="z211" w:id="201"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="204"/>
+          <w:bookmarkEnd w:id="201"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -25119,70 +25913,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z212" w:id="205"/>
+    <w:bookmarkStart w:name="z212" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: "въезд/выезд" – данные технические средства таможенного контроля устанавливаются как на въезд на территорию Евразийского экономического союза, так и на выезд с территории Евразийского экономического союза Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkEnd w:id="202"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -25261,788 +26055,882 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 20 февраля 2018 года № 250</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z214" w:id="206"/>
+    <w:bookmarkStart w:name="z214" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовые требования к обустройству и материально-техническому оснащению таможен, таможенных постов и контрольно-пропускных пунктов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z215" w:id="207"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z215" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Для организации таможенного контроля за перемещением через таможенную границу Евразийского экономического союза товаров и транспортных средств в зависимости от его особенностей (категорирование, классификация, развитие инфраструктуры) таможни, таможенные посты и контрольно-пропускные пункты органов государственных доходов обустраиваются и материально-технически оснащаются согласно нормам положенности к обустройству и материально-техническому оснащению, утвержденных настоящим приказом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z216" w:id="208"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z216" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Для таможен, таможенных постов и контрольно-пропускных пунктов необходимы следующие помещения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z217" w:id="209"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z217" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) служебные помещения для должностных лиц органов государственных доходов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z218" w:id="210"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z218" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) помещения для размещения серверных, узлов связи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z219" w:id="211"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z219" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) помещения для приема пищи и отдыха;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z220" w:id="212"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z220" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) санитарные узлы (раздельно – мужские и женские);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z221" w:id="213"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z221" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) помещения для системы электропитания и резервного электропитания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z222" w:id="214"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z222" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) места стоянок транспортных средств (для служебного транспорта и транспорта персонала).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z223" w:id="215"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z223" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Таможни, таможенные посты и контрольно-пропускные пункты имеют две функциональные части:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z224" w:id="216"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z224" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) служебную – для осуществления таможенного и других видов государственного контроля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z225" w:id="217"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z225" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) административную – для размещения должностных лиц органов государственных доходов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z226" w:id="218"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z226" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. В служебной части предусматриваются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z227" w:id="219"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z227" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) операционный зал – для проведения таможенных операций по таможенному декларированию товаров и транспортных средств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z228" w:id="220"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z228" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) залы для пассажиров с санитарно-бытовыми условиями для временного пребывания на период контроля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z229" w:id="221"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z229" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) зона таможенного контроля со стойками для заполнения необходимой документации, обустроенная системой двойного коридора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z230" w:id="222"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z230" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) технические средства таможенного контроля, для использования в целях сокращения времени таможенного контроля и повышения его эффективности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z231" w:id="223"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z231" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В операционных залах предусматривается:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z232" w:id="224"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z232" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) зал, оснащенный компьютерной техникой, интернетом, телефонной и спутниковой связью, современной оргтехникой, для качественного предоставления услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z233" w:id="225"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z233" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) POS-терминалы обслуживающих банков, производящие операции по платежам, необходимым для выпуска товаров, при совершении таможенных операций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z234" w:id="226"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z234" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) кассы банков второго уровня и/или организации, осуществляющие банковскую деятельность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z235" w:id="227"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z235" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) записывающие камеры видео-наблюдения, расположенные в операционном зале, а также в местах проведения таможенного контроля в количестве, достаточном, для качественного обзора объекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z236" w:id="228"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z236" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) система электронной очереди, предусматривающая качественное и своевременное обслуживание участников внешнеэкономической деятельности (далее – УВЭД);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z237" w:id="229"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z237" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) оборудованные места ожидания для УВЭД, снабженные мебелью для сидения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z238" w:id="230"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z238" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) место, отведенное для информационно-консультативного пункта, оснащенное электронной справочной базой нормативных правовых актов, стендами, буклетами и иными материалами, разъясняющими положения таможенного законодательства Евразийского экономического союза и Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z239" w:id="231"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z239" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Для таможен, таможенных постов и контрольно-пропускных пунктов необходимо дополнительно предусмотреть:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z240" w:id="232"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z240" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) места крытого типа для проведения таможенного осмотра/досмотра;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z241" w:id="233"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z241" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) площадки для размещения транспортных средств с повышенным радиационным фоном, с нарушением требований санитарно-карантинного, ветеринарного, фитосанитарного контроля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z242" w:id="234"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z242" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) служебное помещение для должностных лиц органов государственных доходов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z243" w:id="235"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z243" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) установку мачты из металлоконструкции высотой не менее 30 метров, для установки средств передачи спутниковой, сотовой и радио связи, с камерой видеонаблюдения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z244" w:id="236"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 5) предусматривается в редакции приказа Министра финансов РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 313 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) волоконно-оптическую линию связи для обмена электронными данными предварительной информации и электронными манифестами с сопредельными пунктами пропуска.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z245" w:id="237"/>
+    <w:bookmarkStart w:name="z245" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. На таможенных постах и контрольно-пропускных пунктах, расположенных на территории аэропортах, морских постах, железнодорожных станциях дополнительно предусматриваются помещения и сооружения, необходимые для проведения таможенного контроля товаров и транспортных средств, перемещаемых железнодорожным, воздушным и морским транспортом, в том числе подвижного состава, контейнеров, морских и воздушных судов, включая площадки для таможенного осмотра/досмотра, которые должны иметь:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z246" w:id="238"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z246" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) эстакаду для таможенного осмотра насыпных грузов, следующих в полувагонах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z247" w:id="239"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z247" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) высокие платформы, к которым обеспечивается доступ таможенного наряда к аккумуляторным ящикам и возможность таможенного осмотра подвагонного пространства состава;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z248" w:id="240"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z248" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) колодцы для таможенного осмотра составов снизу (оборудуются вблизи переходных мостиков с двух сторон железнодорожных путей);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z249" w:id="241"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z249" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) возможность доступа к местам размещения контейнеров, для проведения таможенного осмотра/досмотра;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z250" w:id="242"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z250" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) возможность доступа к морским и воздушным судам, для проведения таможенного осмотра/досмотра грузовых и пассажирских отсеков и помещений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkEnd w:id="238"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -26121,1122 +27009,1310 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 20 февраля 2018 года № 250</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z252" w:id="243"/>
+    <w:bookmarkStart w:name="z252" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Требования к обустройству и техническому оснащению элементов таможенной инфраструктуры, расположенных в местах размещения органов государственных доходов и специализированных государственных учреждений, входящих в систему органов государственных доходов и в иных местах, на территории которых могут совершаться таможенные операции, и может проводиться таможенный контроль</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z253" w:id="244"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z253" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Элементы таможенной инфраструктуры, расположенные в местах размещения органов государственных доходов и специализированных государственных учреждений, входящих в систему органов государственных доходов и в иных местах, на территории которых могут совершаться таможенные операции, и может проводиться таможенный контроль (далее – элементы таможенной инфраструктуры) должны обеспечивать возможность надлежащего исполнения функционального обязанностей должностными лицами органов государственных доходов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z254" w:id="245"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z254" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Элементы таможенной инфраструктуры обустраиваются и оснащаются с учетом необходимости функционирования следующих технических систем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z255" w:id="246"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z255" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) учета транспортных средств (для автомобильных пунктов пропуска) – для автоматизированного контроля над въезжающими/выезжающими на таможенную территорию Евразийского экономического союза автотранспортными средствами путем автоматизации их регистрации по государственным регистрационным номерным знакам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z256" w:id="247"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z256" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) радиационного контроля – для пресечения незаконного оборота делящихся и радиоактивных материалов путем выявления объектов (в том числе лиц) с повышенным уровнем ионизирующего излучения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z257" w:id="248"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z257" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) очистки и дезинфекции транспортных средств – для обеспечения механической очистки, мойки и обеззараживания транспортных средств, сбора поверхностных стоков специальных растворов для последующей их дезинфекции);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z258" w:id="249"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 4) предусматривается в редакции приказа Министра финансов РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 313 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) определения весогабаритных параметров – для измерения весовых параметров перемещаемых товаров, весовых и габаритных параметров грузовых автотранспортных средств, в том числе в автоматическом режиме с возможностью интеграции с информационными системами, используемыми органами государственных доходов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z259" w:id="250"/>
+    <w:bookmarkStart w:name="z259" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) осмотра (досмотра) лиц, багажа и ручной клади – для проверки пассажиров и обслуживающего персонала транспортных средств в целях обнаружения запрещенных (ограниченных к перемещению) товаров, а также товаров, подлежащих декларированию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z260" w:id="251"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z260" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) бесконтактного измерения температуры тела лиц – для дистанционного выявления лиц с повышенной температурой тела;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z261" w:id="252"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z261" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) осмотра (досмотра) транспортных средств и товаров – для контроля (проверки и идентификации) транспортных средств и товаров, а также обнаружения запрещенных (ограниченных к перемещению) товаров и (или) товаров, не указанных в транспортных и товаросопроводительных документах, выявления лиц, укрытых в транспортных средствах, багаже и товарах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z262" w:id="253"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z262" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) сбора и уничтожения (утилизации) биологических отходов – для обеспечения сбора, временного хранения (при невозможности хранения – транспортировки до места уничтожения (утилизации)) и уничтожение (утилизацию) товаров животного и растительного происхождения, выявленных в ручной клади, багаже физических лиц и почтовых отправлениях, а также в товарных партиях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z263" w:id="254"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z263" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) контроля и управления доступом и охранной сигнализации – для обнаружения несанкционированного проникновения (попытки проникновения) на зоне таможенного контроля, а также для сбора, обработки и передачи информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z264" w:id="255"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 10) предусматривается в редакции приказа Министра финансов РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 313 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) связи и информационных технологий – для обеспечения необходимой информацией, открытыми (внутренней, междугородней и международной) и специальными видами связи, обеспечивающими гарантированный уровень информационной безопасности, а также рабочие места с выходом в информационно-телекоммуникационную сеть "Интернет";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z265" w:id="256"/>
+    <w:bookmarkStart w:name="z265" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) телевизионного наблюдения (видеонаблюдения) – для обеспечения визуального контроля объектов (территории) с помощью электронных средств наблюдения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z266" w:id="257"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z266" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) пожарной сигнализации – для автоматического обнаружения пожара, обработку, передачи извещения о пожаре за время, необходимое для включения систем оповещения о пожаре и установок пожаротушения, в целях организации ликвидации пожара и безопасной (с учетом допустимого пожарного риска) эвакуации людей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z267" w:id="258"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z267" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) инженерных средств охраны – для ограничения скорости и остановки транспортных средств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z268" w:id="259"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z268" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) информационного взаимодействия – для обеспечения функционирования и взаимодействия органов, доступа органов, осуществляющих государственный контроль, к информации, необходимой для проведения государственного контроля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z269" w:id="260"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z269" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) резервного электропитания – для обеспечения элементов таможенной инфраструктуры электропитанием при аварийном отключении системы электроснабжения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z270" w:id="261"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z270" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Состав систем, необходимых для оснащения элементов таможенной инфраструктуры, и количество оборудования, входящего в состав данных систем, определяются органами государственных доходов либо иными органами, в компетенцию которых входит осуществление государственного контроля, с учетом вида элемента таможенной инфраструктуры, а также следующих особенностей:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z271" w:id="262"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z271" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) вид международного сообщения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z272" w:id="263"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z272" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) специализация;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z273" w:id="264"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z273" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) технологическая схема организации пропуска лиц, транспортных средств и товаров (проект);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z274" w:id="265"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z274" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) пропускная способность (интенсивность движения лиц, транспортных средств в сутки, час);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z275" w:id="266"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z275" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) количество:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z276" w:id="267"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z276" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       полос движения автотранспорта на въездном и выездном направлениях (для автомобильных (автодорожных) пунктов пропуска);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z277" w:id="268"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z277" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       международных терминалов (для воздушных и морских пунктов пропуска);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z278" w:id="269"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z278" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) разделение потоков движения транспорта и лиц на въезд и выезд;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z279" w:id="270"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z279" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) типы транспортных средств (легковые автотранспортные средства, грузовые автотранспортные средства, автобусы, морские суда, воздушные суда, пассажирские и грузовые составы) и пешеходные направления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z280" w:id="271"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z280" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) территория и количество мест осмотра (досмотра) лиц, транспортных средств и товаров, их ограждение и освещение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z281" w:id="272"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z281" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) режим работы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z282" w:id="273"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z282" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) время проведения контрольных операций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z283" w:id="274"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z283" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) специальные требования к обустройству зданий, помещений и сооружений, определенные законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z284" w:id="275"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z284" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) наличие и состояние инженерно-технического оборудования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z285" w:id="276"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z285" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. В элементах таможенной инфраструктуры предусматриваются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z286" w:id="277"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z286" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) рабочие места для проведения контроля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z287" w:id="278"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z287" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) служебные (специальные) помещения для должностных лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z288" w:id="279"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z288" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) специальные места (стоянки, площадки, тупики, причалы) для проведения контроля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z289" w:id="280"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z289" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) помещения для проведения личного досмотра лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z290" w:id="281"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z290" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) залы (места) для пассажиров (лиц), необходимые для проведения государственного контроля, отвечающие санитарно-гигиеническим требованиям, с наличием:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z291" w:id="282"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z291" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       POS-терминалов обслуживающих банков, производящие операции по платежам, необходимым для выпуска товаров, при совершении таможенных операций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z292" w:id="283"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z292" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       места, отведенного для информационно-консультативного пункта, оснащенного электронной справочной базой нормативных правовых актов, стендами, буклетами и иными материалами, разъясняющими положения таможенного законодательства Евразийского экономического союза и Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z293" w:id="284"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z293" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) помещения для временной изоляции лиц с подозрением на инфекционные болезни;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z294" w:id="285"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z294" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) помещения для содержания задержанных лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z295" w:id="286"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z295" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) помещения для размещения серверных, узлов связи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z296" w:id="287"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z296" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) помещения для хранения технических средств контроля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z297" w:id="288"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z297" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) помещения для приготовления, приема пищи и отдыха;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z298" w:id="289"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z298" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) санитарно-бытовые помещения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z299" w:id="290"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z299" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) помещения (вольеры) для содержания служебных собак;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z300" w:id="291"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z300" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) помещения для системы электропитания и резервного электропитания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z301" w:id="292"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z301" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) зал для официальных встреч.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z302" w:id="293"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z302" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Места проведения контрольных операций должны оборудоваться освещением для обеспечения возможности совершения таких операций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkEnd w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>