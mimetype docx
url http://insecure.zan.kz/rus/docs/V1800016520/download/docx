--- v1 (2026-06-11)
+++ v2 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8c69079" w14:textId="8c69079">
+    <w:p w14:paraId="9e8d260" w14:textId="9e8d260">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -28264,55 +28264,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -28638,31 +28638,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>