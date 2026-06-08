--- v0 (2025-11-13)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4ca34b9" w14:textId="4ca34b9">
+    <w:p w14:paraId="328d61f" w14:textId="328d61f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнения в некоторые приказы Министра национальной экономики Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра по инвестициям и развитию Республики Казахстан от 26 февраля 2018 года № 135. Зарегистрирован в Министерстве юстиции Республики Казахстан 5 марта 2018 года № 16499</w:t>
+        <w:t>Приказ Министра по инвестициям и развитию Республики Казахстан от 26 февраля 2018 года № 135. Зарегистрирован в Министерстве юстиции Республики Казахстан 5 марта 2018 года № 16499.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -328,137 +328,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Министр по инвестициям и развитию </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -466,265 +485,325 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ж. Қасымбек</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z15" w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министр информации и коммуникаций</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________ Д. Абаев</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>от 27 февраля 2018 года</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"СОГЛАСОВАН"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министр национальной экономики</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________ Т. Сулейменов</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>от "___"___________ 2018 года</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"СОГЛАСОВАН"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Исполняющий обязанности</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министра национальной экономики</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________ Р. Даленов</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>от 26 февраля 2018 года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1500,130 +1579,258 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z40" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "23. Представление проектной документации (без сметной части) экспертными организациями осуществляется в течение 10 (десяти) рабочих дней с момента получения положительного заключения комплексной вневедомственной экспертизы.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 утрачивает силу приказом Министра промышленности и строительства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 240</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 1 апреля 2015 года № 299 "Об утверждении Правил проведения комплексной вневедомственной экспертизы технико-экономических обоснований и проектно-сметной документации, предназначенных для строительства новых, а также изменения (реконструкции, расширения, технического перевооружения, модернизации и капитального ремонта) существующих зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций независимо от источников финансирования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10722, опубликован 15 апреля 2015 года в информационно-правовой системе "Әділет"):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> проведения комплексной вневедомственной экспертизы технико-экономических обоснований и проектно-сметной документации, предназначенных для строительства новых, а также изменения (реконструкции, расширения, технического перевооружения, модернизации и капитального ремонта) существующих зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций независимо от источников финансирования, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1636,150 +1843,150 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 11 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2) соблюдение государственных и межгосударственных нормативных требований по обеспечению санитарно-эпидемиологической, экологической и пожарной безопасности, требований к прочности и надежности конструкций, обеспечивающих устойчивое функционирование объекта, а также соблюдение строительных норм и правил, стандартов иностранных государств, международных и региональных организаций по объектам, находящимся на территории специальных экономических зон, международной специализированной выставки на территории Республики Казахстан;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z46" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Перечне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> документации (материалов), представляемой на комплексную вневедомственную экспертизу проектов строительства новых объектов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1792,70 +1999,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="38"/>
+    <w:bookmarkStart w:name="z48" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2) правоустанавливающий документ на земельный участок;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1888,130 +2095,130 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 5 исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="39"/>
+    <w:bookmarkStart w:name="z50" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z51" w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z51" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Перечне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> документации (материалов), представляемой на комплексную вневедомственную экспертизу проектов реконструкции (расширения, модернизации, технического перевооружения) существующих объектов: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2044,130 +2251,130 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="41"/>
+    <w:bookmarkStart w:name="z53" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z54" w:id="42"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z54" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Перечне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> документации (материалов), представляемой на комплексную вневедомственную экспертизу проектов капитального ремонта существующих объектов: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2200,348 +2407,349 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="43"/>
+    <w:bookmarkStart w:name="z56" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z57" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в Комплектности исходно-разрешительных документов, представляемых на комплексную вневедомственную экспертизу проектно-сметной документации на строительство отдельных объектов, требующих особого регулирования и (или) градостроительной регламентации:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z57" w:id="44"/>
-[...15 lines deleted...]
-      в Комплектности исходно-разрешительных документов, представляемых на комплексную вневедомственную экспертизу проектно-сметной документации на строительство отдельных объектов, требующих особого регулирования и (или) градостроительной регламентации:</w:t>
+    <w:bookmarkStart w:name="z58" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строку, порядковый номер 2, изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z58" w:id="45"/>
-[...15 lines deleted...]
-      строку, порядковый номер 2, изложить в следующей редакции:</w:t>
+    <w:bookmarkStart w:name="z59" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z59" w:id="46"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="46"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3261"/>
-        <w:gridCol w:w="9039"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z60" w:id="47"/>
+          <w:bookmarkStart w:name="z60" w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="47"/>
+          <w:bookmarkEnd w:id="46"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9039" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Правоустанавливающий документ на земельный участок";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z61" w:id="48"/>
+    <w:bookmarkStart w:name="z61" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z62" w:id="49"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z62" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 30 ноября 2015 года № 750 "Об утверждении Правил организации застройки и прохождения разрешительных процедур в сфере строительства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12684, опубликован 4 февраля 2016 года в информационно-правовой системе "Әділет"):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z63" w:id="50"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z63" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> организации застройки и прохождения разрешительных процедур в сфере строительства, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2554,190 +2762,190 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="51"/>
+    <w:bookmarkStart w:name="z65" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "22. Реализация проектов по строительству осуществляется на основании соответствующего права на земельный участок и следующими этапами:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z66" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) получение исходных материалов для разработки проектов строительства;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z66" w:id="52"/>
-[...15 lines deleted...]
-      1) получение исходных материалов для разработки проектов строительства;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) согласование эскиза (эскизного проекта);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z67" w:id="53"/>
-[...15 lines deleted...]
-      2) согласование эскиза (эскизного проекта);</w:t>
+    <w:bookmarkStart w:name="z68" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) проектирование и экспертиза проектов строительства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z68" w:id="54"/>
-[...15 lines deleted...]
-      3) проектирование и экспертиза проектов строительства;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществление строительно-монтажных работ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z69" w:id="55"/>
-[...15 lines deleted...]
-      4) осуществление строительно-монтажных работ;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) приемка и ввод в эксплуатацию построенного объекта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z70" w:id="56"/>
-[...15 lines deleted...]
-      5) приемка и ввод в эксплуатацию построенного объекта.</w:t>
+    <w:bookmarkStart w:name="z71" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При проектировании инженерных сетей и сооружений согласование их эскиза (эскизного проекта) не требуется.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z71" w:id="57"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2750,230 +2958,230 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="58"/>
+    <w:bookmarkStart w:name="z73" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "24. Исходные материалы для разработки проектов строительства включают:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z74" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) архитектурно-планировочное задание (далее – АПЗ);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z74" w:id="59"/>
-[...15 lines deleted...]
-      1) архитектурно-планировочное задание (далее – АПЗ);</w:t>
+    <w:bookmarkStart w:name="z75" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) технические условия на подключение к источникам инженерного и коммунального обеспечения (далее – технические условия);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z75" w:id="60"/>
-[...15 lines deleted...]
-      2) технические условия на подключение к источникам инженерного и коммунального обеспечения (далее – технические условия);</w:t>
+    <w:bookmarkStart w:name="z76" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) поперечные профили дорог и улиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z76" w:id="61"/>
-[...15 lines deleted...]
-      3) поперечные профили дорог и улиц;</w:t>
+    <w:bookmarkStart w:name="z77" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) вертикальные планировочные отметки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z77" w:id="62"/>
-[...15 lines deleted...]
-      4) вертикальные планировочные отметки;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) выкопировку из проекта детальной планировки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z78" w:id="63"/>
-[...15 lines deleted...]
-      5) выкопировку из проекта детальной планировки;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) схему трасс наружных инженерных сетей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z79" w:id="64"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z80" w:id="65"/>
+    <w:bookmarkStart w:name="z80" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Перечень исходных материалов для разработки проектов реконструкции, перепланировки и переоборудования приведен в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>параграфе 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> раздела 3 настоящих Правил.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3042,70 +3250,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="66"/>
+    <w:bookmarkStart w:name="z83" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "40. Эскизы (эскизные проекты) в составе и содержании согласно приложению 5 к настоящим Правилам, рассматриваются и согласовываются структурным подразделением МИО, осуществляющим функции в сфере архитектуры и градостроительства.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3138,90 +3346,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="67"/>
+    <w:bookmarkStart w:name="z85" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "48. Проекты наружных инженерных сетей и сооружений, разработанные в соответствии с выданными поставщиками услуг по инженерному и коммунальному обеспечению техническими условиями, не подлежат согласованию с поставщиками услуг по инженерному и коммунальному обеспечению.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z86" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Проектная документация (без сметной части) вносятся в базу данных государственного градостроительного кадастра путем представления экспертной организацией в течении 10 (десяти) рабочих дней после выдачи положительного заключения комплексной вневедомственной экспертизы, в структурное подразделение местного исполнительного органа, осуществляющее функции в сфере архитектуры и градостроительства.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z86" w:id="68"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3374,90 +3582,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>72</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="69"/>
+    <w:bookmarkStart w:name="z88" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       дополнить приложением 5 согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Перечню.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3692,282 +3900,282 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">разрешительных процедур в </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сфере строительства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z91" w:id="70"/>
+    <w:bookmarkStart w:name="z91" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Состав и содержание эскиза (эскизного проекта), разрабатываемого на предпроектной стадии для объектов нового строительства, также для объектов реконструкции (перепланировки, переоборудования), требующих отвода дополнительного земельного участка (прирезки территории)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z92" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Состав и содержание эскиза (эскизного проекта), разрабатываемого на предпроектной стадии для объектов нового строительства, также для объектов реконструкции (перепланировки, переоборудования), требующих отвода дополнительного земельного участка (прирезки территории), разработанного проектной организацией, имеющей соответствующую лицензию:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z92" w:id="71"/>
-[...15 lines deleted...]
-      Состав и содержание эскиза (эскизного проекта), разрабатываемого на предпроектной стадии для объектов нового строительства, также для объектов реконструкции (перепланировки, переоборудования), требующих отвода дополнительного земельного участка (прирезки территории), разработанного проектной организацией, имеющей соответствующую лицензию:</w:t>
+    <w:bookmarkStart w:name="z93" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ситуационный план в масштабе 1:1000; 1:2000; 1:5000 (один из перечисленных);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z93" w:id="72"/>
-[...15 lines deleted...]
-      1. Ситуационный план в масштабе 1:1000; 1:2000; 1:5000 (один из перечисленных);</w:t>
+    <w:bookmarkStart w:name="z94" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Генеральный план объекта в масштабе 1:500; 1:1000 (один из перечисленных);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z94" w:id="73"/>
-[...15 lines deleted...]
-      2. Генеральный план объекта в масштабе 1:500; 1:1000 (один из перечисленных);</w:t>
+    <w:bookmarkStart w:name="z95" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Фасады в масштабе 1:50; 1:100; 1:200; 1:400 (один из перечисленных) с ведомостью наружной отделки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z95" w:id="74"/>
-[...15 lines deleted...]
-      3. Фасады в масштабе 1:50; 1:100; 1:200; 1:400 (один из перечисленных) с ведомостью наружной отделки;</w:t>
+    <w:bookmarkStart w:name="z96" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Планы этажей с экспликацией помещений, разрезы в масштабе М 1:100; 1:200; 1:400 (один из перечисленных);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z96" w:id="75"/>
-[...15 lines deleted...]
-      4. Планы этажей с экспликацией помещений, разрезы в масштабе М 1:100; 1:200; 1:400 (один из перечисленных);</w:t>
+    <w:bookmarkStart w:name="z97" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. План кровли в масштабе М 1:50; 1:100; 1:200; 1:400 (один из перечисленных);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z97" w:id="76"/>
-[...15 lines deleted...]
-      5. План кровли в масштабе М 1:50; 1:100; 1:200; 1:400 (один из перечисленных);</w:t>
+    <w:bookmarkStart w:name="z98" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Планы инженерных сетей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z98" w:id="77"/>
-[...15 lines deleted...]
-      6. Планы инженерных сетей;</w:t>
+    <w:bookmarkStart w:name="z99" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Общие данные с изложением основных конструктивных и архитектурно-планировочных решений здания, выбора материалов отделки и цветового решения фасадов, а также элементов благоустройства и озеленения участка с приведением основных объемно-планировочных показателей (вместимость, пропускная способность, мощность, строительный объем, общая и полезная площадь здания, площади застройки, озелененных и благоустроенных территории участка, материалы отделки и цветовой отделки фасада).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z99" w:id="78"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4293,31 +4501,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>