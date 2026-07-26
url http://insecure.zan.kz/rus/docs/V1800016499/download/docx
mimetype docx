--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="328d61f" w14:textId="328d61f">
+    <w:p w14:paraId="db294cf" w14:textId="db294cf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1363,2309 +1363,1364 @@
         <w:t>
       6) обеспечивает устранение проектной организацией замечаний экспертизы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) осуществляет приемку от генерального проектировщика окончательного варианта предпроектной или проектно-сметной документации в количестве не менее четырех экземпляров на бумажном носителе и в двух экземплярах на электронном носителе, хранение и передачу подрядчику, а также передает в архив организации, проводившей экспертизу.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Утратил силу приказом Министра промышленности и строительства РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 257</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Утратил силу приказом Министра промышленности и строительства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 240</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 утрачивает силу приказом Министра промышленности и строительства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. В </w:t>
+      4. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 20 марта 2015 года № 244 "Об утверждении Правил ведения и предоставления информации и (или) сведений из государственного градостроительного кадастра Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 11111, опубликован 16 июня 2015 года в информационно-правовой системе "Әділет"):</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 30 ноября 2015 года № 750 "Об утверждении Правил организации застройки и прохождения разрешительных процедур в сфере строительства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12684, опубликован 4 февраля 2016 года в информационно-правовой системе "Әділет"):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ведения и предоставления информации и (или) сведений из государственного градостроительного кадастра Республики Казахстан, утвержденных указанным приказом:</w:t>
-[...62 lines deleted...]
-    <w:bookmarkEnd w:id="31"/>
+        <w:t xml:space="preserve"> организации застройки и прохождения разрешительных процедур в сфере строительства, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 23</w:t>
+        <w:t>пункт 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="32"/>
-[...15 lines deleted...]
-      "23. Представление проектной документации (без сметной части) экспертными организациями осуществляется в течение 10 (десяти) рабочих дней с момента получения положительного заключения комплексной вневедомственной экспертизы.".</w:t>
+    <w:bookmarkStart w:name="z65" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "22. Реализация проектов по строительству осуществляется на основании соответствующего права на земельный участок и следующими этапами:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z66" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) получение исходных материалов для разработки проектов строительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z67" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) согласование эскиза (эскизного проекта);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z68" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) проектирование и экспертиза проектов строительства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:p>
-[...203 lines deleted...]
-        <w:t xml:space="preserve"> проведения комплексной вневедомственной экспертизы технико-экономических обоснований и проектно-сметной документации, предназначенных для строительства новых, а также изменения (реконструкции, расширения, технического перевооружения, модернизации и капитального ремонта) существующих зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций независимо от источников финансирования, утвержденных указанным приказом:</w:t>
+    <w:bookmarkStart w:name="z69" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществление строительно-монтажных работ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z70" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) приемка и ввод в эксплуатацию построенного объекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z71" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При проектировании инженерных сетей и сооружений согласование их эскиза (эскизного проекта) не требуется.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункт 2)</w:t>
-[...32 lines deleted...]
-    <w:bookmarkStart w:name="z45" w:id="35"/>
+        <w:t>пункт 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "24. Исходные материалы для разработки проектов строительства включают:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z74" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) архитектурно-планировочное задание (далее – АПЗ);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z75" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) технические условия на подключение к источникам инженерного и коммунального обеспечения (далее – технические условия);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z76" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) поперечные профили дорог и улиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z77" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) вертикальные планировочные отметки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z78" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) выкопировку из проекта детальной планировки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z79" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) схему трасс наружных инженерных сетей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z80" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      в </w:t>
-[...62 lines deleted...]
-    <w:bookmarkEnd w:id="36"/>
+      Перечень исходных материалов для разработки проектов реконструкции, перепланировки и переоборудования приведен в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>параграфе 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> раздела 3 настоящих Правил.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункт 2)</w:t>
-[...31 lines deleted...]
-    <w:bookmarkEnd w:id="37"/>
+        <w:t>пункт 39</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункты 5)</w:t>
-[...111 lines deleted...]
-    <w:bookmarkEnd w:id="39"/>
+        <w:t>пункт 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z83" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "40. Эскизы (эскизные проекты) в составе и содержании согласно приложению 5 к настоящим Правилам, рассматриваются и согласовываются структурным подразделением МИО, осуществляющим функции в сфере архитектуры и градостроительства.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункты 5)</w:t>
+        <w:t>пункты 48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>7)</w:t>
-[...91 lines deleted...]
-    <w:bookmarkEnd w:id="41"/>
+        <w:t>49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "48. Проекты наружных инженерных сетей и сооружений, разработанные в соответствии с выданными поставщиками услуг по инженерному и коммунальному обеспечению техническими условиями, не подлежат согласованию с поставщиками услуг по инженерному и коммунальному обеспечению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z86" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Проектная документация (без сметной части) вносятся в базу данных государственного градостроительного кадастра путем представления экспертной организацией в течении 10 (десяти) рабочих дней после выдачи положительного заключения комплексной вневедомственной экспертизы, в структурное подразделение местного исполнительного органа, осуществляющее функции в сфере архитектуры и градостроительства.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункты 5)</w:t>
+        <w:t>пункты 56</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>57</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>58</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>59</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>60</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>61</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>62</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>7)</w:t>
-[...786 lines deleted...]
-        <w:t>пункт 39</w:t>
+        <w:t>72</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исключить;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...387 lines deleted...]
-    <w:bookmarkStart w:name="z88" w:id="68"/>
+    <w:bookmarkStart w:name="z88" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       дополнить приложением 5 согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Перечню.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение утрачивает силу приказом Министра промышленности и строительства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3900,228 +2955,228 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">разрешительных процедур в </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сфере строительства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z91" w:id="69"/>
+    <w:bookmarkStart w:name="z91" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Состав и содержание эскиза (эскизного проекта), разрабатываемого на предпроектной стадии для объектов нового строительства, также для объектов реконструкции (перепланировки, переоборудования), требующих отвода дополнительного земельного участка (прирезки территории)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z92" w:id="70"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z92" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Состав и содержание эскиза (эскизного проекта), разрабатываемого на предпроектной стадии для объектов нового строительства, также для объектов реконструкции (перепланировки, переоборудования), требующих отвода дополнительного земельного участка (прирезки территории), разработанного проектной организацией, имеющей соответствующую лицензию:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z93" w:id="71"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z93" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Ситуационный план в масштабе 1:1000; 1:2000; 1:5000 (один из перечисленных);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z94" w:id="72"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z94" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Генеральный план объекта в масштабе 1:500; 1:1000 (один из перечисленных);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z95" w:id="73"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z95" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Фасады в масштабе 1:50; 1:100; 1:200; 1:400 (один из перечисленных) с ведомостью наружной отделки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z96" w:id="74"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z96" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Планы этажей с экспликацией помещений, разрезы в масштабе М 1:100; 1:200; 1:400 (один из перечисленных);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z97" w:id="75"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z97" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. План кровли в масштабе М 1:50; 1:100; 1:200; 1:400 (один из перечисленных);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z98" w:id="76"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z98" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Планы инженерных сетей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z99" w:id="77"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z99" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Общие данные с изложением основных конструктивных и архитектурно-планировочных решений здания, выбора материалов отделки и цветового решения фасадов, а также элементов благоустройства и озеленения участка с приведением основных объемно-планировочных показателей (вместимость, пропускная способность, мощность, строительный объем, общая и полезная площадь здания, площади застройки, озелененных и благоустроенных территории участка, материалы отделки и цветовой отделки фасада).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>