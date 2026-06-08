--- v0 (2025-10-01)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8e90c6c" w14:textId="8e90c6c">
+    <w:p w14:paraId="d6051a3" w14:textId="d6051a3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -408,13311 +408,310 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования, за исключением пункта 4 и абзацев второго, третьего, четвертого, пятого, шестого, седьмого, восьмого, девятого, десятого, двенадцатого и тринадцатого пункта 5 Перечня, которые вводятся в действие с 1 июля 2018 года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Председатель</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-          </w:tcPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Национального Банка </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Д. Акишев</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z15" w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
-      <w:r>
-[...63 lines deleted...]
-      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:tbl>
-[...152 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...240 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
+        <w:t xml:space="preserve">       Председатель Комитета по статистике</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z91" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 26 декабря 2016 года № 309 "Об установлении нормативных значений и методики расчетов пруденциальных нормативов и иных обязательных к соблюдению норм и лимитов размера капитала банковского конгломерата на определенную дату, перечня, форм, сроков представления отчетности о выполнении пруденциальных нормативов банковским конгломератом, а также Правил представления отчетности о выполнении пруденциальных нормативов банковским конгломератом" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 14790, опубликованное 23 февраля 2017 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан) следующее изменение:</w:t>
+        <w:t xml:space="preserve">       Министерства национальной экономики</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z92" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> к Перечню.</w:t>
+        <w:t xml:space="preserve">       Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-[...345 lines deleted...]
-    <w:bookmarkStart w:name="z97" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Индекс: 1- RCB_CBSA</w:t>
+        <w:t xml:space="preserve">       _______________ Н. Айдапкелов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z98" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...12143 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2019).</w:t>
+        <w:t xml:space="preserve">       19 февраля 2018 года</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13748,201 +747,452 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3</w:t>
+              <w:t>Приложение</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Перечню нормативных</w:t>
+              <w:t>к постановлению Правления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>правовых актов Республики</w:t>
+              <w:t>Национального Банка</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Казахстан, в которые вносятся</w:t>
+              <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>изменения и дополнения по</w:t>
-[...38 lines deleted...]
-              <w:t>участниками рынка ценных бумаг</w:t>
+              <w:t>от 29 января 2018 года № 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z284" w:id="102"/>
+    <w:bookmarkStart w:name="z22" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Отчет об операциях с государственными ценными бумагами Республики Казахстан</w:t>
+        <w:t xml:space="preserve"> Перечень нормативных правовых актов Республики Казахстан, в которые вносятся изменения и дополнения по вопросам представления отчетности профессиональными участниками рынка ценных бумаг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z23" w:id="12"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 3 утратило силу постановлением Правления Национального Банка РК от 29.10.2018 </w:t>
+      1. Утратил силу постановлением Правления Национального Банка РК от 30.07.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 263</w:t>
+        <w:t>№ 162</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Утратил силу постановлением Правления Национального Банка РК от 27.04.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Утратил силу постановлением Правления Национального Банка РК от 27.04.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 80</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Утратил силу постановлением Правления Национального Банка РК от 29.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2019). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Утратил силу постановлением Правления Национального Банка РК от 29.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2019).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Утратил силу постановлением Правления Национального Банка РК от 28.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 211</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 69</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13978,201 +1228,536 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 4</w:t>
+              <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Перечню нормативных правовых</w:t>
+              <w:t>к Перечню нормативных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>актов Республики Казахстан,</w:t>
+              <w:t>правовых актов Республики</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>в которые вносятся изменения</w:t>
+              <w:t>Казахстан, в которые вносятся</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и дополнения по вопросам</w:t>
+              <w:t>изменения и дополнения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>представления отчетности</w:t>
+              <w:t>по вопросам представления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>профессиональными участниками</w:t>
+              <w:t>отчетности профессиональными</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>рынка ценных бумаг</w:t>
+              <w:t>участниками рынка ценных бумаг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к постановлению Правления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Национального Банка</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 27 августа 2013 года № 230</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z330" w:id="103"/>
+    <w:bookmarkStart w:name="z94" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Форма, предназначенная для сбора административных данных</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z95" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Отчет о ценных бумагах, приобретенных за счет собственных активов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z96" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Отчетный период: на "___" ________20__года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z97" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...1 lines deleted...]
-      </w:r>
+        <w:t>
+      Индекс: 1- RCB_CBSA</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z98" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 263</w:t>
-      </w:r>
+        <w:t>
+      Периодичность: ежемесячная</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z99" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2019).</w:t>
+        <w:t>
+      Представляют: управляющие инвестиционным портфелем; брокеры и (или) дилеры</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z100" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Куда представляется форма: Национальный Банк Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z101" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления: ежемесячно, не позднее пятого рабочего дня месяца, следующего за отчетным месяцем</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z103" w:id="21"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(полное наименование организации)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -14208,181 +1793,10752 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 5</w:t>
-[...90 lines deleted...]
-              <w:t>рынка ценных бумаг</w:t>
+              <w:t>(в тысячах тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z416" w:id="104"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z105" w:id="22"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="22"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование эмитента</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Страна эмитента</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вид ценной бумаги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Национальный идентификационный номер или международный идентификационный номер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество ценных бумаг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+всего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в том числе обремененные ценные бумаги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+обремененные ценные бумаги, всего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в том числе ценные бумаги, переданные в репо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z108" w:id="23"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z109" w:id="24"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="24"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные ценные бумаги Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z110" w:id="25"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="25"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z111" w:id="26"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="26"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z112" w:id="27"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="27"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негосударственные эмиссионные ценные бумаги организаций Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z113" w:id="28"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.1.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="28"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ценные бумаги банков второго уровня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z114" w:id="29"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.1.1.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="29"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z115" w:id="30"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="30"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z116" w:id="31"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.2.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="31"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ценные бумаги юридических лиц, за исключением банков второго уровня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z117" w:id="32"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.2.1.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="32"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z118" w:id="33"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="33"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z119" w:id="34"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="34"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ценные бумаги иностранных государств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z120" w:id="35"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.1.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="35"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z121" w:id="36"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="36"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z122" w:id="37"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="37"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негосударственные ценные бумаги эмитентов нерезидентов Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z123" w:id="38"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.1.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="38"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z124" w:id="39"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z125" w:id="40"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="40"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ценные бумаги международных финансовых организаций</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z126" w:id="41"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.1.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="41"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z127" w:id="42"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="42"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z128" w:id="43"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="43"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Паи инвестиционных фондов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z129" w:id="44"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.1.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="44"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z130" w:id="45"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z131" w:id="46"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="46"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z132" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      продолжение таблицы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z133" w:id="48"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Валюта приобретения ценной бумаги</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="48"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цена покупки за одну ценную бумагу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Период</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Покупная стоимость ценных бумаг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номинальная стоимость</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дата постановки на учет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дата погашения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+валюта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+стоимость одной ценной бумаги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z136" w:id="49"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="49"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z137" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      продолжение таблицы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z138" w:id="51"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балансовая стоимость ценных бумаг</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="51"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Учетная категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z139" w:id="52"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+всего</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="52"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дисконт / премия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+начисленное вознаграждение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+положительная/ отрицательная корректировка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+обремененные ценные бумаги, всего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в том числе ценные бумаги, переданные в репо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сформированные резервы (провизии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z140" w:id="53"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="53"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z141" w:id="54"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ …</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="54"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z142" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      продолжение таблицы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z143" w:id="56"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рейтинг</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="56"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Текущая купонная ставка в портфеле</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z144" w:id="57"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+на дату постановки на учет</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="57"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+на отчетную дату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z146" w:id="58"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+… </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="58"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z147" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первый руководитель или лицо, уполномоченное им на подписание отчета</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z148" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________             ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя, отчество (при его наличии)                   подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z149" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Главный бухгалтер или лицо, уполномоченное им на подписание отчета</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z150" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________             ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя, отчество (при его наличии)                   подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z151" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнитель ______________________________________       ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя, отчество (при его наличии)                   подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z152" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Номер телефона: _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z153" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата подписания отчета "___" __________20___года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z154" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место для печати (при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z155" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: пояснение по заполнению формы, предназначенной для сбора административных данных, приведено в приложении к настоящей форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к форме отчета о ценных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бумагах, приобретенных за</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>счет собственных активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z157" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Отчет об операциях по переводу финансовых инструментов</w:t>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z158" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Отчет о ценных бумагах, приобретенных за счет собственных активов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z159" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z160" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящее пояснение (далее – Пояснение) определяет единые требования по заполнению формы, предназначенной для сбора административных данных "Отчет о ценных бумагах, приобретенных за счет собственных активов" (далее – Форма).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z161" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Форма разработана в соответствии c подпунктом 6) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 9 Закона Республики Казахстан от 4 июля 2003 года "О государственном регулировании, контроле и надзоре финансового рынка и финансовых организаций".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z162" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Форма составляется ежемесячно управляющим инвестиционным портфелем, брокером и (или) дилером по состоянию на конец отчетного периода. Данные в Форме заполняются в тысячах тенге. Сумма менее 500 (пятисот) тенге округляется до 0 (нуля), а сумма, равная 500 (пятистам) тенге и выше, округляется до 1000 (тысячи) тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z163" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Форму подписывают первый руководитель, главный бухгалтер или лица, уполномоченные ими на подписание отчета, и исполнитель.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z164" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z165" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. В графах 2 и 3 указывается наименование эмитента ценной бумаги и страна его резидентства. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z166" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В графе 4 указывается вид приобретенной ценной бумаги с указанием ее типа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z167" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. В графе 5 указывается национальный идентификационный номер (в отношении иностранных ценных бумаг – международный идентификационный номер (ISIN), в отношении прав требований по обязательствам эмитента по эмиссионным ценным бумагам, срок обращения которых истек, и эмитентом не исполнены обязательства по их погашению – идентификатор прав требования). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z168" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. В графе 6 указывается количество приобретенных ценных бумаг в штуках. Долговые финансовые инструменты указываются в штуках с учетом номинальной стоимости одной ценной бумаги. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z169" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В графе 7 указывается количество обремененных ценных бумаг на отчетную дату.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z170" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В графе 8 указывается количество обремененных ценных бумаг, переданных в репо на отчетную дату.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z171" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. В графах 9 и 14 коды валют указываются в соответствии с национальным классификатором Республики Казахстан НК РК 07 ISO 4217-2012 "Коды для обозначения валют и фондов". </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z172" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. В графе 10 указывается цена, отраженная в первичном документе, который подтверждает осуществление сделки (биржевое свидетельство, отчет брокера и (или) дилера, подтверждение, полученное по международной межбанковской системе перевода информации и совершения платежей (SWIFT)), в тенге. В случае оплаты приобретения ценной бумаги в иностранной валюте данная сумма отражается по рыночному курсу обмена валют, сложившемуся на дату совершения сделки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z173" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. В графе 11 указывается дата первоначального признания в бухгалтерском учете.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z174" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. В графе 12 указывается дата погашения долговых ценных бумаг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z175" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. В графе 13 указывается покупная стоимость ценных бумаг, включая расходы, непосредственно связанные с приобретением, включая вознаграждения и комиссионные, уплаченные агентам, консультантам, брокерам (дилерам), сборы фондовых бирж, а также банковские услуги по переводу, и уменьшенная на величину оплаченного покупателем продавцу процента (при наличии такового).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z176" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Графы 14 и 15 заполняются по долговым ценным бумагам. В графе 15 указывается денежное выражение стоимости облигации, определенное при ее выпуске, на которую начисляется выраженное в процентах вознаграждение по купонной облигации, а также сумма, подлежащая выплате держателю облигации при ее погашении. Сумма указывается в валюте выпуска.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z177" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. В графе 16 указывается стоимость ценных бумаг, отраженная в бухгалтерском учете.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z178" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. В графе 17 указывается неамортизированная часть дисконта (со знаком минус) или премии (в абсолютном выражении).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z179" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. В графе 18 указывается начисленные, но не полученные вознаграждения, при заполнении данной графы по долговым ценным бумагам - указывается купон, по акциям указываются дивиденды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z180" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. В графе 19 указывается положительная или отрицательная корректировка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z181" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. В графе 20 указывается стоимость обремененных ценных бумаг, указанная в бухгалтерском учете.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z182" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. В графе 21 указывается стоимость ценных бумаг, обремененных договорами репо, указанная в бухгалтерском учете.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z183" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. В графе 22 указывается размер резервов (провизий), сформированных в соответствии с международными стандартами финансовой отчетности. Размер резервов (провизий) указывается в абсолютном выражении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z184" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. В графе 23 указывается категория ценной бумаги "учитываемые по справедливой стоимости через прочий совокупный доход", "учитываемые по справедливой стоимости через прибыль или убыток" или "учитываемые по амортизированной стоимости".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z185" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25. При заполнении граф 24 и 25 указывается рейтинг ценной бумаги по облигациям, рейтинг эмитента по акциям, рейтинг страны по государственным ценным бумагам, присвоенный одним из рейтинговых агентств, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> постановления Правления Национального Банка Республики Казахстан от 24 декабря 2012 года № 385 "Об установлении минимального рейтинга для юридических лиц и стран, необходимость наличия которого требуется в соответствии с законодательством Республики Казахстан, регулирующим деятельность финансовых организаций, перечня рейтинговых агентств, присваивающих данный рейтинг", зарегистрированного в Реестре государственной регистрации нормативных правовых актов № 8318. При отсутствии рейтинга в графах 24 и 25 указывается "нет рейтинга". Данные графы не заполняются по государственным ценным бумагам Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z186" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. В графе 26 указывается купонная ставка по долговым финансовым инструментам на дату представления Формы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z187" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. В случае отсутствия сведений Форма представляется с нулевыми остатками.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Перечню нормативных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>правовых актов Республики</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Казахстан, в которые вносятся</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>изменения и дополнения по</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>вопросам представления отчетности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>профессиональными участниками</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>рынка ценных бумаг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z190" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Отчет о списке держателей акций</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 5 утратило силу постановлением Правления Национального Банка РК от 29.10.2018 </w:t>
+      Сноска. Приложение 2 утратило силу постановлением Правления Национального Банка РК от 29.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 263</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2019).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -14438,168 +12594,181 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 6</w:t>
+              <w:t>Приложение 3</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Перечню нормативных правовых</w:t>
+              <w:t>к Перечню нормативных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>актов Республики Казахстан, в которые</w:t>
+              <w:t>правовых актов Республики</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>вносятся изменения и дополнения</w:t>
+              <w:t>Казахстан, в которые вносятся</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>по вопросам представления отчетности</w:t>
+              <w:t>изменения и дополнения по</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>профессиональными участниками</w:t>
+              <w:t>вопросам представления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>рынка ценных бумаг</w:t>
+              <w:t>отчетности профессиональными</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>участниками рынка ценных бумаг</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z479" w:id="105"/>
+    <w:bookmarkStart w:name="z284" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Отчет о реестре держателей акций</w:t>
+        <w:t xml:space="preserve"> Отчет об операциях с государственными ценными бумагами Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 6 утратило силу постановлением Правления Национального Банка РК от 29.10.2018 </w:t>
+      Сноска. Приложение 3 утратило силу постановлением Правления Национального Банка РК от 29.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 263</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2019).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -14655,188 +12824,201 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 7</w:t>
+              <w:t>Приложение 4</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Перечню нормативных правовых</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>актов Республики Казахстан, в которые</w:t>
+              <w:t>актов Республики Казахстан,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>вносятся изменения и дополнения по</w:t>
+              <w:t>в которые вносятся изменения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>вопросам представления отчетности</w:t>
+              <w:t>и дополнения по вопросам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>представления отчетности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>профессиональными участниками</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>рынка ценных бумаг</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z561" w:id="106"/>
+    <w:bookmarkStart w:name="z330" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Отчет о заявках на покупку/продажу ценных бумаг</w:t>
+        <w:t xml:space="preserve"> Отчет о ценных бумагах, приобретенных за счет собственных активов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 7 утратило силу постановлением Правления Национального Банка РК от 28.11.2019 </w:t>
+      Сноска. Приложение 4 утратило силу постановлением Правления Национального Банка РК от 29.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 211</w:t>
+        <w:t>№ 263</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2019).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -14872,51 +13054,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 8</w:t>
+              <w:t>Приложение 5</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Перечню нормативных правовых</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14969,104 +13151,104 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>профессиональными участниками</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>рынка ценных бумаг</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z621" w:id="107"/>
+    <w:bookmarkStart w:name="z416" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Отчет о результатах торгов ценными бумагами с указанием сторон сделок </w:t>
+        <w:t xml:space="preserve"> Отчет об операциях по переводу финансовых инструментов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 8 утратило силу постановлением Правления Национального Банка РК от 28.11.2019 </w:t>
+      Сноска. Приложение 5 утратило силу постановлением Правления Национального Банка РК от 29.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 211</w:t>
+        <w:t>№ 263</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2019).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -15102,201 +13284,188 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 9</w:t>
+              <w:t>Приложение 6</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Перечню нормативных правовых</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>актов Республики Казахстан,</w:t>
+              <w:t>актов Республики Казахстан, в которые</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>в которые вносятся изменения</w:t>
+              <w:t>вносятся изменения и дополнения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и дополнения по вопросам</w:t>
-[...12 lines deleted...]
-              <w:t>представления отчетности</w:t>
+              <w:t>по вопросам представления отчетности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>профессиональными участниками</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>рынка ценных бумаг</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z677" w:id="108"/>
+    <w:bookmarkStart w:name="z479" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Отчет о заявках на операции репо с ценными бумагами</w:t>
+        <w:t xml:space="preserve"> Отчет о реестре держателей акций</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 9 утратило силу постановлением Правления Национального Банка РК от 28.11.2019 </w:t>
+      Сноска. Приложение 6 утратило силу постановлением Правления Национального Банка РК от 29.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 211</w:t>
+        <w:t>№ 263</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2019).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -15332,51 +13501,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 10</w:t>
+              <w:t>Приложение 7</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Перечню нормативных правовых</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15416,84 +13585,84 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>профессиональными участниками</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>рынка ценных бумаг</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z736" w:id="109"/>
+    <w:bookmarkStart w:name="z561" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Отчет об операциях репо с ценными бумагами с указанием их участников</w:t>
+        <w:t xml:space="preserve"> Отчет о заявках на покупку/продажу ценных бумаг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 10 утратило силу постановлением Правления Национального Банка РК от 28.11.2019 </w:t>
+      Сноска. Приложение 7 утратило силу постановлением Правления Национального Банка РК от 28.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 211</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -15549,77 +13718,77 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 11</w:t>
+              <w:t>Приложение 8</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Перечню нормативных</w:t>
+              <w:t>к Перечню нормативных правовых</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>правовых актов Республики Казахстан,</w:t>
+              <w:t>актов Республики Казахстан,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в которые вносятся изменения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15646,84 +13815,84 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>профессиональными участниками</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>рынка ценных бумаг</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z789" w:id="110"/>
+    <w:bookmarkStart w:name="z621" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Отчет о заявках на покупку/продажу производных финансовых инструментов</w:t>
+        <w:t xml:space="preserve"> Отчет о результатах торгов ценными бумагами с указанием сторон сделок </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 11 утратило силу постановлением Правления Национального Банка РК от 28.11.2019 </w:t>
+      Сноска. Приложение 8 утратило силу постановлением Правления Национального Банка РК от 28.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 211</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -15779,168 +13948,181 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 12</w:t>
+              <w:t>Приложение 9</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Перечню нормативных правовых</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>актов Республики Казахстан, в которые</w:t>
+              <w:t>актов Республики Казахстан,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>вносятся изменения и дополнения по</w:t>
+              <w:t>в которые вносятся изменения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>вопросам представления отчетности</w:t>
+              <w:t>и дополнения по вопросам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>представления отчетности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>профессиональными участниками</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>рынка ценных бумаг</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z838" w:id="111"/>
+    <w:bookmarkStart w:name="z677" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Отчет о результатах торгов производными финансовыми инструментами с указанием сторон сделок</w:t>
+        <w:t xml:space="preserve"> Отчет о заявках на операции репо с ценными бумагами</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 12 утратило силу постановлением Правления Национального Банка РК от 28.11.2019 </w:t>
+      Сноска. Приложение 9 утратило силу постановлением Правления Национального Банка РК от 28.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 211</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -15996,51 +14178,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 13</w:t>
+              <w:t>Приложение 10</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Перечню нормативных правовых</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16080,84 +14262,84 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>профессиональными участниками</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>рынка ценных бумаг</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z888" w:id="112"/>
+    <w:bookmarkStart w:name="z736" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Отчет о заявках на покупку/продажу иностранных валют</w:t>
+        <w:t xml:space="preserve"> Отчет об операциях репо с ценными бумагами с указанием их участников</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 13 утратило силу постановлением Правления Национального Банка РК от 28.11.2019 </w:t>
+      Сноска. Приложение 10 утратило силу постановлением Правления Национального Банка РК от 28.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 211</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -16213,168 +14395,181 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 14</w:t>
+              <w:t>Приложение 11</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Перечню нормативных правовых</w:t>
+              <w:t>к Перечню нормативных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>актов Республики Казахстан, в которые</w:t>
+              <w:t>правовых актов Республики Казахстан,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>вносятся изменения и дополнения по</w:t>
+              <w:t>в которые вносятся изменения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>вопросам представления отчетности</w:t>
+              <w:t>и дополнения по вопросам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>представления отчетности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>профессиональными участниками</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>рынка ценных бумаг</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z937" w:id="113"/>
+    <w:bookmarkStart w:name="z789" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Отчет о результатах торгов иностранными валютами</w:t>
+        <w:t xml:space="preserve"> Отчет о заявках на покупку/продажу производных финансовых инструментов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 14 утратило силу постановлением Правления Национального Банка РК от 28.11.2019 </w:t>
+      Сноска. Приложение 11 утратило силу постановлением Правления Национального Банка РК от 28.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 211</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -16430,51 +14625,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 15</w:t>
+              <w:t>Приложение 12</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Перечню нормативных правовых</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16514,84 +14709,84 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>профессиональными участниками</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>рынка ценных бумаг</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z988" w:id="114"/>
+    <w:bookmarkStart w:name="z838" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Отчет об объемах сделок</w:t>
+        <w:t xml:space="preserve"> Отчет о результатах торгов производными финансовыми инструментами с указанием сторон сделок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 15 утратило силу постановлением Правления Национального Банка РК от 28.11.2019 </w:t>
+      Сноска. Приложение 12 утратило силу постановлением Правления Национального Банка РК от 28.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 211</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -16647,51 +14842,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 16</w:t>
+              <w:t>Приложение 13</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Перечню нормативных правовых</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16731,84 +14926,84 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>профессиональными участниками</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>рынка ценных бумаг</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1032" w:id="115"/>
+    <w:bookmarkStart w:name="z888" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Отчет о капитализации рынка ценных бумаг</w:t>
+        <w:t xml:space="preserve"> Отчет о заявках на покупку/продажу иностранных валют</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 16 утратило силу постановлением Правления Национального Банка РК от 28.11.2019 </w:t>
+      Сноска. Приложение 13 утратило силу постановлением Правления Национального Банка РК от 28.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 211</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -16864,51 +15059,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 17</w:t>
+              <w:t>Приложение 14</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Перечню нормативных правовых</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16948,84 +15143,84 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>профессиональными участниками</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>рынка ценных бумаг</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1077" w:id="116"/>
+    <w:bookmarkStart w:name="z937" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Отчет о совершенных сделках по инвестированию собственных активов</w:t>
+        <w:t xml:space="preserve"> Отчет о результатах торгов иностранными валютами</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 17 утратило силу постановлением Правления Национального Банка РК от 28.11.2019 </w:t>
+      Сноска. Приложение 14 утратило силу постановлением Правления Национального Банка РК от 28.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 211</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -17081,51 +15276,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 18</w:t>
+              <w:t>Приложение 15</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Перечню нормативных правовых</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -17165,84 +15360,84 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>профессиональными участниками</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>рынка ценных бумаг</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1121" w:id="117"/>
+    <w:bookmarkStart w:name="z988" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Отчет о ценных бумагах, приобретенных за счет собственных активов</w:t>
+        <w:t xml:space="preserve"> Отчет об объемах сделок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 18 утратило силу постановлением Правления Национального Банка РК от 28.11.2019 </w:t>
+      Сноска. Приложение 15 утратило силу постановлением Правления Национального Банка РК от 28.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 211</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -17298,51 +15493,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 19</w:t>
+              <w:t>Приложение 16</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Перечню нормативных правовых</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -17377,366 +15572,111 @@
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>профессиональными участниками</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>рынка ценных бумаг</w:t>
-            </w:r>
-[...115 lines deleted...]
-              <w:t>от 26 декабря 2016 года № 309</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1210" w:id="118"/>
+    <w:bookmarkStart w:name="z1032" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Форма, предназначенная для сбора административных данных</w:t>
+        <w:t xml:space="preserve"> Отчет о капитализации рынка ценных бумаг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-[...36 lines deleted...]
-    <w:bookmarkStart w:name="z1213" w:id="121"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Индекс: 5-BK_RIGT</w:t>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 16 утратило силу постановлением Правления Национального Банка РК от 28.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 211</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-[...119 lines deleted...]
-    <w:bookmarkEnd w:id="127"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17770,3966 +15710,190 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Форма</w:t>
+              <w:t>Приложение 17</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Перечню нормативных правовых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актов Республики Казахстан, в которые</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>вносятся изменения и дополнения по</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>вопросам представления отчетности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>профессиональными участниками</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>рынка ценных бумаг</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1221" w:id="128"/>
+    <w:bookmarkStart w:name="z1077" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Отчет о совершенных сделках по инвестированию собственных активов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...3 lines deleted...]
-        <w:br/>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 17 утратило силу постановлением Правления Национального Банка РК от 28.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(банковский холдинг или банк, имеющий дочернюю организацию,  но не имеющий</w:t>
-[...2 lines deleted...]
-        <w:br/>
+        <w:t>№ 211</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>банковского холдинга)</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-[...3863 lines deleted...]
-    <w:bookmarkEnd w:id="158"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -21763,1353 +15927,461 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение</w:t>
+              <w:t>Приложение 18</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к форме отчета по сбору сведений</w:t>
+              <w:t>к Перечню нормативных правовых</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>по внутригрупповым сделкам</w:t>
+              <w:t>актов Республики Казахстан, в которые</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>банковского конгломерата,</w:t>
+              <w:t>вносятся изменения и дополнения по</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>заключенным в течение</w:t>
+              <w:t>вопросам представления отчетности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>отчетного периода,</w:t>
+              <w:t>профессиональными участниками</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>а также действующим</w:t>
-[...12 lines deleted...]
-              <w:t>по состоянию на отчетную дату</w:t>
+              <w:t>рынка ценных бумаг</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1255" w:id="159"/>
+    <w:bookmarkStart w:name="z1121" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных</w:t>
+        <w:t xml:space="preserve"> Отчет о ценных бумагах, приобретенных за счет собственных активов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z1256" w:id="160"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 18 утратило силу постановлением Правления Национального Банка РК от 28.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 211</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 19</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Перечню нормативных правовых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актов Республики Казахстан, в которые</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>вносятся изменения и дополнения по</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>вопросам представления отчетности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>профессиональными участниками</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>рынка ценных бумаг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1210" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Отчет по сбору сведений по внутригрупповым сделки банковского конгломерата, заключенным в течение отчетного периода, а также действующим по состоянию на отчетную дату</w:t>
+        <w:t xml:space="preserve"> Форма, предназначенная для сбора административных данных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z1258" w:id="162"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1. Настоящее пояснение (далее – Пояснение) определяет единые требования по заполнению формы, предназначенной для сбора административных данных "Отчет по сбору сведений по внутригрупповым сделкам банковского конгломерата, заключенным в течение отчетного периода, а также действующим по состоянию на отчетную дату" (далее – Форма).</w:t>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 19 утратило силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 69</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-[...1077 lines deleted...]
-    <w:bookmarkEnd w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -23435,31 +16707,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>