--- v0 (2025-11-13)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d64cd45" w14:textId="d64cd45">
+    <w:p w14:paraId="83f63e1" w14:textId="83f63e1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -101,442 +101,389 @@
         </w:rPr>
         <w:t>Об утверждении Правил реализации имущества, заложенного налогоплательщиком и (или) третьим лицом, а также ограниченного в распоряжении имущества налогоплательщика (налогового агента) в счет налоговой задолженности, плательщика – в счет задолженности по таможенным платежам, налогам, специальным, антидемпинговым, компенсационным пошлинам, пеней, процентов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра финансов Республики Казахстан от 1 февраля 2018 года № 111. Зарегистрирован в Министерстве юстиции Республики Казахстан 19 февраля 2018 года № 16387.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 133, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 187 Налогового кодекса Республики Казахстан и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 132 Кодекса Республики Казахстан "О таможенном регулировании в Республике Казахстан" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра финансов РК от 06.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 578</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Утвердить прилагаемые Правила реализации имущества, заложенного налогоплательщиком и (или) третьим лицом, а также ограниченного в распоряжении имущества налогоплательщика (налогового агента) в счет налоговой задолженности, плательщика – в счет задолженности по таможенным платежам, налогам, специальным, антидемпинговым, компенсационным пошлинам, пеней, процентов.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Комитету государственных доходов Министерства финансов Республики Казахстан (Тенгебаев А.М.) в установленном законодательством порядке обеспечить:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) в течение десяти календарных дней со дня государственной регистрации настоящего приказа направление его копии в бумажном и электронном виде на казахском и русском языках в Республиканское государственное предприятие на праве хозяйственного ведения "Республиканский центр правовой информации" Министерства юстиции Республики Казахстан для официального опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) размещение настоящего приказа на интернет-ресурсе Министерства финансов Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Департамент юридической службы Министерства финансов Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1), 2) и 3) настоящего пункта.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...48 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
-[...288 lines deleted...]
-    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -564,71 +511,53 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министр финансов</w:t>
             </w:r>
-          </w:p>
-[...19 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -662,5561 +591,56 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Б. Султанов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:tbl>
-[...121 lines deleted...]
-    <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...5380 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
@@ -6265,274 +689,5698 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1</w:t>
+              <w:t>Утверждены</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам реализации</w:t>
+              <w:t>приказом Министра финансов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>имущества, заложенного</w:t>
+              <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>налогоплательщиком и (или)</w:t>
-[...142 lines deleted...]
-              <w:t>пеней, процентов</w:t>
+              <w:t>от 1 февраля 2018 года № 111</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z14" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правила реализации имущества, заложенного налогоплательщиком и (или) третьим лицом, а также ограниченного в распоряжении имущества налогоплательщика (налогового агента) в счет налоговой задолженности, плательщика – в счет задолженности по таможенным платежам, налогам, специальным, антидемпинговым, компенсационным пошлинам, пеней, процентов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z15" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Настоящие Правила реализации имущества, заложенного налогоплательщиком и (или) третьим лицом, а также ограниченного в распоряжении имущества налогоплательщика (налогового агента) в счет налоговой задолженности, плательщика – в счет задолженности по таможенным платежам, налогам, специальным, антидемпинговым, компенсационным пошлинам, пеней, процентов (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 133, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 187 Налогового кодекса Республики Казахстан (далее - Налоговый кодекс) и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 132 Кодекса Республики Казахстан "О таможенном регулировании в Республике Казахстан" (далее – Кодекс) и определяют порядок реализации имущества, заложенного налогоплательщиком и (или) третьим лицом, а также ограниченного в распоряжении имущества налогоплательщика (налогового агента) в счет налоговой задолженности, плательщика – в счет задолженности по таможенным платежам, налогам, специальным, антидемпинговым, компенсационным пошлинам, пеней, процентов.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра финансов РК от 06.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 578</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 – в редакции приказа Министра финансов РК от 26.09.2024 </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. В настоящих Правилах используются следующие понятия:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) текущая цена – цена за лот, складывающаяся в ходе электронного аукциона;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) должник – физическое или юридическое лицо, имущество которого и (или) третьего лица заложено в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Налоговым кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или ограничено в распоряжении по </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>решению</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> органа государственного дохода (далее – ОГД) в счет погашения налоговой задолженности, задолженности по таможенным платежам, налогам, специальным, антидемпинговым, компенсационным пошлинам, пеней, процентов;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) гарантийный взнос – денежная сумма, вносимая физическим или юридическим лицом, желающим принять участие в электронном аукционе по продаже имущества должника;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) компания – уполномоченное юридическое лицо, определенное в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 3 Налогового кодекса и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 56)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 1 статьи 3 Кодекса;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) лот – имущество должника, состоящее из одного или нескольких идентичных и (или) однородных предметов, либо комплекс предметов, разделение которых повлечет изменение его хозяйственного назначения (функций);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) стартовая цена – цена, с которой начинаются торги по каждому лоту;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) цена продажи – окончательная цена лота, установленная в результате электронного аукциона, которая не может быть менее 65 процентов от оценочной стоимости имущества;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8) имущество – залоговое и (или) ограниченное в распоряжении имущество, на которое согласно договору и (или) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлению</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ОГД обращается взыскание в счет налоговой задолженности, задолженности по таможенным платежам, налогам, специальным, антидемпинговым, компенсационным пошлинам, пеней, процентов;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9) расходы по реализации имущества – сумма затрат по оценке лота, расходов на маркетинг, услуг по оценке имущества должников, расходов за пользование услуг организатора электронного аукциона по продаже имущества должника, связанных с его реализацией, за исключением фонда оплаты труда работников, командировочных и административных расходов, установленная приказом компании на 1 января календарного года и действующая в течение соответствующего календарного года;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10) победитель – участник электронного аукциона, предложивший наиболее высокую цену за лот аукциона и подписавший протокол об итогах торгов;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11) покупатель – победитель торгов, подписавший </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>договор</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> купли-продажи;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12) электронный аукцион – форма торгов на веб-портале реестра, при проведении которых участники заявляют свои предложения публично;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13) организатор – единый оператор в сфере учета государственного имущества, заключивший с компанией договор об оказании электронных услуг по проведению электронного аукциона по продаже имущества должника;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14) участник – физическое или юридическое лицо, зарегистрированное в установленном настоящими Правилами порядке для участия в электронном аукционе по соответствующему лоту;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15) веб-портал реестра государственного имущества (далее – веб-портал реестра) – интернет-ресурс, размещенный в сети Интернет по адресу: www.e-qazyna.kz, предоставляющий единую точку доступа к электронной базе данных по продаже имущества должников (далее – база данных);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16) технический сбой – технические неполадки на стороне веб-портала реестра, исключающие возможность участия в процедуре электронного аукциона хотя бы одного участника и (или) техническую возможность проведения электронного аукциона.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказами и.о. Министра финансов РК от 21.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 739</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 26.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 648</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 06.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 578</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Иные понятия и термины, используемые в настоящих Правилах, применяются в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок реализации имущества, заложенного налогоплательщиком и (или) третьим лицом, а также ограниченного в распоряжении имущества налогоплательщика (налогового агента) в счет налоговой задолженности, плательщика – в счет задолженности по таможенным платежам, налогам, специальным, антидемпинговым, компенсационным пошлинам, пеней, процентов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z36" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 1. Передача на реализацию залогового имущества должника</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Реализация залогового имущества должника осуществляется компанией путем организации электронного аукциона на веб-портале реестра.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Основаниями для реализации имущества должника и (или) третьего лица являются нарушение налогоплательщиком графика исполнения налогового обязательства и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>договор</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о залоге имущества.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. В течение трех рабочих дней со дня нарушения налогоплательщиком графика исполнения налогового обязательства ОГД вводит сведения по должнику (индивидуальный идентификационный </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>номер</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/бизнес идентификационный </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>номер</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ИИН/БИН), юридический адрес и местонахождение, банковские реквизиты) и его имуществу в базу данных с приложением электронных копий:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>договора</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о залоге имущества;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>отчета оценщика об оценке рыночной стоимости залогового имущества.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Компанией и оценщиком не позднее 7 (семи) рабочих дней со дня ввода в базу данных ОГД документов в присутствии должника проверяется фактическое наличие залогового имущества и (или) ограниченного в распоряжении имущества и составляется акт наличия и (или) отсутствия залогового имущества и (или) ограниченного в распоряжении имущества по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, который не позднее 2 (двух) рабочих дней направляется в ОГД.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Фактическое наличие залогового имущества и (или) ограниченного в распоряжении имущества проверяется с оказанием содействия со стороны ОГД путем обеспечения доступа представителям компании и оценщику к имуществу должника, обеспеченному в виде залога, в связи с изменением срока уплаты налогов и других обязательных платежей в бюджет, а также ограниченному в распоряжении имуществу должника.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 – в редакции приказа Министра финансов РК от 26.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 648</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Передача на реализацию ограниченного в распоряжении имущества должника</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8. Реализация ограниченного в распоряжении имущества должника осуществляется компанией путем организации электронного аукциона на веб-портале реестра.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Основаниями для реализации имущества должника являются </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ОГД об обращении взыскания на ограниченное в распоряжении имущество налогоплательщика (налогового агента), плательщика.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10. В течение 3 (трех) рабочих дней со дня вынесения постановления об обращении взыскания на ограниченное в распоряжении имущество налогоплательщика (налогового агента), плательщика, ОГД вводит сведения по должнику (индивидуальный идентификационный номер/бизнес- идентификационный номер (ИИН/БИН), юридический адрес и местонахождение, банковские реквизиты, электронный адрес (при его наличии)) и его имуществу в базу данных с приложением электронных копий:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      постановления об обращении взыскания на ограниченное в распоряжении имущество налогоплательщика (налогового агента);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      решения об ограничении в распоряжении имуществом;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      акта описи имущества;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реквизитов для зачисления денежных средств в государственный бюджет;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документов, подтверждающих право собственности и (или) хозяйственного ведения на такое имущество, бухгалтерского баланса (при их наличии);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      идентификационных документов на имущество;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сведений о наличии или отсутствии обременений на имущество, подлежащее обязательной государственной регистрации;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выписки из Реестра залога движимого имущества, не подлежащего обязательной государственной регистрации.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа и.о. Министра финансов РК от 21.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 739</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. Исключен приказом Министра финансов РК от 26.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 648</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. Определение стартовой цены лота</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12. Стартовая цена лота определяется на имущество, наличие которого подтверждено в соответствии с пунктом 7 настоящих Правил, в течение 7 (семи) рабочих дней со дня составления акта наличия и (или) отсутствия залогового имущества и (или) ограниченного в распоряжении имущества на основании одного из документов:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) заключения компании об установлении рыночной стоимости залогового имущества и (или) ограниченного в распоряжении имущества на основе имеющегося отчета об оценке, составленного в соответствии с законодательством Республики Казахстан об оценочной деятельности, по идентичным и (или) однородным товарам (далее – заключение). Заключение составляется компанией по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, с приложением не менее 3 (трех) фотографий, позволяющих всесторонне и визуально оценить технические характеристики, внешний вид имущества. Данные отчета об оценке применяются для определения стартовой цены в случае, если с даты составления такого отчета до даты истечения срока, определенного частью первой настоящего пункта Правил, прошло не более шести месяцев;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) отчета об оценке стоимости залогового имущества и (или) ограниченного в распоряжении имущества, составленного оценщиком в соответствии с законодательством Республики Казахстан об оценочной деятельности, по заказу компании или должника (при наличии у должника такого отчета).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Компания в течение 3 (трех) рабочих дней со дня определения стартовой цены имущества:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводит в базу данных копию заключения или отчета об оценке стоимости имущества, составленного оценщиком по заказу компании, для просмотра соответствующим ОГД;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>направляет должнику заказной почтой с уведомлением, а также на электронный адрес (при его наличии) должника с запросом подтверждения о прочтении электронного сообщения – уведомление о реализации имущества с указанием точного URL-адреса веб-портала реестра, на котором размещен отчет об оценке.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 – в редакции приказа Министра финансов РК от 26.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 648</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13. К идентичным товарам относятся товары, имеющие одинаковые характерные для них основные признаки: физические характеристики, в том числе степень износа, качество и репутацию на рынке, страну происхождения, производителя, товарный знак.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Незначительные расхождения во внешнем виде не являются основанием для непризнания товаров идентичными, если в остальном эти товары соответствуют требованиям настоящего пункта.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14. К однородным товарам относятся товары, которые, не являясь идентичными, имеют сходные характеристики (страну происхождения, степень износа, качество) и состоят из схожих компонентов, что позволяет им выполнять одни и те же функции и быть с ними взаимозаменяемыми.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Однородные товары, произведенные иным лицом, чем производитель оцениваемых товаров, принимаются во внимание лишь в случаях, когда не выявлены однородные товары того же производителя, либо имеющаяся информация не считается приемлемой для использования.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15. Не может быть отнесено к идентичным или однородным товарам следующее имущество должника: недвижимое имущество, транспортные средства, специальная техника.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16. Компания не производит дальнейшую реализацию залогового имущества и (или) ограниченного в распоряжении имущества в случае, если по результатам оценки стоимость всего имущества должника будет ниже предполагаемых расходов по их реализации. При этом компания в течение трех рабочих дней со дня определения стартовой цены лотов включает в базу данных уведомление об отказе в реализации залогового имущества и (или) ограниченного в распоряжении имущества должника по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 – в редакции приказа Министра финансов РК от 26.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 648</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 4. Подготовка к реализации имущества</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17. Компания актуализирует в базе данных информацию об имуществе, подлежащем реализации, в течение двух рабочих дней со дня определения стартовой цены лота.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18. До публикации извещения о проведении торгов компания обеспечивает ввод в базу данных на веб-портале реестра следующей информации по каждому лоту:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) сведения по имуществу;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) местонахождение имущества;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) сведения об оценке имущества (дата оценки, оценочная стоимость, наименование оценщика);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) сведения о наличии обременений (арестов);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) дополнительная информация по решению компании.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дополнительно к внесенной информации компания обеспечивает включение в базу данных на веб-портале реестра сканированных копий следующих документов:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>отчета об оценке имущества;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>правоустанавливающих документов на имущество (при их наличии);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фотографий имущества, обеспечивающих представление о техническом состоянии, в количестве не менее трех штук.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19. Для публикации извещения о проведении электронного аукциона на веб-портале реестра компания не менее чем за пятнадцать календарных дней до даты проведения электронного аукциона вводит в базу данных по каждому лоту:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) дату и время электронного аукциона;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) наименование лота;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) стартовую цену лота;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) размер гарантийного взноса;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) банковские реквизиты организатора;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) срок приема заявок;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) телефон и адрес организатора и компании;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8) дополнительную информацию по решению компании.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20. Организатор в течение одного рабочего дня со дня ввода компанией сведений в базу данных осуществляет проверку на наличие ошибок и соответствие требованиям, установленным настоящими Правилами, и публикует на веб-портале реестра извещение о проведении торгов.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организатор оказывает консультационную помощь пользователям веб-портала реестра, в том числе через территориальные подразделения, расположенные в областных центрах, городах республиканского значения и столице.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После публикации извещения о проведении торгов организатор обеспечивает свободный доступ всем желающим к информации об имуществе должника, размещенной на веб-портале реестра.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 с изменением, внесенным приказом Министра финансов РК от 13.11.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1000</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>21. Регистрация участников производится на веб-портале реестра со дня публикации извещения и заканчивается за 5 (пять) минут до начала торгов.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 – в редакции приказа Министра финансов РК от 26.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 648</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 5. Условия участия в электронном аукционе и порядок регистрации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22. Для участия в электронном аукционе физическое или юридическое лицо осуществляет следующие действия:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) вносит гарантийный взнос на банковский счет организатора, указанный в извещении о проведении электронного аукциона. При этом допускается внесение любого количества гарантийных взносов. Один гарантийный взнос дает право покупки того лота, для участия в торгах по которому физическим или юридическим лицом внесен данный гарантийный взнос.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Гарантийный взнос для участия в электронном аукционе по каждому лоту составляет 15 процентов от стартовой стоимости лота, но не более чем 30 000-кратного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>месячного расчетного показателя</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, установленного законом о республиканском бюджете и действующего на 1 января соответствующего финансового года;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) регистрируется на веб-портале реестра с указанием:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">для физических лиц: индивидуальный идентификационный </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>номер</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (далее - ИИН), фамилии, имени и отчества (при наличии);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">для юридических лиц: бизнес идентификационный </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>номер</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (далее - БИН), полного наименования, фамилии, имени и отчества (при наличии) должностного лица;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>реквизитов банковского счета в банке второго уровня для возврата гарантийного взноса;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>контактных данных (почтовый адрес, телефон, факс, е-mail).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>При изменении вышеуказанных данных участники в течение одного рабочего дня изменяет данные, внесенные на веб-портал реестра;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) подает электронную заявку на участие в электронном аукционе (далее – заявка) по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, подписанную электронной цифровой подписью (далее – ЭЦП).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 22 с изменением, внесенным приказом и.о. Министра финансов РК от 21.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 739</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23. После регистрации заявки на веб-портале реестра в автоматическом режиме производится проверка на наличие сведений о поступлении гарантийного взноса по лоту, на который подана заявка.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>При наличии в базе данных сведений о поступлении гарантийного взноса на счет организатора, веб-портал реестра осуществляет принятие заявки и допуск физического или юридического лица к торгам.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>При отсутствии в базе данных сведений о поступлении гарантийного взноса на счет организатора веб-портал реестра отклоняет заявку физического или юридического лица.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 с изменением, внесенным приказом и.о. Министра финансов РК от 21.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 739</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>24. Основаниями для отказа в принятии заявки являются несоблюдение физическим или юридическим лицом требований, указанных в пункте 22 настоящих Правил, а также непоступление гарантийного взноса на счет организатора за 5 (пять) минут до начала электронного аукциона.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 – в редакции приказа Министра финансов РК от 26.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 648</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25. Для физических и юридических лиц, подавших заявку, предоставляется бесплатный доступ к получению имеющихся дополнительных сведений по имуществу должника, а также возможность:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) предварительного осмотра реализуемого имущества;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) отзыва заявки не позднее времени истечения сроков ее подачи;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) повторного представления заявки в случае устранения причин отказа в регистрации физического или юридического лица в качестве участника. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z110" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 6. Электронный аукцион</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">26. Электронный аукцион проводится на веб-портале реестра в период с 10:00 до 17:00 часов (начинается не позднее 15:00 часов) со вторника по пятницу, за исключением выходных, праздничных дней, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Трудовому</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кодексу Республики Казахстан и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закону</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О праздниках в Республике Казахстан".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 26 – в редакции приказа Министра финансов РК от 26.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 648</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>27. Участники электронного аукциона в течение одного часа до начала аукциона регистрируются в аукционном зале, используя ЭЦП. Аукцион начинается в указанное в извещении о проведении торгов время путем автоматического размещения в аукционном зале стартовой цены лота.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Если на момент начала аукциона в аукционном зале по лоту зарегистрировались и находятся менее 2 (двух) участников аукциона, то аукцион по данному лоту признается не состоявшимся.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>По нереализованному имуществу, не относящемуся к категории недвижимости, транспортным средствам и специальной технике, при проведении повторного аукциона предоставляется право участия единственному участнику в соответствии с пунктом 29 настоящих Правил.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 27 – в редакции приказа Министра финансов РК от 26.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 648</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">28. Электронный аукцион проводится методом предоставления участниками ценовых предложений и проводится до максимально предложенной цены одним из участников. Ценовое предложение за лот определяется не ниже минимальной цены, предусмотренной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 7)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 настоящих Правил. При этом шаг изменения цены устанавливается следующим образом:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) при текущей цене в размере до 20 000-кратного размера </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>месячного расчетного показателя</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шаг изменения устанавливается в размере </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10 процентов;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) при текущей цене в размере от 20 000-кратного до 50 000-кратного размера месячного расчетного показателя шаг изменения устанавливается в размере 7 процентов;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) при текущей цене в размере от 50 000-кратного до 100 000-кратного размера месячного расчетного показателя шаг изменения устанавливается в размере 5 процентов;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) при текущей цене в размере от 100 000-кратного до 250 000-кратного размера месячного расчетного показателя шаг изменения устанавливается в размере 2,5 процента;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) при текущей цене в размере от 250 000-кратного до 500 000-кратного размера месячного расчетного показателя шаг изменения устанавливается в размере 1 процента;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) при текущей цене в размере от 500 000-кратного размера месячного расчетного показателя и выше шаг изменения устанавливается в размере 0,5 процента.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 28 с изменением, внесенным приказом и.о. Министра финансов РК от 21.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 739</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>29. Электронный аукцион проводится в следующем порядке:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) на момент начала электронного аукциона в аукционном зале отображаются ценовые предложения участников за лот, которые являются формой выражения их согласия приобрести лот с соблюдением условий, и формируется текущая цена;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) с момента начала электронного аукциона участнику предоставляется право увеличить максимальную текущую цену другого участника на шаг, установленный </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 28</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) если в течение двадцати минут с начала электронного аукциона ни один из участников не увеличит максимальную текущую цену, то победителем признается участник, предложивший ее, а электронный аукцион по данному лоту признается состоявшимся;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) если на момент начала электронного аукциона ценовые предложения двух и более участников содержат одинаковую наивысшую цену за лот и данная текущая цена не будет увеличена в течение двадцати минут, то победителем электронного аукциона среди данных участников признается участник, ценовое предложение которого зарегистрировано в аукционном зале ранее ценовых предложений других участников;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) если в течение двадцати минут с начала электронного аукциона в аукционном зале один из участников подтвердит свое желание приобрести лот путем увеличения максимальной текущей цены другого участника на шаг, установленный </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 28</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, то текущая цена увеличивается на установленный шаг;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) если в течение двадцати минут после увеличения текущей цены ни один из участников не подтвердит свое желание приобрести лот путем увеличения текущей цены, то победителем признается участник, последним подтвердивший свое желание приобрести лот, а электронный аукцион по данному лоту признается состоявшимся;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) если на момент завершения электронного аукциона в 17:00 часов победитель аукциона не определен, то победителем признается участник, последним подтвердивший свое желание приобрести лот, а электронный аукцион по данному лоту признается состоявшимся.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">При признании аукциона несостоявшимся в соответствии с частью третьей </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, компанией подписывается с использованием ЭЦП акт о несостоявшемся аукционе, формируемый веб-порталом реестра. Компания организует проведение повторного аукциона по нереализованному имуществу в соответствии с настоящими Правилами, не менее чем через 10 (десять) календарных дней со дня подписания акта о несостоявшемся аукционе.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 29 - в редакции приказа и.о. Министра финансов РК от 21.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 739</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>30. Электронный аукцион по соответствующему лоту не проводится при:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) отмене решения об ограничении в распоряжении имуществом налогоплательщика (налогового агента), плательщика до начала проведения торгов;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) наличии решений, определений судебных органов, запрещающих дальнейшее проведение торгов.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 30 - в редакции приказа и.о. Министра финансов РК от 21.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 739</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>31. При возникновении в ходе электронного аукциона технического сбоя, препятствующего проведению электронного аукциона, организатор:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) фиксирует факт наличия технического сбоя и при его наличии на стороне веб-портала реестра уведомляет компанию и всех участников посредством размещения информации на веб-портале реестра о приостановлении электронного аукциона;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) организует продолжение аукциона в течение 3 (трех) рабочих дней со дня исправления организатором технического сбоя с обязательным предварительным уведомлением допущенных к участию в аукционе о дате и времени продолжения данного электронного аукциона посредством размещения информации на веб-портале реестра и направления электронного сообщения на электронный адрес участника, указанный на веб-портале реестра.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>При наличии технического сбоя компьютерного и (или) телекоммуникационного оборудования участника электронный аукцион продолжается.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 31 – в редакции приказа Министра финансов РК от 26.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 648</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">32. Исключен приказом Министра финансов РК от 26.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 648</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>33. Результаты аукциона по каждому проданному лоту оформляются протоколом об итогах торгов, который подписывается на веб-портале реестра компанией и участником с использованием ЭЦП, не позднее двух рабочих дней с даты проведения торгов.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>34. Цена продажи за минусом гарантийного взноса перечисляется победителем электронного аукциона на электронный кошелек компании не позднее 5 (пяти) рабочих дней со дня подписания протокола об итогах торгов.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Цена продажи, включая размер гарантийного взноса, перечисляется организатором на банковский счет компании в течение 7 (семи) рабочих дней с даты проведения торгов.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 34 – в редакции приказа Министра финансов РК от 26.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 648</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z141" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 7. Заключение договора по итогам электронного аукциона, возврат гарантийного взноса</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">35. Протокол об итогах торгов является документом, фиксирующим результаты электронного аукциона и обязательства победителя и должника либо представителя ОГД от имени должника подписать </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>договор</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> купли-продажи лота по цене продажи.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Договор купли-продажи с победителем подписывается после внесения цены продажи на банковский счет компании в срок не более десяти рабочих дней со дня проведения электронного аукциона.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">При не подписании участником протокола об итогах торгов, в срок, установленный </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, либо отказа от его подписания, компания подписывает с использованием ЭЦП акт об отмене результатов торгов, формируемый на веб-портале реестра, и лот выставляется на повторный аукцион, при этом гарантийный взнос, внесенный участником, не возвращается.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 35 с изменением, внесенным приказом и.о. Министра финансов РК от 21.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 739</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>36. На основании протокола об итогах торгов ОГД направляются:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) на электронный адрес компании – реквизиты для зачисления денежных средств в государственный бюджет и реквизиты должника в случае, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) должнику – извещение о необходимости заключения с победителем договора купли-продажи имущества посредством почтовой или иной организации связи либо иным способом, подтверждающим факт направления извещения.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>37. При отказе должника от подписания договора купли-продажи имущества либо его неявки в течение 5 (пяти) рабочих дней со дня, следующего за днем направления извещения, договор купли-продажи имущества от имени должника подписывается представителем ОГД.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 37 - в редакции приказа и.о. Министра финансов РК от 21.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 739</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>38. Гарантийный взнос участника (за исключением участника, победившего в электронном аукционе) возвращается организатором в течение трех рабочих дней со дня подписания заявления на возврат гарантийных взносов, подписанного ЭЦП участника на веб-портале реестра.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">39. Гарантийный взнос, внесенный участником, победившим на электронном аукционе, не возвращается и зачисляется в доход компании с учетом требования, предусмотренного в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 34</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При не подписании победителем договора купли-продажи в срок, указанный в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, компания извещает победителя о необходимости подписания договора купли-продажи либо об отказе подписания договора купли-продажи.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Победитель о принятом решении извещает компанию в течение 3 (трех) рабочих дней.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если победитель не представил свое решение в указанный срок компания не возвращает гарантийный взнос и подписывает с использованием ЭЦП акт об отмене результатов торгов, формируемый веб-порталом реестра.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При отказе победителя от подписания договора купли-продажи в срок, указанный в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, либо неисполнения или ненадлежащего исполнения покупателем обязательств по договору купли-продажи, компания не возвращает гарантийный взнос и подписывает с использованием ЭЦП акт об отмене результатов торгов, формируемый веб-порталом реестра.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 39 - в редакции приказа и.о. Министра финансов РК от 21.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 739</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">40. При отмене электронного аукциона, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункту 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, расходы компании по определению стартовой цены лота возмещаются должником в соответствии с подпунктом 9) пункта 1 настоящих Правил.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 40 - в редакции приказа и.о. Министра финансов РК от 21.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 739</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>41. Расходы, связанные с приобретением имущества, возлагаются на покупателя.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">42. Из цены продажи имущества компания погашает расходы по реализации имущества и удерживает вознаграждение в размере ставок вознаграждения компании, установленных согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>43. Компания перечисляет деньги в счет погашения задолженности должника в государственный бюджет по реквизитам, указанным ОГД, в течение 10 (десяти) рабочих дней с даты проведения торгов.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 43 - в редакции приказа и.о. Министра финансов РК от 21.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 739</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">44. Сумма, оставшаяся после удовлетворения всех требований, возвращается должнику путем перечисления на его банковский счет в течение трех рабочих дней с даты перечисления денег в государственный бюджет в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z160" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Заключительные положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">45. Исключен приказом и.о. Министра финансов РК от 21.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 739</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>46. Вопросы, не урегулированные настоящими Правилами, подлежат разрешению в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6568,2269 +6416,2373 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Форма</w:t>
+              <w:t>Приложение 1</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам реализации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>имущества, заложенного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>налогоплательщиком и (или)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>третьим лицом, а также</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ограниченного в распоряжении</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>имущества налогоплательщика</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(налогового агента) в счет</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>налоговой задолженности,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>плательщика – в счет</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>задолженности по таможенным</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>платежам, налогам,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>специальным, антидемпинговым,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>компенсационным пошлинам,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пеней, процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z239" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...15 lines deleted...]
-        <w:t>и (или) ограниченного в распоряжении имущества</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Приложение 1 – в редакции приказа Министра финансов РК от 06.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 578</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z240" w:id="143"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...43 lines deleted...]
-        <w:t>________________________________________________________________</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Акт наличия и (или) отсутствия залогового имущества и (или) ограниченного в распоряжении имущества</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      "____" _________ 20__ года № ________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Компания _______________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>в лице __________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...39 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с одной стороны (фамилия, имя, отчество (если оно указано в документе,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>удостоверяющем личность) (далее – фамилия, имя и отчество)) и оценщик</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в лице __________________________________________________________,</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>действующие на основании договора от "__" ________ 20___ года № ____</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>с другой стороны, в присутствии должника и (или) третьего лица:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...159 lines deleted...]
-      <w:bookmarkStart w:name="z242" w:id="145"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>составили (наименование и (или) фамилия, имя и отчество налогоплательщика</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(налогового агента), плательщика, индивидуальный идентификационный</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>номер/бизнес идентификационный номер (ИИН/БИН), e-mail и банковские</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>реквизиты) настоящий акт наличия и (или) отсутствия залогового имущества</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и (или) ограниченного в распоряжении имущества с целью реализации</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>необходимое подчеркнуть) имущества в соответствии с постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>органа государственных доходов об обращении взыскания на ограниченное</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в распоряжении имущество налогоплательщика (налогового агента),</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>плательщика и (или) договором о залоге имущества от "__" ____ 20__ года № __.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень описанного и (или) заложенного имущества согласно акту описи и (или)</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению к договору о залоге имущества от "__" _________ 20___года № _____:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z243" w:id="146"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="146"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Наименование имущества</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Количество (штук)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Итого стоимость по акту описи в тенге</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Фактическое наличие или отсутствие имущества да/нет</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z248" w:id="147"/>
-[...35 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Местонахождение имущества</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Примечание</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z252" w:id="148"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="148"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...225 lines deleted...]
-          </w:tcPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...392 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      Акт наличия и (или) отсутствия залогового имущества и (или) ограниченного</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в распоряжении имущества составили:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя и отчество представителя компании, подпись)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя и отчество, подпись оценщика)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В присутствии должника и (или) третьего лица</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя и отчество и подпись должностного лица, налогоплательщика</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(налогового агента), плательщика, дата подписания)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В случаях отсутствия должника и (или) третьего лица или отказа его от подписи</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>составлен в присутствии представителя органа государственных доходов и понятых</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(с приложением к акту копии удостоверений личности):</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя и отчество, подпись понятого, дата подписания, вид и номер</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>документа, удостоверяющего личность, индивидуальный идентификационный номер</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и адрес места жительства, № сотового телефона при его наличии)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя и отчество, подпись понятого, дата подписания, вид и номер</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>документа, удостоверяющего личность, индивидуальный идентификационный номер</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и адрес места жительства, № сотового телефона при его наличии)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя и отчество должностного лица органа государственных доходов)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпись, дата подписания)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...118 lines deleted...]
-        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9071,82 +9023,115 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>компенсационным пошлинам,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пеней, процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приложение 2 – в редакции приказа Министра финансов РК от 26.09.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Приложение 2 – в редакции приказа Министра финансов РК от 06.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 578</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 648</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9188,619 +9173,552 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z286" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заключение об установлении рыночной стоимости залогового имущества</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>и (или) ограниченного в распоряжении имущества</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z287" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...80 lines deleted...]
-      </w:pPr>
+        <w:t>      "____" _________ 20__ года № ________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Настоящее заключение составлено _________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование, бизнес идентификационный номер, юридический адрес</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>уполномоченного юридического лица)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в соответствии с пунктом 12 Правил реализации имущества, заложенного</w:t>
       </w:r>
-    </w:p>
-[...379 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>налогоплательщиком и (или) третьим лицом, а также ограниченного</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в распоряжении имущества налогоплательщика (налогового агента)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в счет налоговой задолженности, плательщика – в счет задолженности</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по таможенным платежам, налогам, специальным, антидемпинговым,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>компенсационным пошлинам, пеней, процентов, в отношении имущества</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование и (или) фамилия, имя, отчество (если оно указано в документе,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>удостоверяющем личность) (далее – фамилия, имя и отчество))</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>налогоплательщика (налогового агента), плательщика,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>индивидуальный идентификационный номер или бизнес идентификационный</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>номер (далее – ИИН/БИН),</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>e-mail и банковские реквизиты) согласно постановлению органа государственных</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>доходов _________________ об обращении взыскания на ограниченное</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в распоряжении имущество налогоплательщика (налогового агента),</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>плательщика от "____" _________ 20__ года № _________.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Наименование ограниченного в распоряжении имущества с указанием</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>его характеристик:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Рыночная стоимость ограниченного имущества: _____________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тенге (в цифрах и прописью)</w:t>
       </w:r>
-    </w:p>
-[...39 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Основание для заключения: отчет об оценке "_" ______ 20__ года № ___</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>идентичного товара</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="520700" cy="393700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
@@ -9899,155 +9817,155 @@
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>наименование идентичного и (или) однородного имущества с описанием его</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>характеристик: _____________________________________________________</w:t>
-[...103 lines deleted...]
-        <w:t>однородного имущества(количество)</w:t>
+        <w:t>характеристик: __________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>рыночная стоимость идентичного и (или) однородного имущества: _____</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тенге (в цифрах и прописью)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приложение: фотографии идентичного и (или) однородного имущества (количество)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="520700" cy="393700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
@@ -10070,241 +9988,143 @@
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>__________________________________________________________________</w:t>
-[...51 lines deleted...]
-        <w:t>Место печати (фамилия, имя, отчество (при его наличии) и подпись</w:t>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя и отчество, подпись представителя уполномоченного</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>юридического лица)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Место печати (при наличии) (фамилия, имя и отчество), подпись</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Руководителя (заместителя руководителя) уполномоченного юридического лица)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_________________</w:t>
-[...111 lines deleted...]
-        <w:t>).</w:t>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -10533,82 +10353,115 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>антидемпинговым, компенсационным</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пошлинам, пеней, процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приложение 3 – в редакции приказа Министра финансов РК от 26.09.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Приложение 3 – в редакции приказа Министра финансов РК от 06.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 578</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 648</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10650,657 +10503,723 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z290" w:id="153"/>
+    <w:bookmarkStart w:name="z348" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление об отказе в реализации залогового имущества и (или) ограниченного в распоряжении имущества</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z291" w:id="154"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      "____" _________ 20__ года № _______</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В соответствии с пунктом 16 Правил реализации имущества, заложенного</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>налогоплательщиком и (или) третьим лицом, а также ограниченного в распоряжении</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>имущества налогоплательщика (налогового агента) в счет налоговой задолженности,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>плательщика – в счет задолженности по таможенным платежам, налогам,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>специальным, антидемпинговым, компенсационным пошлинам, пеней, процентов</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование, бизнес идентификационный номер (далее – БИН), юридический</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>адрес уполномоченного юридического лица)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Уведомляет ___________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование органа государственных доходов)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>об отказе в реализации следующего имущества по постановлению органа</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>государственных доходов об _____________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>обращении взыскания на ограниченное в распоряжении имущество</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>налогоплательщика (налогового агента), плательщика и (или) договора о залоге</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>имущества от "___"________20__ года № ___________, вынесенного в отношении</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование и (или) фамилия, имя, отчество (если оно указано в документе,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>удостоверяющем личность) (далее – фамилия, имя и отчество)) налогоплательщика</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(налогового агента), плательщика, индивидуальный идентификационный номер</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>или БИН))</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      "____" _________ 20__ года № _______</w:t>
-[...309 lines deleted...]
-        <w:t>бизнес идентификационный номер (ИИН/БИН))</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z293" w:id="156"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="156"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование имущества</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Количество</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Местонахождение имущества</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Итого стоимость имущества в тенге согласно</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -11335,1395 +11254,1269 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>акту описи</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заключению или отчету об оценке стоимости имущества</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z308" w:id="157"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="157"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z324" w:id="158"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="158"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...51 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="159"/>
-[...406 lines deleted...]
-          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z348" w:id="160"/>
-[...18 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Приложение (указать):</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заключение компании об установлении рыночной стоимости залогового имущества</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>и (или) ограниченного в распоряжении имущества</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="520700" cy="393700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
@@ -12902,51 +12695,51 @@
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Документ от "___" ____________________ 20____года № ___________________</w:t>
+        <w:t>Документ от "___" __________________ 20____года № _____________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(дата и номер заключения компании об установлении рыночной стоимости залогового</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12954,236 +12747,78 @@
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>стоимости залогового имущества и (или) ограниченного в распоряжении имущества)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________________________________________________________</w:t>
-[...64 lines deleted...]
-        <w:t>_________________</w:t>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя и отчество и подпись сотрудника уполномоченного юридического лица)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...104 lines deleted...]
-        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13419,50 +13054,139 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>компенсационным пошлинам,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пеней, процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Приложение 4 – в редакции приказа Министра финансов РК от 06.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 578</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -13485,2279 +13209,2458 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z198" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z190" w:id="161"/>
-[...9 lines deleted...]
-                                           Заявка</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявка на участие в электронном аукционе</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                               на участие в электронном аукционе</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z191" w:id="162"/>
+        <w:t>      1. Рассмотрев опубликованное извещение о продаже имущества налогоплательщика</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(налогового агента) в счет налоговой задолженности, плательщика – в счет</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>задолженности по таможенным платежам, налогам, специальным, антидемпинговым,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>компенсационным пошлинам, пеней, процентов и ознакомившись с Правилами</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>реализации имущества, заложенного налогоплательщиком и (или) третьим лицом,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>а также ограниченного в распоряжении имущества налогоплательщика (налогового</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>агента) в счет налоговой задолженности, плательщика – в счет задолженности</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по таможенным платежам, налогам, специальным, антидемпинговым,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>компенсационным пошлинам, пеней, процентов __________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(для индивидуального предпринимателя: фамилия, имя, отчество (если оно указано</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в документе, удостоверяющем личность) (далее – фамилия, имя и отчество),</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>для юридического лица: наименование) желает принять участие в электронном</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>аукционе, который состоится в ___ часа -ов) "__" __ 20__ года на веб-портале реестра.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Рассмотрев опубликованное извещение о продаже имущества налогоплательщика</w:t>
-[...323 lines deleted...]
-        <w:t xml:space="preserve">       Сведения о внесенных гарантийных взносах:</w:t>
+      2. Мною (нами) внесен (-о) ________ гарантийный (-х) взнос (-ов) для участия</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в (количество) электронном аукционе общей суммой ____________ (_____________)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тенге на (цифрами) (прописью) расчетный счет организатора</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(указываются реквизиты расчетного счета) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о внесенных гарантийных взносах:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z192" w:id="163"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="163"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ п/п</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Назначение гарантийного взноса и наименование имущества, по которому внесен гарантийный взнос для участия в электронном аукционе</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>№ платежного документа</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Дата платежного документа</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Сумма гарантийного взноса, тенге</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z193" w:id="164"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="164"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z194" w:id="165"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="165"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z195" w:id="166"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="166"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Итого</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z197" w:id="167"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      3. Я (мы) осведомлен (-ы), что не подлежат регистрации в качестве участника:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) физическое (юридическое) лицо, которое не соответствует особым условиям</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и (или) дополнительным требованиям, указанным в извещении о проведении</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>электронного аукциона к покупателям имущества;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) организатор;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) компания.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Я (мы) осведомлен (-ы), что не подлежат регистрации в качестве участника:</w:t>
+      4. Согласен (-ы) с тем, что в случае обнаружения моего (нашего) несоответствия</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>требованиям, предъявляемым к участнику, я (мы) лишаюсь (-емся) права участия</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в электронном аукционе, в результате чего подписанный мной (нами) протокол</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>об итогах торгов и договор купли-продажи будут признаны недействительными.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. В случае, если я (мы) буду (-ем) определен (-ы) победителем (-ями) торгов,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>принимаю (-ем) на себя обязательства подписать ЭЦП протокол об итогах торгов</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в день проведения электронного аукциона, оплатить цену продажи в сроки,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>установленные Правилами, и подписать договор купли-продажи в срок,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">установленный Правилами. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. Согласен (-ы) с тем, что сумма внесенного мною (нами) гарантийного взноса</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>не возвращается и остается у компании в случаях:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) отказа подписать ЭЦП протокол об итогах торгов;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) отказа подписать договор купли-продажи в установленный срок;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) неисполнения и/или ненадлежащего исполнения мною (нами) обязательств</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по договору купли-продажи;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) обнаружения моего (нашего) несоответствия требованиям, предъявляемым</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>к участнику;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) нарушения срока внесения цены продажи в установленный срок.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7. Настоящая заявка вместе с протоколом об итогах торгов имеет силу договора,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действующего до заключения договора купли-продажи.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8. Представляю (-ем) сведения о себе:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Для физического лица или индивидуального предпринимателя:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Фамилия, имя и отчество ______________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Индивидуальный идентификационный номер (ИИН) ______________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сведения о документах, удостоверяющих личность (номер и дата выдачи)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес: ______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Номер телефона (факса): ______________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Банковские реквизиты:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ИИК _______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БИК _______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Наименование банка _________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кбе ________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Для юридического лица:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Наименование _______________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бизнес идентификационный номер (БИН) _______________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Фамилия, имя и отчество руководителя _________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес: _____________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Номер телефон (факса) _______________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Банковские реквизиты:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ИИК _______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БИК _______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Наименование банка ________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кбе _______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подпись) (фамилия, имя и отчество физического лица или наименование</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>юридического лица и фамилия, имя и отчество руководителя)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Принята веб-порталом реестра государственного имущества</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"__" ____________ 20___года ____ часов ____ мин.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Аукционный номер участника _________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание: расшифровка аббревиатур:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЭЦП – электронная цифровая подпись;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ИИК – индивидуальный идентификационный код;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БИК – банковский идентификационный код;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кбе – код Бенефициара.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-[...920 lines deleted...]
-    <w:bookmarkEnd w:id="168"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15970,892 +15873,1119 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>компенсационным пошлинам,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пеней, процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приложение 5 – в редакции приказа Министра финансов РК от 26.09.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Приложение 5 – в редакции приказа Министра финансов РК от 26.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 648</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 648</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z349" w:id="169"/>
+    <w:bookmarkStart w:name="z349" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Размеры ставок вознаграждения Компании</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z350" w:id="170"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="170"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сумма, вырученная от реализации имущества должника</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ставка вознаграждения</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z354" w:id="171"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="171"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z358" w:id="172"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="172"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 3 000 000 тенге</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3 %</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z362" w:id="173"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="173"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 3 000 000 до 7 000 000 тенге</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6 %</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z366" w:id="174"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="174"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 7 000 000 до 15 000 000 тенге</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4 %</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z370" w:id="175"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="175"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 15 000 000 тенге</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2 %</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:br/>
-[...10 lines deleted...]
-</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
@@ -16877,55 +17007,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>