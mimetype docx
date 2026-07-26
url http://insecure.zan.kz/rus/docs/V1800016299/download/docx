--- v0 (2025-12-30)
+++ v1 (2026-07-26)
@@ -1,46 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c818e4e" w14:textId="c818e4e">
+    <w:p w14:paraId="a1f6df4" w14:textId="a1f6df4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -912,68 +911,66 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и противодействию коррупции</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 16 января 2018 года № 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Методика оценки деятельности административных государственных служащих корпуса "А"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Методика - в редакции приказа Председателя Агентства РК по делам государственной службы от 28.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1004,3647 +1001,2424 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="12"/>
+    <w:bookmarkStart w:name="z24" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящая Методика оценки деятельности административных государственных служащих корпуса "А" (далее – Методика) разработана в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 33 Закона Республики Казахстан "О государственной службе Республики Казахстан" и определяет порядок оценки деятельности административных государственных служащих корпуса "А" (далее – служащие корпуса "А").</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z25" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Оценка деятельности служащих корпуса "А" (далее – оценка) проводится для определения эффективности и качества их работы.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z25" w:id="13"/>
-[...15 lines deleted...]
-      2. Оценка деятельности служащих корпуса "А" (далее – оценка) проводится для определения эффективности и качества их работы.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ч.2 пункта 2 предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оценка проводится посредством интегрированной информационной системы "Е-қызмет" (далее – информационная система).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Оценка не проводится в случаях, если срок пребывания служащего корпуса "А" на конкретной должности в оцениваемом периоде составляет менее трех месяцев со дня назначения на оцениваемую должность.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z26" w:id="14"/>
-[...15 lines deleted...]
-      Оценка проводится посредством интегрированной информационной системы "Е-қызмет" (далее – информационная система).</w:t>
+    <w:bookmarkStart w:name="z28" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом оцениваемый период должен включать в себя не менее пятнадцати фактически отработанных служащим корпуса "А" рабочих дней на конкретной должности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z27" w:id="15"/>
-[...15 lines deleted...]
-      3. Оценка не проводится в случаях, если срок пребывания служащего корпуса "А" на конкретной должности в оцениваемом периоде составляет менее трех месяцев со дня назначения на оцениваемую должность.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оценка служащих корпуса "А", находящихся в трудовых отпусках, периоде временной нетрудоспособности либо направленных на переподготовку, повышение квалификации и в командировки, а также уволенных служащих проводится без их участия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z28" w:id="16"/>
-[...15 lines deleted...]
-      При этом оцениваемый период должен включать в себя не менее пятнадцати фактически отработанных служащим корпуса "А" рабочих дней на конкретной должности.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оценка служащих корпуса "А" проводится по результатам их деятельности на конкретной должности по итогам календарного года не позднее 20 января года, следующего за оцениваемым годом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z29" w:id="17"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="19"/>
+    <w:bookmarkStart w:name="z31" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Оценку проводит лицо (орган), наделенное правом назначения на должность и освобождения от должности служащего корпуса "А" (далее – уполномоченное лицо). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z32" w:id="20"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z32" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оценка проводится на предмет достижения служащим корпуса "А" ключевых целевых индикаторов (далее – КЦИ), установленных в ежегодном соглашении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z33" w:id="21"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z33" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       КЦИ разделяются на устанавливаемые в обязательном порядке (далее – обязательные КЦИ) и определяемые уполномоченным лицом. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z34" w:id="22"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z34" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Организационное сопровождение оценки обеспечивается службой управления персоналом государственного органа либо в случае ее отсутствия – иным структурным подразделением, определяемым лицом, проводящим оценку (далее – служба управления персоналом). </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z35" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Служба управления персоналом обеспечивает ознакомление уполномоченного лица и служащего корпуса "А" с порядком проведения оценки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z36" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок составления проекта ежегодного соглашения, а также его хранения и пересмотра</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z35" w:id="23"/>
-[...15 lines deleted...]
-      Служба управления персоналом обеспечивает ознакомление уполномоченного лица и служащего корпуса "А" с порядком проведения оценки.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Для проведения оценки между служащим корпуса "А" и уполномоченным лицом заключается ежегодное соглашение.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z36" w:id="24"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок составления проекта ежегодного соглашения, а также его хранения и пересмотра</w:t>
+    <w:bookmarkStart w:name="z38" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Ежегодное соглашение служащих корпуса "А" категории 1 (далее – служащие категории 1) заключается не позднее пяти рабочих дней со дня его согласования c уполномоченным органом по делам государственной службы по форме, согласно приложению 1 к настоящей Методике.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z37" w:id="25"/>
-[...15 lines deleted...]
-      6. Для проведения оценки между служащим корпуса "А" и уполномоченным лицом заключается ежегодное соглашение.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ежегодное соглашение служащих корпуса "А" категории 2 (далее – служащие категории 2), заключается до 1 февраля оцениваемого года по форме, согласно приложению 2 к настоящей Методике.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z38" w:id="26"/>
-[...15 lines deleted...]
-      7. Ежегодное соглашение служащих корпуса "А" категории 1 (далее – служащие категории 1) заключается не позднее пяти рабочих дней со дня его согласования c уполномоченным органом по делам государственной службы по форме, согласно приложению 1 к настоящей Методике.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проект ежегодного соглашения служащих категории 1 направляется на согласование в уполномоченный орган по делам государственной службы не позднее 20 января оцениваемого года по форме, согласно приложению 1 к настоящей Методике.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z39" w:id="27"/>
-[...15 lines deleted...]
-      Ежегодное соглашение служащих корпуса "А" категории 2 (далее – служащие категории 2), заключается до 1 февраля оцениваемого года по форме, согласно приложению 2 к настоящей Методике.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При назначении служащего категории 1 на должность после 20 января оцениваемого года, проект ежегодного соглашения направляется на согласование в уполномоченный орган по делам государственной службы в течение десяти рабочих дней со дня его назначения на должность.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z40" w:id="28"/>
-[...15 lines deleted...]
-      Проект ежегодного соглашения служащих категории 1 направляется на согласование в уполномоченный орган по делам государственной службы не позднее 20 января оцениваемого года по форме, согласно приложению 1 к настоящей Методике.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган по делам государственной службы в течение пятнадцати рабочих дней осуществляет согласование проекта ежегодного соглашения или при наличии замечаний направляет его на доработку.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z41" w:id="29"/>
-[...15 lines deleted...]
-      При назначении служащего категории 1 на должность после 20 января оцениваемого года, проект ежегодного соглашения направляется на согласование в уполномоченный орган по делам государственной службы в течение десяти рабочих дней со дня его назначения на должность.</w:t>
+    <w:bookmarkStart w:name="z43" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственный орган в течение пяти рабочих дней направляет в уполномоченный орган по делам государственной службы проект ежегодного соглашения, доработанный с учетом замечаний.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z42" w:id="30"/>
-[...15 lines deleted...]
-      Уполномоченный орган по делам государственной службы в течение пятнадцати рабочих дней осуществляет согласование проекта ежегодного соглашения или при наличии замечаний направляет его на доработку.</w:t>
+    <w:bookmarkStart w:name="z44" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В рамках согласования проекта ежегодного соглашения уполномоченный орган по делам государственной службы устанавливает один обязательный КЦИ в части кадровых вопросов для служащего категории 1.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z43" w:id="31"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="33"/>
+    <w:bookmarkStart w:name="z47" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Для служащего категории 1 устанавливаются следующие обязательные КЦИ: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z48" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечение качественного и своевременного исполнения поручений и актов Президента Республики Казахстан, Премьер-Министра Республики Казахстан, Администрации Президента Республики Казахстан и Аппарата Правительства Республики Казахстан (в том числе аутентичность текста, качество государственного и русского языка, оформление);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z49" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечение своевременного и качественного рассмотрения обращений физических и юридических лиц, а также своевременного и качественного оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z48" w:id="34"/>
-[...15 lines deleted...]
-      1) обеспечение качественного и своевременного исполнения поручений и актов Президента Республики Казахстан, Премьер-Министра Республики Казахстан, Администрации Президента Республики Казахстан и Аппарата Правительства Республики Казахстан (в том числе аутентичность текста, качество государственного и русского языка, оформление);</w:t>
+    <w:bookmarkStart w:name="z50" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) удовлетворенность государственных служащих условиями труда (в том числе материально-техническим, кадровым и финансовым обеспечением);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z49" w:id="35"/>
-[...15 lines deleted...]
-      2) обеспечение своевременного и качественного рассмотрения обращений физических и юридических лиц, а также своевременного и качественного оказания государственных услуг;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) КЦИ, устанавливаемый уполномоченным органом по делам государственной службы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z50" w:id="36"/>
-[...15 lines deleted...]
-      3) удовлетворенность государственных служащих условиями труда (в том числе материально-техническим, кадровым и финансовым обеспечением);</w:t>
+    <w:bookmarkStart w:name="z52" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дополнительно для служащего категории 1 уполномоченным лицом определяется один КЦИ по согласованию с уполномоченным органом по делам государственной службы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z51" w:id="37"/>
-[...15 lines deleted...]
-      4) КЦИ, устанавливаемый уполномоченным органом по делам государственной службы.</w:t>
+    <w:bookmarkStart w:name="z53" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Для служащего категории 2 устанавливаются следующие обязательные КЦИ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z52" w:id="38"/>
-[...15 lines deleted...]
-      Дополнительно для служащего категории 1 уполномоченным лицом определяется один КЦИ по согласованию с уполномоченным органом по делам государственной службы.</w:t>
+    <w:bookmarkStart w:name="z54" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечение качественного и своевременного исполнения поручений и актов Президента Республики Казахстан, Премьер-Министра Республики Казахстан, Администрации Президента Республики Казахстан, Аппарата Правительства Республики Казахстан и руководства центрального государственного органа (в том числе аутентичность текста, качество государственного и русского языка, оформление);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z53" w:id="39"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="41"/>
+    <w:bookmarkStart w:name="z55" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) обеспечение своевременного и качественного рассмотрения обращений физических и юридических лиц, а также своевременного и качественного оказания государственных услуг. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z56" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дополнительно для служащего категории 2 уполномоченным лицом определяются три КЦИ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z57" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. КЦИ, определяемые уполномоченным лицом, являются:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z56" w:id="42"/>
-[...15 lines deleted...]
-      Дополнительно для служащего категории 2 уполномоченным лицом определяются три КЦИ.</w:t>
+    <w:bookmarkStart w:name="z58" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) конкретными (точно определяется результат с указанием ожидаемого положительного изменения, который необходимо достичь);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z57" w:id="43"/>
-[...15 lines deleted...]
-      10. КЦИ, определяемые уполномоченным лицом, являются:</w:t>
+    <w:bookmarkStart w:name="z59" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) измеримыми (определяются конкретные критерии для измерения достижения КЦИ);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z58" w:id="44"/>
-[...15 lines deleted...]
-      1) конкретными (точно определяется результат с указанием ожидаемого положительного изменения, который необходимо достичь);</w:t>
+    <w:bookmarkStart w:name="z60" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) достижимыми (КЦИ определяются с учетом имеющихся ресурсов, полномочий и ограничений);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z59" w:id="45"/>
-[...15 lines deleted...]
-      2) измеримыми (определяются конкретные критерии для измерения достижения КЦИ);</w:t>
+    <w:bookmarkStart w:name="z61" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ограниченными во времени (определяется срок достижения КЦИ в течение оцениваемого периода);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z60" w:id="46"/>
-[...15 lines deleted...]
-      3) достижимыми (КЦИ определяются с учетом имеющихся ресурсов, полномочий и ограничений);</w:t>
+    <w:bookmarkStart w:name="z62" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) взаимосвязанными с документами системы государственного планирования и/или со спецификой деятельности государственного органа/служащего корпуса "А".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z61" w:id="47"/>
-[...15 lines deleted...]
-      4) ограниченными во времени (определяется срок достижения КЦИ в течение оцениваемого периода);</w:t>
+    <w:bookmarkStart w:name="z63" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В целях осуществления контроля достижения КЦИ, уполномоченным лицом осуществляется мониторинг достижения установленных КЦИ по итогам полугодия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z62" w:id="48"/>
-[...15 lines deleted...]
-      5) взаимосвязанными с документами системы государственного планирования и/или со спецификой деятельности государственного органа/служащего корпуса "А".</w:t>
+    <w:bookmarkStart w:name="z64" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Количество КЦИ составляет 5.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z63" w:id="49"/>
-[...15 lines deleted...]
-      В целях осуществления контроля достижения КЦИ, уполномоченным лицом осуществляется мониторинг достижения установленных КЦИ по итогам полугодия.</w:t>
+    <w:bookmarkStart w:name="z65" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. При несогласии служащего с установленными КЦИ уполномоченное лицо направляет проект соглашения в рабочий орган Национальной комиссии по кадровой политике при Президенте Республики Казахстан (далее – Национальная комиссия) с соответствующими обоснованиями служащего и уполномоченного лица.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z64" w:id="50"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z66" w:id="52"/>
+    <w:bookmarkStart w:name="z66" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Национальная комиссия по итогам рассмотрения проекта соглашения и представленных обоснований выносит одно из следующих решений: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z67" w:id="53"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z67" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) рекомендует служащему корпуса "А" подписать соглашение, внесенное уполномоченным лицом; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z68" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) рекомендует уполномоченному лицу внести корректировки в данное соглашение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z69" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Подписанные соглашения хранятся в службе управления персоналом государственного органа, в котором работает служащий, в течение трех лет.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z68" w:id="54"/>
-[...15 lines deleted...]
-      2) рекомендует уполномоченному лицу внести корректировки в данное соглашение.</w:t>
+    <w:bookmarkStart w:name="z70" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Отказ служащего корпуса "А" от подписания соглашения по рекомендации Национальной комиссии является основанием для вынесения на рассмотрение Национальной комиссии. По итогам рассмотрения Национальная комиссия выносит рекомендацию о расторжении с ним трудового договора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z69" w:id="55"/>
-[...15 lines deleted...]
-      14. Подписанные соглашения хранятся в службе управления персоналом государственного органа, в котором работает служащий, в течение трех лет.</w:t>
+    <w:bookmarkStart w:name="z71" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок оценки деятельности, а также обжалования результатов оценки</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z70" w:id="56"/>
-[...15 lines deleted...]
-      15. Отказ служащего корпуса "А" от подписания соглашения по рекомендации Национальной комиссии является основанием для вынесения на рассмотрение Национальной комиссии. По итогам рассмотрения Национальная комиссия выносит рекомендацию о расторжении с ним трудового договора.</w:t>
+    <w:bookmarkStart w:name="z72" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Подготовка к проведению оценки осуществляется службой управления персоналом и включает в себя подготовку материалов, необходимых для проведения оценки, и определение графика проведения оценки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z71" w:id="57"/>
+    <w:bookmarkStart w:name="z73" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Служба управления персоналом проводит расчет фактических значений КЦИ и процента их реализации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z74" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фактические значения КЦИ и процент их реализации вносятся в соответствующие графы оценочного листа по форме согласно приложению 3 к настоящей Методике.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...43 lines deleted...]
-      Служба управления персоналом проводит расчет фактических значений КЦИ и процента их реализации.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ч.4 пункта 16 предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для расчета обязательного КЦИ "Удовлетворенность государственных служащих условиями труда (в том числе материально-техническим, кадровым и финансовым обеспечением) посредством информационной системы проводится анонимный опрос служащих центрального государственного органа по форме, согласно приложению 7 к настоящей Методике. Уполномоченный орган по делам государственной службы координирует проведение опроса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ч.5 пункта 16 предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Процент достижения обязательного КЦИ "Удовлетворенность государственных служащих условиями труда (в том числе материально-техническим, кадровым и финансовым обеспечением)" формируются посредством информационной системы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. К материалам, необходимым для проведения оценки, относятся:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z74" w:id="60"/>
-[...15 lines deleted...]
-      Фактические значения КЦИ и процент их реализации вносятся в соответствующие графы оценочного листа по форме согласно приложению 3 к настоящей Методике.</w:t>
+    <w:bookmarkStart w:name="z78" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) информация о деятельности структурных подразделений государственных органов, их подведомственных организаций либо государственных органов, деятельность которых курирует служащий корпуса "А";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z75" w:id="61"/>
-[...15 lines deleted...]
-      Для расчета обязательного КЦИ "Удовлетворенность государственных служащих условиями труда (в том числе материально-техническим, кадровым и финансовым обеспечением) посредством информационной системы проводится анонимный опрос служащих центрального государственного органа по форме, согласно приложению 7 к настоящей Методике. Уполномоченный орган по делам государственной службы координирует проведение опроса.</w:t>
+    <w:bookmarkStart w:name="z79" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ежегодное соглашение и документы, подтверждающие реализацию ежегодного соглашения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z76" w:id="62"/>
-[...15 lines deleted...]
-      Процент достижения обязательного КЦИ "Удовлетворенность государственных служащих условиями труда (в том числе материально-техническим, кадровым и финансовым обеспечением)" формируются посредством информационной системы.</w:t>
+    <w:bookmarkStart w:name="z80" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) оценочный лист по форме, согласно приложению 3 к настоящей Методике, с внесенными фактическими значениями и процентом реализации по каждому КЦИ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z77" w:id="63"/>
-[...15 lines deleted...]
-      17. К материалам, необходимым для проведения оценки, относятся:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 18 предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Оценочный лист направляется для рассмотрения и выставления оценок уполномоченному лицу службой управления персоналом посредством информационной системы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. По итогам рассмотрения представленных материалов уполномоченным лицом выставляются итоговые оценки (от 0 до 5-ти) в соответствующей графе оценочного листа по форме, согласно приложению 3 к настоящей Методике.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z78" w:id="64"/>
-[...15 lines deleted...]
-      1) информация о деятельности структурных подразделений государственных органов, их подведомственных организаций либо государственных органов, деятельность которых курирует служащий корпуса "А";</w:t>
+    <w:bookmarkStart w:name="z83" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При выставлении оценок по обязательным КЦИ, указанным в подпункте 1) пункта 8 и подпункте 1) пункта 9 настоящей Методики, уполномоченное лицо использует таблицу определения максимальной оценки в зависимости от процента реализации КЦИ по форме, согласно приложению 4 к настоящей Методике.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z79" w:id="65"/>
-[...15 lines deleted...]
-      2) ежегодное соглашение и документы, подтверждающие реализацию ежегодного соглашения;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При выставлении оценок по иным КЦИ уполномоченное лицо использует таблицу определения допустимой оценки в зависимости от процента реализации КЦИ по форме, согласно приложению 5 к настоящей Методике.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z80" w:id="66"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z85" w:id="71"/>
+    <w:bookmarkStart w:name="z85" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Итоговая оценка служащего корпуса "А" равна среднеарифметическому значению оценок достижения КЦИ, предусмотренных соглашением (сумма всех оценок по КЦИ, деленная на количество индикаторов). </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z86" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Итоговая оценка выставляется по пятибалльной шкале со следующими значениями:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z87" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      0 - 2,99 баллов – "неудовлетворительно",</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z88" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3 - 3,99 баллов – "удовлетворительно",</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z89" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4 и более баллов – "эффективно".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z90" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. В случае необходимости дополнительной информации для проведения оценки с оцениваемым служащим проводится собеседование.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z86" w:id="72"/>
-[...15 lines deleted...]
-      21. Итоговая оценка выставляется по пятибалльной шкале со следующими значениями:</w:t>
+    <w:bookmarkStart w:name="z91" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Собеседование со служащими, указанными в части третьей пункта 3 настоящей Методики, проводится с помощью использования дистанционных средств видеосвязи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z87" w:id="73"/>
-[...15 lines deleted...]
-      0 - 2,99 баллов – "неудовлетворительно",</w:t>
+    <w:bookmarkStart w:name="z92" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Служба управления персоналом уведомляет служащего о проведении собеседования за семь рабочих дней до начала его проведения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z88" w:id="74"/>
-[...15 lines deleted...]
-      3 - 3,99 баллов – "удовлетворительно",</w:t>
+    <w:bookmarkStart w:name="z93" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Служащим, указанным в части третьей пункта 3 настоящей Методики, уведомление направляется заказным письмом с уведомлением о его вручении и/или телефонограммой и/или телеграммой и/или текстовым сообщением по абонентскому номеру сотовой связи или по электронному адресу либо с использованием иных средств связи, обеспечивающих фиксацию извещения или вызова.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z89" w:id="75"/>
-[...15 lines deleted...]
-      4 и более баллов – "эффективно".</w:t>
+    <w:bookmarkStart w:name="z94" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В собеседовании принимает участие оцениваемый служащий, уполномоченное лицо, представитель службы управления персоналом, а также по решению уполномоченного лица непосредственный руководитель оцениваемого служащего.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z90" w:id="76"/>
-[...15 lines deleted...]
-      22. В случае необходимости дополнительной информации для проведения оценки с оцениваемым служащим проводится собеседование.</w:t>
+    <w:bookmarkStart w:name="z95" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. По результатам проведения оценки уполномоченным лицом на оцениваемого служащего заполняется отзыв о его деятельности за оцениваемый период, который содержит информацию о достижении КЦИ, отраженного в соглашении, а также характеристику профессионального уровня и личностных качеств служащего корпуса "А", наличие/отсутствие дисциплинарных взысканий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z91" w:id="77"/>
-[...15 lines deleted...]
-      Собеседование со служащими, указанными в части третьей пункта 3 настоящей Методики, проводится с помощью использования дистанционных средств видеосвязи.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ч.1 пункта 24 предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Оцениваемый служащий корпуса "А" получает результаты своей оценки в информационной системе, а также в мобильном приложении "Е-қызмет".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z97" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление уволенных лиц, с результатами оценки осуществляется в течение месяца, следующего за отчетным кварталом, посредством направления заказного письма с уведомлением о его вручении и/или телефонограммы и/или телеграммы и/или текстового сообщения по абонентскому номеру сотовой связи или по электронному адресу либо с использованием иных средств связи, обеспечивающих фиксацию извещения или вызова.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z92" w:id="78"/>
-[...15 lines deleted...]
-      Служба управления персоналом уведомляет служащего о проведении собеседования за семь рабочих дней до начала его проведения.</w:t>
+    <w:bookmarkStart w:name="z98" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. В случае несогласия с результатами оценки служащий корпуса "А" вправе обратиться с соответствующим заявлением в произвольной форме в Национальную комиссию в течение десяти рабочих дней со дня ознакомления с результатами оценки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z93" w:id="79"/>
-[...15 lines deleted...]
-      Служащим, указанным в части третьей пункта 3 настоящей Методики, уведомление направляется заказным письмом с уведомлением о его вручении и/или телефонограммой и/или телеграммой и/или текстовым сообщением по абонентскому номеру сотовой связи или по электронному адресу либо с использованием иных средств связи, обеспечивающих фиксацию извещения или вызова.</w:t>
+    <w:bookmarkStart w:name="z99" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Порядок направления результатов оценки в уполномоченный орган по делам государственной службы и Национальную комиссию по кадровой политике</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z94" w:id="80"/>
-[...15 lines deleted...]
-      В собеседовании принимает участие оцениваемый служащий, уполномоченное лицо, представитель службы управления персоналом, а также по решению уполномоченного лица непосредственный руководитель оцениваемого служащего.</w:t>
+    <w:bookmarkStart w:name="z100" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Государственный орган в течение трех рабочих дней со дня завершения оценки направляет в уполномоченный орган по делам государственной службы следующую информацию:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z95" w:id="81"/>
-[...15 lines deleted...]
-      23. По результатам проведения оценки уполномоченным лицом на оцениваемого служащего заполняется отзыв о его деятельности за оцениваемый период, который содержит информацию о достижении КЦИ, отраженного в соглашении, а также характеристику профессионального уровня и личностных качеств служащего корпуса "А", наличие/отсутствие дисциплинарных взысканий.</w:t>
+    <w:bookmarkStart w:name="z101" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) копии следующих документов оцененных служащих корпуса "А":</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z96" w:id="82"/>
-[...15 lines deleted...]
-      24. Оцениваемый служащий корпуса "А" получает результаты своей оценки в информационной системе, а также в мобильном приложении "Е-қызмет".</w:t>
+    <w:bookmarkStart w:name="z102" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ежегодные соглашения служащих корпуса "А";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z97" w:id="83"/>
-[...15 lines deleted...]
-      Уведомление уволенных лиц, с результатами оценки осуществляется в течение месяца, следующего за отчетным кварталом, посредством направления заказного письма с уведомлением о его вручении и/или телефонограммы и/или телеграммы и/или текстового сообщения по абонентскому номеру сотовой связи или по электронному адресу либо с использованием иных средств связи, обеспечивающих фиксацию извещения или вызова.</w:t>
+    <w:bookmarkStart w:name="z103" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оценочные листы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z98" w:id="84"/>
-[...15 lines deleted...]
-      25. В случае несогласия с результатами оценки служащий корпуса "А" вправе обратиться с соответствующим заявлением в произвольной форме в Национальную комиссию в течение десяти рабочих дней со дня ознакомления с результатами оценки.</w:t>
+    <w:bookmarkStart w:name="z104" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отзывы о деятельности служащих корпуса "А".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z99" w:id="85"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 4. Порядок направления результатов оценки в уполномоченный орган по делам государственной службы и Национальную комиссию по кадровой политике</w:t>
+    <w:bookmarkStart w:name="z105" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) информацию о служащих корпуса "А", в отношении которых не проведена оценка с указанием причин.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z100" w:id="86"/>
-[...15 lines deleted...]
-      26. Государственный орган в течение трех рабочих дней со дня завершения оценки направляет в уполномоченный орган по делам государственной службы следующую информацию:</w:t>
+    <w:bookmarkStart w:name="z106" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В уполномоченный орган по делам государственной службы направляется мониторинг достижения установленных КЦИ по итогам первого полугодия не позднее десятого числа месяца, следующего за отчетным периодом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z101" w:id="87"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z107" w:id="93"/>
+    <w:bookmarkStart w:name="z107" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>27. Уполномоченный орган по делам государственной службы осуществляет анализ годовой оценки и не позднее 1 марта вносит их в рабочий орган Национальной комиссии.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z109" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Ответственное структурное подразделение Администрации Президента по вопросам документационного обеспечения предоставляет в рабочий орган Национальной комиссии собственную оценку исполнения служащими категории 1 КЦИ, указанного в подпункте 1) пункта 8 настоящей Методики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z110" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рабочий орган Национальной комиссии на основании материалов, представленных уполномоченным органом по делам государственной службы, а также информации ответственного структурного подразделения Администрации Президента по вопросам документационного обеспечения принимает решение о вынесении их на рассмотрение Национальной комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z111" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Национальная комиссия по итогам рассмотрения материалов, представленных рабочим органом, и проведения собеседования со служащими корпуса "А" (при необходимости), принимает одно из следующих решений:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z112" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) соответствует занимаемой должности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z113" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) не соответствует занимаемой должности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z114" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. В случае выявления необъективных или недостоверных данных оценки Национальная комиссия пересматривает результаты оценки, в протоколе указываются соответствующие причины и пояснения, а также указание на качество проведенной оценки и рекомендации по дисциплинарным мерам в отношении уполномоченного лица.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z109" w:id="94"/>
-[...15 lines deleted...]
-      28. Ответственное структурное подразделение Администрации Президента по вопросам документационного обеспечения предоставляет в рабочий орган Национальной комиссии собственную оценку исполнения служащими категории 1 КЦИ, указанного в подпункте 1) пункта 8 настоящей Методики.</w:t>
+    <w:bookmarkStart w:name="z115" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Оформление протокола заседания Национальной комиссии, а также его направление уполномоченному лицу осуществляется ее рабочим органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z110" w:id="95"/>
-[...15 lines deleted...]
-      Рабочий орган Национальной комиссии на основании материалов, представленных уполномоченным органом по делам государственной службы, а также информации ответственного структурного подразделения Администрации Президента по вопросам документационного обеспечения принимает решение о вынесении их на рассмотрение Национальной комиссии.</w:t>
+    <w:bookmarkStart w:name="z116" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Решение Национальной комиссии является основанием для принятия решения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z111" w:id="96"/>
-[...15 lines deleted...]
-      29. Национальная комиссия по итогам рассмотрения материалов, представленных рабочим органом, и проведения собеседования со служащими корпуса "А" (при необходимости), принимает одно из следующих решений:</w:t>
+    <w:bookmarkStart w:name="z117" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) о продлении трудового договора со служащим;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z112" w:id="97"/>
-[...15 lines deleted...]
-      1) соответствует занимаемой должности;</w:t>
+    <w:bookmarkStart w:name="z118" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) о расторжении трудового договора со служащим;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z113" w:id="98"/>
-[...15 lines deleted...]
-      2) не соответствует занимаемой должности.</w:t>
+    <w:bookmarkStart w:name="z119" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) о ротации служащего;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z114" w:id="99"/>
-[...15 lines deleted...]
-      30. В случае выявления необъективных или недостоверных данных оценки Национальная комиссия пересматривает результаты оценки, в протоколе указываются соответствующие причины и пояснения, а также указание на качество проведенной оценки и рекомендации по дисциплинарным мерам в отношении уполномоченного лица.</w:t>
+    <w:bookmarkStart w:name="z120" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) о выплате бонусов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z115" w:id="100"/>
-[...1811 lines deleted...]
-    <w:bookmarkEnd w:id="179"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4801,215 +3575,215 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z200" w:id="180"/>
+    <w:bookmarkStart w:name="z200" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ежегодное соглашение служащего корпуса "А" (для служащих категории 1)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z201" w:id="181"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z201" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z202" w:id="182"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z202" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">        (Ф.И.О. (при его наличии), должность оцениваемого лица)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z203" w:id="183"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z203" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> _____________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z204" w:id="184"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z204" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">        (оцениваемый год)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z205" w:id="185"/>
+          <w:bookmarkStart w:name="z205" w:id="105"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="185"/>
+          <w:bookmarkEnd w:id="105"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5731,154 +4505,154 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z206" w:id="186"/>
+    <w:bookmarkStart w:name="z206" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>КЦИ, устанавливаемые в обязательном порядке (обязательные КЦИ)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z207" w:id="187"/>
+          <w:bookmarkStart w:name="z207" w:id="107"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="187"/>
+          <w:bookmarkEnd w:id="107"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6964,290 +5738,290 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z208" w:id="188"/>
+    <w:bookmarkStart w:name="z208" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * конечный результат - ожидаемое положительное изменение от достижения КЦИ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z209" w:id="189"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z209" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченное лицо_________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z210" w:id="190"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z210" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                (фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z211" w:id="191"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z211" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должность___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z212" w:id="192"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z212" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подпись _______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z213" w:id="193"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z213" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (удостоверенная с помощью электронной цифровой подписи)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z214" w:id="194"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z214" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата_________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z215" w:id="195"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z215" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Служащий___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z216" w:id="196"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z216" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                          (фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z217" w:id="197"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z217" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подпись _______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z218" w:id="198"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z218" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (удостоверенная с помощью электронной цифровой подписи)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z219" w:id="199"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z219" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата_______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7404,51 +6178,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z222" w:id="200"/>
+    <w:bookmarkStart w:name="z222" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ежегодное соглашение служащего корпуса "А" (для служащих категории 2)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -7481,116 +6255,116 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (оцениваемый год)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> КЦИ, определяемые уполномоченным лицом</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z226" w:id="201"/>
+          <w:bookmarkStart w:name="z226" w:id="121"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="201"/>
+          <w:bookmarkEnd w:id="121"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -8483,134 +7257,134 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z227" w:id="202"/>
+    <w:bookmarkStart w:name="z227" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КЦИ, устанавливаемые в обязательном порядке (обязательные КЦИ)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z228" w:id="203"/>
+          <w:bookmarkStart w:name="z228" w:id="123"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="203"/>
+          <w:bookmarkEnd w:id="123"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -9210,290 +7984,290 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Соблюдение сроков и обеспечения качества рассмотрения обращений физических и юридических лиц</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z229" w:id="204"/>
+    <w:bookmarkStart w:name="z229" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * конечный результат – ожидаемое положительное изменение от достижения КЦИ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z230" w:id="205"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z230" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченное лицо_______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z231" w:id="206"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z231" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                (фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z232" w:id="207"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z232" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должность______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z233" w:id="208"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z233" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подпись__________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z234" w:id="209"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z234" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (удостоверенная с помощью электронной цифровой подписи)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z235" w:id="210"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z235" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата_______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z236" w:id="211"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z236" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Служащий_________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z237" w:id="212"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z237" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                          (фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z238" w:id="213"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z238" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подпись__________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z239" w:id="214"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z239" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (удостоверенная с помощью электронной цифровой подписи)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z240" w:id="215"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z240" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата_______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9650,187 +8424,187 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z243" w:id="216"/>
+    <w:bookmarkStart w:name="z243" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Оценочный лист ________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z244" w:id="217"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z244" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  (Ф.И.О. (при его наличии), должность оцениваемого лица)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z245" w:id="218"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z245" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z246" w:id="219"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z246" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">        (оцениваемый период)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z247" w:id="220"/>
+          <w:bookmarkStart w:name="z247" w:id="140"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="220"/>
+          <w:bookmarkEnd w:id="140"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -11243,270 +10017,270 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z248" w:id="221"/>
+    <w:bookmarkStart w:name="z248" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       * Оценка выставляется в зависимости от процента реализации КЦИ согласно приложениям 4 и 5 к настоящей Методике. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z249" w:id="222"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z249" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом для КЦИ по исполнению поручений оценка не должна превышать максимальное значение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z250" w:id="223"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z250" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для остальных КЦИ в допустимом диапазоне уполномоченное лицо выставляет оценку по своему усмотрению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z251" w:id="224"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z251" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результат оценки_________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z252" w:id="225"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z252" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                    (неудовлетворительно, удовлетворительно, эффективно)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z253" w:id="226"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z253" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченное лицо___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z254" w:id="227"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z254" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                (фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z255" w:id="228"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z255" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должность__________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z256" w:id="229"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z256" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подпись____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z257" w:id="230"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z257" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (удостоверенная с помощью электронной цифровой подписи)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z258" w:id="231"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z258" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkEnd w:id="151"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11663,68 +10437,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z261" w:id="232"/>
+    <w:bookmarkStart w:name="z261" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица определения максимальной оценки в зависимости от процента реализации КЦИ по обеспечению качественного и своевременного исполнения поручений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13395,90 +12169,90 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z262" w:id="233"/>
+    <w:bookmarkStart w:name="z262" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Примечание:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Оценка определяется в зависимости от процента реализации КЦИ. Запрещена оценка, превышающая максимальное значение. При этом уполномоченное лицо вправе выставить более низкую оценку.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkEnd w:id="153"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13635,68 +12409,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z265" w:id="234"/>
+    <w:bookmarkStart w:name="z265" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица определения допустимой оценки в зависимости от процента реализации КЦИ (за исключением КЦИ по обеспечению качественного и своевременного исполнения поручений)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkEnd w:id="154"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -15367,90 +14141,90 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0-0,24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z266" w:id="235"/>
+    <w:bookmarkStart w:name="z266" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Примечание:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> оценка определяется в зависимости от процента реализации КЦИ. При этом в допустимом диапазоне оценивающее лицо выставляет оценку по своему усмотрению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkEnd w:id="155"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15607,330 +14381,330 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z269" w:id="236"/>
+    <w:bookmarkStart w:name="z269" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Национальная комиссия по кадровой политике при</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президенте Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z270" w:id="237"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z270" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отзыв о деятельности административного</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>государственного служащего корпуса "А"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z271" w:id="238"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z271" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z272" w:id="239"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z272" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                          (фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z273" w:id="240"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z273" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Период оценки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z274" w:id="241"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z274" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ___________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z275" w:id="242"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z275" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                          (указывается период оценки)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z276" w:id="243"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z276" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z277" w:id="244"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z277" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        (указывается оценка служащего корпуса "А", а также приводится характеристика его деятельности за оцениваемый период, развернутая информация по достижению КЦИ)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z278" w:id="245"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z278" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дополнительная информация (характеристика профессионального уровня и личностных качеств, дисциплинарные взыскания, а также по желанию иная информация):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z279" w:id="246"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z279" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z280" w:id="247"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z280" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z281" w:id="248"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z281" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (должность, подпись (удостоверенная с помощью электронной цифровой подписи), фамилия, инициалы уполномоченного лица)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkEnd w:id="168"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16087,1340 +14861,1340 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z284" w:id="249"/>
+    <w:bookmarkStart w:name="z284" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Уважаемые респонденты, данный опрос проводится в целях оценки деятельности руководителя аппарата вашего государственного органа. Опрос строго анонимный, конфиденциальность гарантируется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z285" w:id="250"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z285" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Задерживаетесь ли Вы на работе после окончания рабочего времени без письменного распоряжения руководства?</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z286" w:id="251"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z286" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Не задерживаюсь </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z287" w:id="252"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z287" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Иногда задерживаюсь</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z288" w:id="253"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z288" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Регулярно задерживаюсь</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z289" w:id="254"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z289" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Выходите ли Вы на работу в выходные и праздничные дни без письменного акта руководства?</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z290" w:id="255"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z290" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Не выхожу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z291" w:id="256"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z291" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Иногда выхожу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z292" w:id="257"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z292" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Регулярно выхожу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z293" w:id="258"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z293" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Вы располагаете в достаточном объеме всем необходимым техническим оснащением для выполнения своих профессиональных обязанностей (оргтехника, канцелярские принадлежности, освещение и др.)?</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z294" w:id="259"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z294" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Да</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z295" w:id="260"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z295" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Скорее да</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z296" w:id="261"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z296" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Скорее нет</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z297" w:id="262"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z297" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нет</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z298" w:id="263"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z298" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. В Вашем подразделении (управлении/отделе) достаточное количество сотрудников для выполнения необходимого объема работ?</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z299" w:id="264"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z299" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Да</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z300" w:id="265"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z300" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Скорее да</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z301" w:id="266"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z301" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Скорее нет</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z302" w:id="267"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z302" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нет</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z303" w:id="268"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z303" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. При необходимости Вы имеете возможность обратиться к руководителю аппарата?</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z304" w:id="269"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z304" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Да</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z305" w:id="270"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z305" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Скорее да</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z306" w:id="271"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z306" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Скорее нет</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z307" w:id="272"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z307" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нет</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z308" w:id="273"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z308" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В Вашем государственном органе повышение получают сотрудники заслужено (без связей или патронажа)?</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z309" w:id="274"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z309" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Да</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z310" w:id="275"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z310" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Скорее да</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z311" w:id="276"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z311" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Скорее нет</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z312" w:id="277"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z312" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нет</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z313" w:id="278"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z313" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. В Вашем государственном органе система премирования справедлива? </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z314" w:id="279"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z314" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Да</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z315" w:id="280"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z315" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Скорее да</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z316" w:id="281"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z316" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Скорее нет</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z317" w:id="282"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z317" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нет</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z318" w:id="283"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z318" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В Вашем государственном органе ценят сотрудников и принимают необходимые меры для их удержания?</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z319" w:id="284"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z319" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Да</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z320" w:id="285"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z320" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Скорее да</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z321" w:id="286"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z321" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Скорее нет</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z322" w:id="287"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z322" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нет</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z323" w:id="288"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z323" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Опишите, пожалуйста, атмосферу в Вашем государственном органе</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z324" w:id="289"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z324" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Благоприятный морально-психологический климат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z325" w:id="290"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z325" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Скорее благоприятный морально-психологический климат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z326" w:id="291"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z326" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Скорее неблагоприятный морально морально-психологический климат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z327" w:id="292"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z327" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Неблагоприятный морально-психологический климат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z328" w:id="293"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z328" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Как Вы считаете руководитель аппарата успешно выполняет свои обязанности?</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z329" w:id="294"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z329" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Да</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z330" w:id="295"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z330" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Скорее да</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z331" w:id="296"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z331" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Скорее нет</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z332" w:id="297"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z332" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нет</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z333" w:id="298"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z333" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Вы удовлетворены работой в своем государственном органе?</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z334" w:id="299"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z334" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Да</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z335" w:id="300"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z335" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Скорее да</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z336" w:id="301"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z336" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Скорее нет</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z337" w:id="302"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z337" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нет</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z338" w:id="303"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z338" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Ваш пол?</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z339" w:id="304"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z339" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мужской</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z340" w:id="305"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z340" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Женский</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z341" w:id="306"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z341" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Ваша должность? </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z342" w:id="307"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z342" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       руководящая</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z343" w:id="308"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z343" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       исполнительская</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z344" w:id="309"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z344" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Стаж работы в данном государственном органе?</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z345" w:id="310"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z345" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       До 1 года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z346" w:id="311"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z346" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       От 1 до 3 лет</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z347" w:id="312"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z347" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Свыше 3 лет</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkEnd w:id="232"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17454,1421 +16228,2396 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 8</w:t>
+              <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Методике оценки</w:t>
+              <w:t xml:space="preserve">к приказу </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>деятельности административных</w:t>
+              <w:t xml:space="preserve">Председателя Агентства </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>государственных служащих</w:t>
+              <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>корпуса "А"</w:t>
-[...64 lines deleted...]
-              <w:t>Форма</w:t>
+              <w:t>по делам государственной службы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и противодействию коррупции</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 16 января 2018 года № 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z130" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Типовая методика оценки деятельности административных государственных служащих корпуса "Б"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Типовая методика - в редакции приказа Председателя Агентства РК по делам государственной службы от 28.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования и распространяется на правоотношения, возникшие с 01.07.2025).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z405" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящая типовая методика оценки деятельности административных государственных служащих корпуса "Б" (далее – Типовая методика) разработана в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 33 Закона Республики Казахстан "О государственной службе Республики Казахстан" и определяет типовой порядок оценки деятельности административных государственных служащих корпуса "Б".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z406" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Методика оценки деятельности административных государственных служащих корпуса "Б" государственных органов утверждается первыми руководителями государственных органов на основе настоящей Типовой методики с учетом специфики деятельности государственного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z407" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отсутствия утвержденной государственным органом Методики оценки деятельности административных государственных служащих корпуса "Б" государственные органы руководствуются настоящей Типовой методикой.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z408" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Основные используемые понятия в настоящей Типовой методике:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z409" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) руководящая должность – административная государственная должность корпуса "Б", которая наделена полномочиями по организации деятельности подчиненного ему подразделения или отдельных сотрудников;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z410" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) непосредственный руководитель – вышестоящее по государственной должности лицо, по отношению к которому государственный служащий находится в прямом подчинении в соответствии с его должностной инструкцией;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z411" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) руководитель структурного подразделения/государственного органа – административный государственный служащий корпуса "Б" категорий B-1, С-1 (заместитель председателя Комитета центрального исполнительного органа, директор департамента), D-1, D-3 (руководитель структурного подразделения), C-O-1, D-O-1, D-R-1, C-R-1, Е-1, Е-2, E-R-1;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z412" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) оценивающее лицо – непосредственный руководитель и/или руководитель структурного подразделения/государственного органа; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z413" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) оцениваемое лицо – лицо, в отношении которого проводится оценка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z414" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) калибровочные сессии – периодические встречи должностных лиц для обсуждения, возможной корректировки и утверждения результатов оценки деятельности оцениваемых лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z415" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) оцениваемый период – квартал, за который оцениваются результаты работы государственного служащего.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Приложение 8 действует до 01.03.2026 в соответствии с приказом Председателя Агентства РК по делам государственной службы от 28.07.2025 </w:t>
+        <w:t xml:space="preserve">      Ч.1 пункта 4 предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 121</w:t>
+        <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z350" w:id="313"/>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Оценка деятельности административных государственных служащих корпуса "Б" (далее – оценка) проводится для определения эффективности и качества их работы посредством интегрированной информационной системы "Е-қызмет" (далее – информационная система). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z417" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оценка административных государственных служащих корпуса "Б" государственных органов, в которых введена система автоматизированной оценки проводится с учетом особенностей, определенными внутренними документами данных государственных органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z418" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оценка председателей ревизионных комиссий областей, городов республиканского значения и столицы проводится председателем соответствующего маслихата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z419" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При отсутствии оценивающего лица оценку проводит лицо, его замещающее. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z420" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оценка прикомандированных лиц проводится в принимающем государственном органе за период прикомандирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z421" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По решению первого руководителя государственного органа лица, находящиеся в его прямом подчинении, могут быть оценены руководителем аппарата данного государственного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z422" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Оценка проводится по итогам квартала – не позднее двадцатого числа месяца, следующего за отчетным кварталом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ч.2 пункта 5 предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Итоговая оценка формируется автоматически из средней оценки административного государственного служащего корпуса "Б" за отчетные кварталы календарного года в информационной системе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z424" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Итоговая оценка формируется не позднее 30 января, следующего за отчетным годом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z425" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Оценка не проводится в случаях, если срок пребывания оцениваемого служащего на конкретной должности в оцениваемом периоде составляет менее одного месяца со дня назначения или избрания на оцениваемую должность. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z426" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При этом оцениваемый период должен включать в себя не менее пятнадцати фактически отработанных служащим рабочих дней. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z427" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Оценка служащих, уволенных из государственного органа до окончания оцениваемого периода, проводится без их участия в установленные пунктом 5 сроки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z428" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Результаты оценки выставляются по следующей градации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z429" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Выполняет функциональные обязанности эффективно",</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z430" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Выполняет функциональные обязанности надлежащим образом",</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z431" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Выполняет функциональные обязанности удовлетворительно",</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z432" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Выполняет функциональные обязанности не удовлетворительно" (неудовлетворительная оценка).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z433" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Результату "Выполняет функциональные обязанности эффективно" соответствует диапазон оценок от 4 до 5 баллов, "Выполняет функциональные обязанности надлежащим образом" от 3 до 3,99 баллов, "Выполняет функциональные обязанности удовлетворительно" от 2 до 2,99 баллов, "Выполняет функциональные обязанности не удовлетворительно" от 0 до 1,99 баллов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 9 предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Организационное сопровождение оценки обеспечивается службой управления персоналом либо в случае ее отсутствия – структурным подразделением (лицом), на которое возложено исполнение обязанностей службы управления персоналом (кадровой службой) (далее – служба управления персоналом), в том числе посредством информационной системы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ч.1 пункта 10 предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Оцениваемый служащий получает результаты своей оценки в информационной системе, а также в мобильном приложении "Е-қызмет".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z436" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ознакомление уволенных лиц, осуществляется в течение месяца, следующего за отчетным кварталом, посредством направления заказного письма с уведомлением о его вручении и/или телефонограммы и/или телеграммы и/или текстового сообщения по абонентскому номеру сотовой связи или по электронному адресу либо с использованием иных средств связи, обеспечивающих фиксацию извещения или вызова.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z437" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В случае несогласия с результатами оценки служащий обращается с соответствующим заявлением в произвольной форме о проведении калибровочной сессии к должностному лицу, имеющему право назначения на государственную должность и освобождения от государственной должности административного государственного служащего корпуса "Б" в течение пяти рабочих дней со дня получения результатов оценки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z438" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Решение калибровочной сессии может быть обжаловано государственным служащим в соответствии с установленным порядком Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 13 предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Документы, связанные с оценкой, хранятся в службе управления персоналом в течение трех лет со дня завершения оценки, а также в информационной системе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z440" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. Результаты оценки являются конфиденциальной информацией и не подлежат разглашению третьим лицам, за исключением служебной необходимости, а также случаев, когда государственный орган обязан раскрыть данную информацию в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О доступе к информации".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z441" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Разногласия, связанные с процедурой оценки, рассматриваются службой управления персоналом при содействии всех заинтересованных лиц и сторон.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z442" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководители службы управления персоналом обеспечивают:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z443" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организацию и сопровождение процесса оценки деятельности, включая подготовку коммуникационных сообщений, консультирование участников процесса оценки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z444" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при необходимости, участие во встречах оценивающего и оцениваемых лиц, помощь в разрешении спорных вопросов путем консультирования по вопросам процесса оценки деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z445" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) проведение калибровочной сессии, включая подготовку информации по каждому работнику в рамках подготовки к калибровочным сессиям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z446" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) полноту и своевременность заполнения необходимых документов в рамках оценки деятельности за отчетный период, введение необходимых учетных записей, отправку соответствующих уведомлений работникам в рамках проведения оценки деятельности работников.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z447" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ежегодное соглашение служащего корпуса "А"</w:t>
+        <w:t xml:space="preserve"> Глава 2. Порядок оценки административных государственных служащих корпуса "Б"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z448" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Оценка административных государственных служащих корпуса "Б" категорий B-1, С-1 (заместитель председателя Комитета центрального исполнительного органа, директор департамента), D-1, D-3 (руководитель структурного подразделения), C-O-1, D-O-1, D-R-1, C-R-1, Е-1, Е-2, E-R-1 осуществляется непосредственным руководителем по форме, согласно приложению 1 к настоящей Типовой методике.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z449" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Оценка административных государственных служащих корпуса "Б", занимающих руководящие должности, за исключением лиц указанных в первом абзаце настоящего пункта, осуществляется руководителем структурного подразделения/государственного органа по форме, согласно приложению 1 к настоящей Типовой методике. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z450" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оценка административных государственных служащих корпуса "Б" категорий С-1 (за исключением заместителя председателя Комитета центрального исполнительного органа, директора департамента), D-3 (за исключением руководителя структурного подразделения) осуществляется непосредственным руководителем по форме, согласно приложению 2 к настоящей Типовой методике.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z451" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оценка иных административных государственных служащих корпуса "Б" осуществляется руководителем структурного подразделения/государственного органа по форме согласно приложению 2 к настоящей Типовой методике.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ч.1 пункта 18 предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Оценивающему лицу оценочный лист направляется службой управления персоналом через информационную систему. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z453" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Оценивающим лицом выставляются оценки от 0 до 5-ти. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z454" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае если количество оцениваемых лиц превышает двадцать человек, оценка осуществляется также административными государственными служащими корпуса "Б", определяемыми оценивающим лицом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z455" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> _____________________________________________________________</w:t>
+        <w:t xml:space="preserve"> Глава 3. Порядок проведения калибровочных сессий и предоставления обратной связи</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z456" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. С целью согласования и соблюдения единого подхода к процессу оценки государственные органы проводят калибровочные сессии в порядке, предусмотренном в пункте 11 настоящей Типовой методики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z457" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Должностное лицо, имеющее право назначения на государственную должность и освобождения от государственной должности административного государственного служащего корпуса "Б" принимает решение о проведении калибровочной сессии и утверждает ее состав в течение трех рабочих дней со дня поступления обращения служащего.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z458" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проведение и утверждение состава калибровочной сессии для членов ревизионной комиссии и председателя ревизионной комиссии осуществляется на основании решения маслихата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z459" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Состав калибровочной сессии состоит из нечетного количества членов. Количество членов калибровочной сессии не должно быть менее трех.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z460" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В состав конкретной калибровочной сессии не включается лицо, несогласное с оценкой, а также лицо, оценившее его. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z461" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В состав членов калибровочной сессии включаются оценивающие лица (за исключением лица, оценка которого подлежит рассмотрению на калибровочной сессии), а также работник службы управления персоналом (кадровой службы) либо лицо, на которое возложено исполнение обязанностей службы управления персоналом (кадровой службы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z462" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Калибровочная сессия проводится в течение десяти рабочих дней со дня обращения служащего в порядке, предусмотренном в пункте 11 настоящей Типовой методики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z463" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Служба управления персоналом организовывает деятельность калибровочной сессии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z464" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. На калибровочной сессии оценивающее лицо кратко описывает работу оцениваемого лица и аргументирует свою оценку.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z465" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оцениваемое лицо вправе аргументировать членам калибровочной сессии свое несогласие с оценкой в письменной или устной форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z466" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Члены калибровочной сессии могут поддержать оценку оценивающего лица либо привести аргументы для корректировки оценки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z467" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Корректировка оценки осуществляется как в сторону повышения, так и в сторону понижения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...66 lines deleted...]
-              <w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
 </w:t>
-            </w:r>
-[...43 lines deleted...]
-              <w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ч.5 пункта 23 предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
 </w:t>
-            </w:r>
-[...43 lines deleted...]
-              <w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Итоговая оценка принимается большинством голосов членов калибровочной сессии и оформляется соответствующим протоколом. Служба управления персоналом обеспечивает размещение протокола в информационной системе (при наличии технической возможности) в течение трех рабочих дней со дня его подписания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z469" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. По результатам калибровочной сессии оценивающее лицо проводит встречи с оцениваемым служащим и предоставляет обратную связь о результатах итоговой оценки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z470" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Во время встречи обсуждаются следующие вопросы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z471" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обзор достижений за оцениваемый период;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z472" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обзор развития навыков и компетенций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z473" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обзор потенциала и обсуждение карьерных устремлений работника.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z474" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оценивающее лицо обеспечивает атмосферу открытого и дружелюбного диалога во время встречи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
 </w:t>
-            </w:r>
-[...43 lines deleted...]
-              <w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
 </w:t>
-            </w:r>
-[...43 lines deleted...]
-              <w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В приложение 1 предусматривается изменение приказом Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
 </w:t>
-            </w:r>
-[...883 lines deleted...]
-    <w:bookmarkEnd w:id="329"/>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18902,103 +18651,103 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 9</w:t>
+              <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Методике оценки</w:t>
+              <w:t>к Типовой методике оценки</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>деятельности административных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственных служащих</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>корпуса "А"</w:t>
+              <w:t>корпуса "Б"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -19025,5076 +18774,268 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...75 lines deleted...]
-    <w:bookmarkStart w:name="z371" w:id="330"/>
+    <w:bookmarkStart w:name="z477" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Оценочный лист</w:t>
-[...2648 lines deleted...]
-    <w:bookmarkStart w:name="z391" w:id="345"/>
+        <w:t xml:space="preserve"> Оценочный лист лица, занимающего руководящую должность</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z478" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Ф.И.О., должность оцениваемого лица с указанием государственного органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z479" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
-[...2107 lines deleted...]
-    <w:bookmarkStart w:name="z480" w:id="429"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z480" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              (оцениваемый период)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z481" w:id="430"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z481" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        _________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="430"/>
-    <w:bookmarkStart w:name="z482" w:id="431"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z482" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Ф.И.О., должность оценивающего служащего с указанием государственного органа)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z483" w:id="432"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z483" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="432"/>
-    <w:bookmarkStart w:name="z484" w:id="433"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z484" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В целях оценки деятельности административных государственных служащих корпуса "Б" (далее – оценка) предлагаем Вам оценить своих коллег по 5-балльной шкале.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="433"/>
-    <w:bookmarkStart w:name="z485" w:id="434"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z485" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оценки необходимо выставлять объективно, без личных симпатий/антипатий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="434"/>
-    <w:bookmarkStart w:name="z486" w:id="435"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z486" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Анкету необходимо заполнить сразу же от начала до конца, не отвлекаясь.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="435"/>
-    <w:bookmarkStart w:name="z487" w:id="436"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z487" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Так, Вы сможете сэкономить время и повысить достоверность результатов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkEnd w:id="307"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -24139,80 +19080,80 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Параметры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z488" w:id="437"/>
+          <w:bookmarkStart w:name="z488" w:id="308"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Оценка</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="437"/>
+          <w:bookmarkEnd w:id="308"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -24412,70 +19353,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z489" w:id="438"/>
+          <w:bookmarkStart w:name="z489" w:id="309"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Учитывается:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="438"/>
+          <w:bookmarkEnd w:id="309"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -24601,70 +19542,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z491" w:id="439"/>
+          <w:bookmarkStart w:name="z491" w:id="310"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Учитывается:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="439"/>
+          <w:bookmarkEnd w:id="310"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -24790,70 +19731,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z493" w:id="440"/>
+          <w:bookmarkStart w:name="z493" w:id="311"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Учитывается:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="440"/>
+          <w:bookmarkEnd w:id="311"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -25063,70 +20004,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z498" w:id="441"/>
+          <w:bookmarkStart w:name="z498" w:id="312"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Учитывается:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="441"/>
+          <w:bookmarkEnd w:id="312"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -25364,70 +20305,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z504" w:id="442"/>
+          <w:bookmarkStart w:name="z504" w:id="313"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Учитывается наложение дисциплинарных взысканий в оцениваемом квартале.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="442"/>
+          <w:bookmarkEnd w:id="313"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -25598,210 +20539,306 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z507" w:id="443"/>
+    <w:bookmarkStart w:name="z507" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: для расчета средней итоговой оценки необходимо сумму выставленных оценок разделить на количество оцениваемых параметров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="443"/>
-    <w:bookmarkStart w:name="z508" w:id="444"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z508" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * оценка 0 баллов выставляется в случае полного неисполнения служащим параметра оценки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="444"/>
-    <w:bookmarkStart w:name="z509" w:id="445"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z509" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результат оценки: ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="445"/>
-    <w:bookmarkStart w:name="z510" w:id="446"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z510" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        (выполняет функциональные обязанности эффективно, выполняет функциональные обязанности надлежащим образом, выполняет функциональные обязанности удовлетворительно, выполняет функциональные обязанности не удовлетворительно).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="446"/>
-    <w:bookmarkStart w:name="z511" w:id="447"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z511" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результат оценки служащему выставляется исходя из средней итоговой оценки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="447"/>
-    <w:bookmarkStart w:name="z512" w:id="448"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z512" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подпись____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="448"/>
-    <w:bookmarkStart w:name="z513" w:id="449"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z513" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (удостоверенная с помощью электронной цифровой подписи)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="449"/>
-    <w:bookmarkStart w:name="z514" w:id="450"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z514" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В приложение 2 предусматривается изменение приказом Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -25958,270 +20995,270 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z517" w:id="451"/>
+    <w:bookmarkStart w:name="z517" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оценочный лист лица, занимающего не руководящую должность</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="451"/>
-    <w:bookmarkStart w:name="z518" w:id="452"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z518" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Ф.И.О., должность оцениваемого лица с указанием государственного органа)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="452"/>
-    <w:bookmarkStart w:name="z519" w:id="453"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z519" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="453"/>
-    <w:bookmarkStart w:name="z520" w:id="454"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z520" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                    (оцениваемый период)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z521" w:id="455"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z521" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        _______________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z522" w:id="456"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z522" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Ф.И.О., должность оценивающего служащего с указанием государственного органа)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="456"/>
-    <w:bookmarkStart w:name="z523" w:id="457"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z523" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="457"/>
-    <w:bookmarkStart w:name="z524" w:id="458"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z524" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В целях оценки деятельности административных государственных служащих корпуса "Б" (далее – оценка) предлагаем Вам оценить своих коллег по 5-балльной шкале.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="458"/>
-    <w:bookmarkStart w:name="z525" w:id="459"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z525" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оценки необходимо выставлять объективно, без личных симпатий/антипатий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="459"/>
-    <w:bookmarkStart w:name="z526" w:id="460"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z526" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Анкету необходимо заполнить сразу же от начала до конца, не отвлекаясь.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="460"/>
-    <w:bookmarkStart w:name="z527" w:id="461"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z527" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Так, Вы сможете сэкономить время и повысить достоверность результатов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkEnd w:id="332"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -26266,156 +21303,156 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Параметры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z528" w:id="462"/>
+          <w:bookmarkStart w:name="z528" w:id="333"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Оценка</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="462"/>
+          <w:bookmarkEnd w:id="333"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(от 0* до 5 баллов)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z529" w:id="463"/>
+          <w:bookmarkStart w:name="z529" w:id="334"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Комментарий</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="463"/>
+          <w:bookmarkEnd w:id="334"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -26710,70 +21747,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z530" w:id="464"/>
+          <w:bookmarkStart w:name="z530" w:id="335"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Учитывается: </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="464"/>
+          <w:bookmarkEnd w:id="335"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -отсутствие нарушения сроков исполнения документов, поручений, задач или иные факты по данному параметру, предусмотренных методике оценки государственного органа.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -26871,70 +21908,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z531" w:id="465"/>
+          <w:bookmarkStart w:name="z531" w:id="336"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Учитывается:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="465"/>
+          <w:bookmarkEnd w:id="336"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -27116,70 +22153,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z535" w:id="466"/>
+          <w:bookmarkStart w:name="z535" w:id="337"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Учитывается:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="466"/>
+          <w:bookmarkEnd w:id="337"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -27445,70 +22482,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z542" w:id="467"/>
+          <w:bookmarkStart w:name="z542" w:id="338"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Учитывается наложение дисциплинарных взысканий в оцениваемом квартале.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="467"/>
+          <w:bookmarkEnd w:id="338"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -27679,190 +22716,190 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z545" w:id="468"/>
+    <w:bookmarkStart w:name="z545" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: для расчета средней итоговой оценки необходимо сумму выставленных оценок разделить на количество оцениваемых параметров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="468"/>
-    <w:bookmarkStart w:name="z546" w:id="469"/>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z546" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * оценка 0 баллов выставляется в случае полного неисполнения служащим параметра оценки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="469"/>
-    <w:bookmarkStart w:name="z547" w:id="470"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z547" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результат оценки: ___________________________________________________ (выполняет функциональные обязанности эффективно, выполняет функциональные обязанности надлежащим образом, выполняет функциональные обязанности удовлетворительно, выполняет функциональные обязанности не удовлетворительно).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="470"/>
-    <w:bookmarkStart w:name="z548" w:id="471"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z548" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результат оценки служащему выставляется исходя из средней итоговой оценки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="471"/>
-    <w:bookmarkStart w:name="z549" w:id="472"/>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z549" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подпись____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="472"/>
-    <w:bookmarkStart w:name="z550" w:id="473"/>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z550" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (удостоверенная с помощью электронной цифровой подписи)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="473"/>
-    <w:bookmarkStart w:name="z551" w:id="474"/>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z551" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkEnd w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -27910,55 +22947,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -28280,35 +23317,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>