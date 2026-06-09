--- v0 (2025-12-27)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="88b6cc7" w14:textId="88b6cc7">
+    <w:p w14:paraId="47e5919" w14:textId="47e5919">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2619,74 +2619,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) маломобильные группы населения - лица пожилого возраста, лица с инвалидностью, лица, испытывающие затруднения при самостоятельном передвижении, получении услуг, информации или ориентировании в пространстве, в том числе использующие детские коляски и (или) кресла-коляски;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z85" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23) малые архитектурные формы - объекты декоративного характера и практического использования (скульптуры, фонтаны, барельефы, вазы для цветов, павильоны, беседки, скамьи, урны, оборудование и конструкции для игр детей и отдыха взрослого населения);</w:t>
+      23) малые архитектурные формы – объекты декоративного характера и практического использования (скульптуры, за исключением сооружений монументального искусства, устанавливаемые для увековечения памяти о выдающихся личностях, значимых исторических событиях, фонтаны, вазы для цветов, павильоны, беседки, скамьи, урны, оборудование и конструкции для игр детей и отдыха взрослого населения);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z86" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) прилегающая территория - территория (в границах 5 метров по периметру), непосредственно примыкающая к границам здания, сооружения, ограждения, строительной площадки, к объектам торговли, рекламы и иным объектам, находящимся в собственности, владении, аренде, на балансе у юридических или физических лиц.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменением, внесенным решением маслихата Костанайской области от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z87" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Элементы комплексной и организационной работы по благоустройству территорий городов и населенных пунктов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z88" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2797,51 +2859,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) коммунальное оборудование - устройства для уличного освещения, урны и контейнеры для мусора, стоянки велосипедов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkStart w:name="z94" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) произведения монументально-декоративного искусства - скульптуры, декоративные композиции, обелиски, стелы, произведения монументальной живописи;</w:t>
+      6) произведения монументально-декоративного искусства – скульптуры, стелы, за исключением сооружений монументального искусства, устанавливаемые для увековечения памяти о выдающихся личностях, значимых исторических событиях, декоративные композиции, обелиски, произведения монументальной живописи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:bookmarkStart w:name="z95" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) информационные указатели - аншлаги (указатели наименований улиц, площадей, набережных, мостов), номерные знаки домов, информационные стенды, щиты со схемами адресации застройки кварталов, микрорайонов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:name="z96" w:id="79"/>
     <w:p>
@@ -2881,50 +2943,112 @@
         <w:t>
       9) знаки охраны памятников истории и культуры, зон особо охраняемых территорий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:bookmarkStart w:name="z98" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) элементы праздничного оформления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменением, внесенным решением маслихата Костанайской области от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z99" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Наличие элементов благоустройства территории, являющихся неотъемлемыми компонентами объектов благоустройства территории, разрабатывается и предусматривается в проектной документации на создание, изменение (реконструкцию) объектов благоустройства территории городской среды. Лицо, осуществляющее подготовку проектной документации, организует и координирует работы по подготовке проектной документации, обеспечивает качество проектной документации и ее соответствие требованиям технических регламентов и нормативов градостроительного проектирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:bookmarkStart w:name="z100" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -6061,94 +6185,194 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. Исправное техническое состояние сетей ливневой канализации (в том числе своевременное закрытие люков, решеток) обеспечивает эксплуатирующая организация.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
     <w:bookmarkStart w:name="z253" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 7. Содержание садово-парковой мебели, садово-паркового оборудования, скульптур и малых архитектурных форм</w:t>
+        <w:t xml:space="preserve"> Параграф 7. Содержание садово-парковой мебели, садово-паркового оборудования и малых архитектурных форм</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
     <w:bookmarkStart w:name="z254" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      67. Объекты садово-парковой мебели, садово-паркового оборудования, скульптуры и малых архитектурных форм, в том числе фонтаны, парковые павильоны, беседки, мостики, ограды, ворота, навесы, вазоны находятся в чистом и исправном состоянии и должны функционировать в соответствии со своим предназначением.</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок параграфа 7 в редакции решения маслихата Костанайской области от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
     <w:bookmarkStart w:name="z255" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      67. Объекты садово-парковой мебели, садово-паркового оборудования и малых архитектурных форм, в том числе фонтаны, парковые павильоны, беседки, мостики, ограды, ворота, навесы, вазоны находятся в чистом и исправном состоянии и должны функционировать в соответствии со своим предназначением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 67 в редакции решения маслихата Костанайской области от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       68. В весенний период производится плановый осмотр малых архитектурных форм, их очистка от старой краски, ржавчины, промывка, окраска, а также замена сломанных элементов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
     <w:bookmarkStart w:name="z256" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69. Для содержания цветочных ваз и урн в надлежащем состоянии обеспечивается:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
     <w:bookmarkStart w:name="z257" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -6221,54 +6445,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. Ограждения (металлические решетки) содержат в надлежащем техническом состоянии, очищают от старого покрытия и производят окраску не реже одного раза в год.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="243"/>
     <w:bookmarkStart w:name="z261" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      71. В зимний период элементы садово-парковой мебели, садово- паркового оборудования, скульптуры и малые архитектурные формы, а также подходы к ним очищают от снега и наледи.</w:t>
+      71. В зимний период элементы садово-парковой мебели, садово- паркового оборудования и малые архитектурные формы, а также подходы к ним очищают от снега и наледи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 71 в редакции решения маслихата Костанайской области от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z262" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. В период работы фонтанов очистка водной поверхности от мусора производится ежедневно.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="245"/>
     <w:bookmarkStart w:name="z263" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -8839,886 +9125,956 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       156. При наступлении оттепели сбрасывание снега следует производить в кратчайшие сроки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="364"/>
     <w:bookmarkStart w:name="z382" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      157. Организация очистки крыш от снега и наледи, удаление снежных и ледяных наростов многоквартирных жилых домов осуществляются председателем объединения собственников имущества или доверенным лицом простого товарищества, либо на основании доверенности управляющим многоквартирным жилым домом или управляющей компанией самостоятельно или посредством привлечения специализированных организаций за счет собственных средств.</w:t>
+      157. Организация очистки крыш от снега и наледи, удаление снежных и ледяных наростов многоквартирных жилых домов осуществляются председателем объединения собственников имущества или всеми собственниками квартир, нежилых помещений, при непосредственном совместном управлении либо субъектами управления объектом кондоминиума либо управляющим многоквартирным жилым домом самостоятельно или посредством привлечения специализированных организаций за счет собственных средств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z383" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 157 в редакции решения маслихата Костанайской области от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       158. Организация очистки крыш от снега и наледи, удаление снежных и ледяных наростов осуществляются собственниками индивидуальных жилых домов, зданий, строений, сооружений самостоятельно или посредством привлечения специализированных организаций за счет собственных средств.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z384" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перед проведением работ по очистки крыш от снега и наледи необходимо провести охранные мероприятия (ограждение, дежурные), обеспечивающие безопасность граждан, лиц, осуществляющих данные работы, и транспортных средств, а также сохранность деревьев, кустарников, воздушных линий уличного электроосвещения, средств размещения информации, светофорных объектов, дорожных знаков, линий связи и других объектов, в том случае, если эти объекты установлены в соответствии с действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z384" w:id="367"/>
-[...15 lines deleted...]
-      Перед проведением работ по очистки крыш от снега и наледи необходимо провести охранные мероприятия (ограждение, дежурные), обеспечивающие безопасность граждан, лиц, осуществляющих данные работы, и транспортных средств, а также сохранность деревьев, кустарников, воздушных линий уличного электроосвещения, средств размещения информации, светофорных объектов, дорожных знаков, линий связи и других объектов, в том случае, если эти объекты установлены в соответствии с действующим законодательством.</w:t>
+    <w:bookmarkStart w:name="z385" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      159. При уборке территорий общего пользования допускается временное складирование снега, не содержащего химических реагентов, на заранее подготовленные для этих целей площадки при условии обеспечения сохранности зеленых насаждений и оттока талых вод.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z385" w:id="368"/>
-[...15 lines deleted...]
-      159. При уборке территорий общего пользования допускается временное складирование снега, не содержащего химических реагентов, на заранее подготовленные для этих целей площадки при условии обеспечения сохранности зеленых насаждений и оттока талых вод.</w:t>
+    <w:bookmarkStart w:name="z386" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      160. Не допускается:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z386" w:id="369"/>
-[...15 lines deleted...]
-      160. Не допускается:</w:t>
+    <w:bookmarkStart w:name="z387" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) выдвигать или перемещать на проезжую часть дорог, улиц и проездов снег, счищаемый с внутриквартальных, придомовых территорий, территорий организаций, предприятий, учреждений, строительных площадок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z387" w:id="370"/>
-[...15 lines deleted...]
-      1) выдвигать или перемещать на проезжую часть дорог, улиц и проездов снег, счищаемый с внутриквартальных, придомовых территорий, территорий организаций, предприятий, учреждений, строительных площадок;</w:t>
+    <w:bookmarkStart w:name="z388" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществлять переброску и перемещение загрязненного снега, а также сколов льда на газоны, цветники, кустарники и другие участки с зелеными насаждениями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z388" w:id="371"/>
-[...15 lines deleted...]
-      2) осуществлять переброску и перемещение загрязненного снега, а также сколов льда на газоны, цветники, кустарники и другие участки с зелеными насаждениями;</w:t>
+    <w:bookmarkStart w:name="z389" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) складировать снег к стенам зданий и на трассах тепловых сетей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z389" w:id="372"/>
-[...15 lines deleted...]
-      3) складировать снег к стенам зданий и на трассах тепловых сетей.</w:t>
+    <w:bookmarkStart w:name="z390" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      161. При уборке внутриквартальных проездов и придомовых территорий в первую очередь расчищаются пешеходные дорожки, проезды во дворы и подъезды к местам размещения контейнеров для сбора отходов производства и потребления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z390" w:id="373"/>
-[...15 lines deleted...]
-      161. При уборке внутриквартальных проездов и придомовых территорий в первую очередь расчищаются пешеходные дорожки, проезды во дворы и подъезды к местам размещения контейнеров для сбора отходов производства и потребления.</w:t>
+    <w:bookmarkStart w:name="z391" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      162. Собираемый из дворов и внутриквартальных проездов снег складируется на придомовой и внутриквартальной территориях таким образом, чтобы оставались свободные места для проезда транспортных средств и прохода граждан, не допуская при этом повреждения зеленых насаждений. Площадки для складирования снега подготавливаются заблаговременно. С этих участков обеспечивается отвод талых вод в сеть ливневой канализации. При отсутствии возможности организации таких площадок снег вывозится.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z391" w:id="374"/>
-[...15 lines deleted...]
-      162. Собираемый из дворов и внутриквартальных проездов снег складируется на придомовой и внутриквартальной территориях таким образом, чтобы оставались свободные места для проезда транспортных средств и прохода граждан, не допуская при этом повреждения зеленых насаждений. Площадки для складирования снега подготавливаются заблаговременно. С этих участков обеспечивается отвод талых вод в сеть ливневой канализации. При отсутствии возможности организации таких площадок снег вывозится.</w:t>
+    <w:bookmarkStart w:name="z392" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      163. После таяния снега производится очистка тротуаров, внутриквартальных, придомовых и прилегающих территорий, территорий мест общего пользования от загрязнений, образовавшихся в зимний период.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z392" w:id="375"/>
-[...15 lines deleted...]
-      163. После таяния снега производится очистка тротуаров, внутриквартальных, придомовых и прилегающих территорий, территорий мест общего пользования от загрязнений, образовавшихся в зимний период.</w:t>
+    <w:bookmarkStart w:name="z393" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 4. Организация мероприятий по проведению уборки территории городов и населенных пунктов в летний период</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z393" w:id="376"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 4. Организация мероприятий по проведению уборки территории городов и населенных пунктов в летний период</w:t>
+    <w:bookmarkStart w:name="z394" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      164. Периодичность выполнения основных мероприятий по уборке регулируется с учетом погодных условий и значимости (категорий) улиц.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z394" w:id="377"/>
-[...15 lines deleted...]
-      164. Периодичность выполнения основных мероприятий по уборке регулируется с учетом погодных условий и значимости (категорий) улиц.</w:t>
+    <w:bookmarkStart w:name="z395" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      165. В летний период уборки производятся следующие виды работ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z395" w:id="378"/>
-[...15 lines deleted...]
-      165. В летний период уборки производятся следующие виды работ:</w:t>
+    <w:bookmarkStart w:name="z396" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) подметание, мойка и поливка проезжей части дорог, тротуаров, придомовых территорий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z396" w:id="379"/>
-[...15 lines deleted...]
-      1) подметание, мойка и поливка проезжей части дорог, тротуаров, придомовых территорий;</w:t>
+    <w:bookmarkStart w:name="z397" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) очистка от грязи, мойка, покраска ограждений и бордюрного камня;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z397" w:id="380"/>
-[...15 lines deleted...]
-      2) очистка от грязи, мойка, покраска ограждений и бордюрного камня;</w:t>
+    <w:bookmarkStart w:name="z398" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) зачистка прилотковой части дороги;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z398" w:id="381"/>
-[...15 lines deleted...]
-      3) зачистка прилотковой части дороги;</w:t>
+    <w:bookmarkStart w:name="z399" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) очистка газонов, цветников и клумб от мусора, веток, листьев, сухой травы, отцветших соцветий и песка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z399" w:id="382"/>
-[...15 lines deleted...]
-      4) очистка газонов, цветников и клумб от мусора, веток, листьев, сухой травы, отцветших соцветий и песка;</w:t>
+    <w:bookmarkStart w:name="z400" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) вывоз мусора в места санкционированного складирования, обезвреживания и утилизации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z400" w:id="383"/>
-[...15 lines deleted...]
-      5) вывоз мусора в места санкционированного складирования, обезвреживания и утилизации;</w:t>
+    <w:bookmarkStart w:name="z401" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) уборка мусора с придомовых территорий, включая территории, прилегающие к домам частной застройки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z401" w:id="384"/>
-[...15 lines deleted...]
-      6) уборка мусора с придомовых территорий, включая территории, прилегающие к домам частной застройки;</w:t>
+    <w:bookmarkStart w:name="z402" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) скашивание травы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z402" w:id="385"/>
-[...15 lines deleted...]
-      7) скашивание травы.</w:t>
+    <w:bookmarkStart w:name="z403" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      166. В период листопада производится сгребание и вывоз опавших листьев с проезжей части дорог, мест общего пользования, прилегающих, придомовых территорий. Сгребание листвы к комлевой части деревьев и кустарников не допускается.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z403" w:id="386"/>
-[...15 lines deleted...]
-      166. В период листопада производится сгребание и вывоз опавших листьев с проезжей части дорог, мест общего пользования, прилегающих, придомовых территорий. Сгребание листвы к комлевой части деревьев и кустарников не допускается.</w:t>
+    <w:bookmarkStart w:name="z404" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      167. Подметание городских территорий производится:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z404" w:id="387"/>
-[...15 lines deleted...]
-      167. Подметание городских территорий производится:</w:t>
+    <w:bookmarkStart w:name="z405" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тротуаров - ежедневно в течение дня по мере накопления загрязнений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z405" w:id="388"/>
-[...15 lines deleted...]
-      1) тротуаров - ежедневно в течение дня по мере накопления загрязнений;</w:t>
+    <w:bookmarkStart w:name="z406" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) придомовых территорий - ежедневно в течение дня по мере необходимости;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z406" w:id="389"/>
-[...15 lines deleted...]
-      2) придомовых территорий - ежедневно в течение дня по мере необходимости;</w:t>
+    <w:bookmarkStart w:name="z407" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) иных территорий, в том числе территорий мест общего пользования, прилегающих территорий, - по мере накопления загрязнений с учетом необходимости обеспечения чистоты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z407" w:id="390"/>
-[...15 lines deleted...]
-      3) иных территорий, в том числе территорий мест общего пользования, прилегающих территорий, - по мере накопления загрязнений с учетом необходимости обеспечения чистоты.</w:t>
+    <w:bookmarkStart w:name="z408" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      168. Полив проезжей части, тротуаров, подъездных путей, придомовой территории производится:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z408" w:id="391"/>
-[...15 lines deleted...]
-      168. Полив проезжей части, тротуаров, подъездных путей, придомовой территории производится:</w:t>
+    <w:bookmarkStart w:name="z409" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) для улучшения микроклимата в жаркую погоду при температуре воздуха выше 25-ти градусов (по Цельсию);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z409" w:id="392"/>
-[...15 lines deleted...]
-      1) для улучшения микроклимата в жаркую погоду при температуре воздуха выше 25-ти градусов (по Цельсию);</w:t>
+    <w:bookmarkStart w:name="z410" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) для снижения запыленности, по мере необходимости.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z410" w:id="393"/>
-[...15 lines deleted...]
-      2) для снижения запыленности, по мере необходимости.</w:t>
+    <w:bookmarkStart w:name="z411" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      169. Остановочные пункты полностью очищаются от грунтово-песчаных наносов, различного мусора и промываются. Уборка проводиться в часы наименьшего движения пешеходов и минимального скопления пассажиров.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z411" w:id="394"/>
-[...15 lines deleted...]
-      169. Остановочные пункты полностью очищаются от грунтово-песчаных наносов, различного мусора и промываются. Уборка проводиться в часы наименьшего движения пешеходов и минимального скопления пассажиров.</w:t>
+    <w:bookmarkStart w:name="z412" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      170. Разделительные полосы, выполненные из железобетонных блоков, очищаются от песка, грязи и мелкого мусора по всей поверхности. Разделительные полосы, выполненные в виде газонов, очищаются от мусора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z412" w:id="395"/>
-[...15 lines deleted...]
-      170. Разделительные полосы, выполненные из железобетонных блоков, очищаются от песка, грязи и мелкого мусора по всей поверхности. Разделительные полосы, выполненные в виде газонов, очищаются от мусора.</w:t>
+    <w:bookmarkStart w:name="z413" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      171. Металлические ограждения, дорожные знаки и указатели промываются.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z413" w:id="396"/>
-[...15 lines deleted...]
-      171. Металлические ограждения, дорожные знаки и указатели промываются.</w:t>
+    <w:bookmarkStart w:name="z414" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      172. Для исключения застоев дождевой воды крышки люков и патрубки дождеприемных колодцев постоянно очищаются от смета и других загрязнений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z414" w:id="397"/>
-[...15 lines deleted...]
-      172. Для исключения застоев дождевой воды крышки люков и патрубки дождеприемных колодцев постоянно очищаются от смета и других загрязнений.</w:t>
+    <w:bookmarkStart w:name="z415" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      173. Скос травы производится с последующим вывозом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z415" w:id="398"/>
-[...15 lines deleted...]
-      173. Скос травы производится с последующим вывозом.</w:t>
+    <w:bookmarkStart w:name="z416" w:id="398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      174. В период листопада опавшие листья своевременно убирают и вывозят на специально отведенные участки или на поля компостирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z416" w:id="399"/>
-[...15 lines deleted...]
-      174. В период листопада опавшие листья своевременно убирают и вывозят на специально отведенные участки или на поля компостирования.</w:t>
+    <w:bookmarkStart w:name="z417" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      175. При производстве летней уборки не допускается:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z417" w:id="400"/>
-[...15 lines deleted...]
-      175. При производстве летней уборки не допускается:</w:t>
+    <w:bookmarkStart w:name="z418" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сбрасывать мусор на зеленые насаждения, в смотровые колодцы инженерных сетей, реки и водоемы, на проезжую часть дорог и тротуары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z418" w:id="401"/>
-[...15 lines deleted...]
-      1) сбрасывать мусор на зеленые насаждения, в смотровые колодцы инженерных сетей, реки и водоемы, на проезжую часть дорог и тротуары;</w:t>
+    <w:bookmarkStart w:name="z419" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) выбивать струей воды смет и мусор на тротуары и газоны при мойке проезжей части;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z419" w:id="402"/>
-[...15 lines deleted...]
-      2) выбивать струей воды смет и мусор на тротуары и газоны при мойке проезжей части;</w:t>
+    <w:bookmarkStart w:name="z420" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) разводить костры и сжигать мусор, листву, тару, отходы производства и потребления, за исключением срезания и организованного сжигания частей растений, зараженных карантинными вредителями и болезнями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z420" w:id="403"/>
-[...15 lines deleted...]
-      3) разводить костры и сжигать мусор, листву, тару, отходы производства и потребления, за исключением срезания и организованного сжигания частей растений, зараженных карантинными вредителями и болезнями;</w:t>
+    <w:bookmarkStart w:name="z421" w:id="403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) откачивать воду на проезжую часть при ликвидации аварий на водопроводных, канализационных и тепловых сетях.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z421" w:id="404"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>