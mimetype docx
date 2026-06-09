--- v0 (2025-10-11)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b7ddaf1" w14:textId="b7ddaf1">
+    <w:p w14:paraId="545abb2" w14:textId="545abb2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -150,204 +150,196 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с подпунктом 4-2) пункта 1 </w:t>
+      В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>статьи 31</w:t>
+        <w:t>подпунктом 4-2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "</w:t>
+        <w:t xml:space="preserve"> пункта 1 статьи 31 Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>О местном государственном управлении и самоуправлении в Республике Казахстан</w:t>
+        <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">", пунктом 50-1 Правил внутренней торговли, утвержденных приказом исполняющего обязанности Министра национальной экономики Республики Казахстан от 27 марта 2015 года </w:t>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра национальной экономики Республики Казахстан от 27 марта 2015 года № 264 "Об утверждении Правил внутренней торговли" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 11148), акимат Мунайлинского района </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЯЕТ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№264</w:t>
-[...19 lines deleted...]
-        <w:t>ПОСТАНОВЛЯЕТ:</w:t>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула в редакции постановления Мунайлинского районного акимата Мангистауской области от 29.12.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции акимата Мунайлинского района Мангистауской области от 20.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 300-қ</w:t>
+        <w:t>№ 53-қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z33" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Определить и утвердить места размещения нестационарных торговых объектов на территории Мунайлинского района, согласно приложению к настоящемупостановлению.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -366,150 +358,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственному учреждению "Мунайлинский районный отдел предпринимательства" (Қаржаубай Н.С) обеспечить государственную регистрацию данного постановления в департаменте юстиции, его официальное опубликование в Эталонном контрольном банке нормативных правовых актов Республики Казахстан и в средствах массовой информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z3" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Признать утратившим силу постановление акимата Мунайлинского района от 8 июля 2016 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№174</w:t>
+        <w:t>№ 174</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Об определении специальных отведенных торговых мест для осуществления выездной торговли на территории Мунайлинского района" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за №3082, опубликовано в газете "Мунайлы" от 2 июля 2016 года №42-43).</w:t>
+        <w:t xml:space="preserve"> "Об определении специальных отведенных торговых мест для осуществления выездной торговли на территории Мунайлинского района" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 3082, опубликовано в газете "Мунайлы" от 2 июля 2016 года № 42-43).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z4" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Контроль за исполнением настоящего постановления возложить на заместителя акима района Сулейменова Б.А.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z5" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящее постановление вступает в силу со дня государственной регистрации в органах юстиции и вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -609,51 +601,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       "СОГЛАСОВАНО"</w:t>
+      "СОГЛАСОВАНО"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель государственного учереждения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1355,242 +1347,112 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение к постановлению акимата Мунайлинского района</w:t>
-[...129 lines deleted...]
-              <w:t>№ 238</w:t>
+              <w:t>Приложение к постановлению акимата Мунайлинского района от 20 ноября 2017 года № 238-қ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z30" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Места размещения нестационарных торговых объектов на территории Мунайлинского района</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z30" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение в редакции постановления Мунайлинского районного акимата Мангистауской области от 29.12.2023 </w:t>
+      Сноска. Приложение - в редакции постановления акимата Мунайлинского района Мангистауской области от 17.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 300-қ</w:t>
+        <w:t>№ 85-қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие после первого официального опубликования).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -1905,87 +1767,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Напротив автогазозаправочной станции индивидуального предпринимателя "Андакулов", расположенной на участке №2/46</w:t>
-[...35 lines deleted...]
-128</w:t>
+Внутри парка "Тәуелсіздік", расположенного на участке №11/3 в 16-квартале</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2048,52 +1910,70 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-реализация сельскохозяйственной продукции</w:t>
+              <w:t xml:space="preserve">
+Продажа непродовольственных товаров </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(попкорн, мороженое, квас)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2125,88 +2005,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-96</w:t>
+              <w:t>
+Напротив автогазо заправочной станции индивидуального предпринимателя "Андакулов", расположенной на участке №2/46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2234,51 +2114,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-супермаркет "Дана"</w:t>
+нет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2347,87 +2227,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перед участковым пунктом полиции №3 государственного учреждения "Отдел полиции Мунайлинского района Департамента полиции Мангистауской области Министерства внутренних дел Республики Казахстан", расположенным на участке №471/2 жилого массива "Бесшоқы"</w:t>
-[...35 lines deleted...]
-64</w:t>
+Напротив супермаркета "Дана", расположенного на участке №10/3 квартала 24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2455,51 +2335,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-нет</w:t>
+супермаркет "Дана"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2567,196 +2447,214 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+На площади "Жастар", расположенной рядом со зданием №11 в 16-квартал"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-Напротив торгового центра "Салтанат", расположенного на участке №410/3 жилого массива "Шерқала" </w:t>
-[...143 lines deleted...]
-реализация сельскохозяйственной продукции</w:t>
+Продажа непродовольственных товаров </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(попкорн, мороженое, квас)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2789,87 +2687,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Напротив автогазозаправочной станции "ASEL", расположенной на участке №2/54</w:t>
-[...35 lines deleted...]
-64</w:t>
+Напротив мини-маркета "Salem", расположенного на участке №832/6 жилого массива "Бесшоқы"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2896,52 +2794,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-нет</w:t>
+              <w:t xml:space="preserve">
+Супермаркет "Salem" </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2974,52 +2872,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-село Баянды </w:t>
+              <w:t>
+село Баянды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3052,87 +2950,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Слева от участка №119, расположенного напротив кондитерского магазина "Кәусар" в жилом массиве "Баянды-2"</w:t>
-[...35 lines deleted...]
-64</w:t>
+Рядом с продуктовым магазином "Куандык", расположенным в жилом массиве "Баянды-2", участок №281/1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3160,51 +3058,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-кондитерский магазин "Кәусар"</w:t>
+продуктовый магазин "Куандык"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3273,87 +3171,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Справа от продуктового магазина "Талғат", расположенного по улице Ж. Нурлаева</w:t>
-[...35 lines deleted...]
-64</w:t>
+В жилом массиве "Баянды-1", на улице Ж. Нурлаева, справа от продуктового магазина "Талгат"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3381,69 +3279,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-продуктовый</w:t>
-[...17 lines deleted...]
-магазин "Талғат"</w:t>
+продуктовый магазин "Талғат"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3512,87 +3392,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Напротив автогазозаправочной станции индивидуального предпринимателя "Қашқынбаев", расположенной на участке №2/3</w:t>
-[...35 lines deleted...]
-64</w:t>
+В жилом массиве "Баянды-3", на участке №195/5, перед частным детским садом "Күншуақ"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3620,51 +3500,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-нет</w:t>
+детски садик "Күншуак"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3733,87 +3613,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Напротив участка №214, расположенного слева от швейной мастерской "Зере" в жилом массиве "Баянды-2"</w:t>
-[...35 lines deleted...]
-64</w:t>
+Слева от продуктового магазина "Ақжол", расположенного на участке №9/8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3841,368 +3721,350 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-нет</w:t>
+продуктовый магазин "Ақжол"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 реализация сельскохозяйственной продукции</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...227 lines deleted...]
-реализация сельскохозяйственной продукции</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сельский округ Кызылтобе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-сельский округ Кызылтобе</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Напротив участка №2009, расположенного слева от строительного магазина "Жамила" в жилом массиве "Қызылтобе-2"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+реализация сельскохозяйственной продукции</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4235,87 +4097,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Напротив участка №2009, расположенного слева от строительного магазина "Жамила" в жилом массиве "Қызылтобе-2"</w:t>
-[...35 lines deleted...]
-96</w:t>
+В жилом массиве "Қызылтөбе-2", справа от остановки, напротив продуктового магазина "Жансая".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4343,51 +4205,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-нет</w:t>
+продуктовый магазин "Жансая"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4456,87 +4318,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Напротив продуктового магазина "Байғазы", расположенного на участке №1608 жилого массива "Қызылтөбе-2"</w:t>
-[...35 lines deleted...]
-64</w:t>
+В жилом массиве Қызылтөбе, справа от остановки, перед рестораном "Ер-Косай"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4564,69 +4426,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-продуктовый</w:t>
-[...17 lines deleted...]
-магазин "Байғазы"</w:t>
+ресторан "Ер-Косай"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4695,87 +4539,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Напротив продуктового магазина "Айгүл", расположенного на участке №801 жилого массива "Қызылтөбе-2"</w:t>
-[...35 lines deleted...]
-80</w:t>
+В жилом массиве Қызылтөбе, на культурно-оздоровительной площадке рядом с участком №2/5 на улице Ауэзова</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4803,105 +4647,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-продуктовый</w:t>
-[...53 lines deleted...]
-реализация сельскохозяйственной продукции</w:t>
+Нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Продажа непродовольственных товаров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ (попкорн, мороженое, квас)"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4934,87 +4778,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- Справа от здания акционерного общества "Мангистаумунайгаз", расположенного на участке №19/1 жилого массива "Бірлік"</w:t>
-[...35 lines deleted...]
-64</w:t>
+Справаотзданияакционерногообщества "Мангистаумунайгаз", расположенногонаучастке№19/1 жилогомассива "Бірлік"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5089,374 +4933,195 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 реализация сельскохозяйственной продукции</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...209 lines deleted...]
-реализация сельскохозяйственной продукции</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сельский округ Атамекен</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
-[...71 lines deleted...]
-64</w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земельный участок, расположенный напротив супермаркета "Рахат", находящегося на участке №358/2 жилого массива "Каламкас"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5484,129 +5149,308 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-мини-маркет "Өркен"</w:t>
+супермаркет"Рахат"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 реализация сельскохозяйственной продукции</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-сельский округ Атамекен </w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С левой стороны участка №102, расположенного напротив мясного магазина "Adalet" на улице Балауса жилого массива "Туган-Ел"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+реализация сельскохозяйственной продукции</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5639,159 +5483,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Напротив фотосалона "Ас-Мир", расположенного на участке №37/17 жилого массива "Қаламқас"</w:t>
-[...107 lines deleted...]
-супермаркет "Рахат"</w:t>
+Напротив участка №549 жилого массива "Атамекен"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+нет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5860,123 +5704,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Cлева от участка №102, расположенного напротив мясного магазина "Adal et" по улице Балауса жилого массива "Туган-ел"</w:t>
-[...71 lines deleted...]
-5</w:t>
+Перед участком №17 жилого массива "Коктем"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6081,213 +5925,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Справа от продуктового магазина "Айдын", расположенного на участке №1/3 жилого массива "Қаламқас"</w:t>
-[...161 lines deleted...]
-магазин "Айдын"</w:t>
+С правой стороны торгового центра "Желтоксан", расположенного на участке №358/4 в промышленной зоне №1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+торгового центра "Желтоксан"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6356,195 +6146,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Справа от супермаркета "Али", расположенного на участке №1/2 жилого массива "Қаламқас"</w:t>
-[...143 lines deleted...]
-супермаркет "Али"</w:t>
+С левой стороны торгового центра "Желтоксан", расположенного на участке №358/4 в промышленной зоне №1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+торгового центра "Желтоксан"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6612,710 +6366,423 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...144 lines deleted...]
-супермаркет "Рахат"</w:t>
+              <w:t>
+С правой стороны остановки, расположенной на участке №1 по улице Сункар в жилом массиве "Атамекен"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+нет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 реализация сельскохозяйственной продукции</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...245 lines deleted...]
-реализация сельскохозяйственной продукции</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сельский округ Баскудук</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23</w:t>
-[...179 lines deleted...]
-нет</w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С левой стороны продуктового магазина "Айнара", расположенного на участке №75/5 по улице Акку жилого массива "Рахат"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+продуктовый магазин "Айнара"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7348,195 +6815,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24</w:t>
-[...143 lines deleted...]
-5</w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С левой стороны участка №28 по улице Шуак жилого массива "Рахат"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7575,82 +7006,261 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 реализация сельскохозяйственной продукции</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-сельский округ Баскудук</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед супермаркетом "Асыл-ана" расположенным на улице Таншолпан жилого массива "Болашак"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Супермаркет "Асыл-ана"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+реализация сельскохозяйственной продукции</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7683,195 +7293,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Справа от кафе "Сұлтан", расположенного на участке №2/6 жилого массива "Самал"</w:t>
-[...143 lines deleted...]
-нет</w:t>
+Напротив мечети "Төлей-Ишан", расположенной на участке №43/3 квартала 1 в жилом массиве "Алау"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мечет "Төлей-Ишан"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7939,196 +7513,160 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...144 lines deleted...]
-нет</w:t>
+              <w:t>
+Жилой массив "Алау", участок 98 квартала 4, напротив мини-маркета "Нур"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мини-маркет "Нур"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8196,160 +7734,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...108 lines deleted...]
-5</w:t>
+              <w:t>
+Жилой массив "Болашак", напротив участка №602/604 на улице Жеңіс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8454,143 +7956,107 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Напротив мечети "Төлей-Ишан", расположенной на участке №43/3 квартала 1 в жилом массиве "Алау"</w:t>
-[...91 lines deleted...]
-          </w:p>
+Жилой массив "Болашак", напротив участка №733 на улице Адилет.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -8711,143 +8177,107 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Слева от участка №893, расположенного рядом продуктового магазина "Бек" по улице Достық жилого массива "Болашақ"</w:t>
-[...91 lines deleted...]
-          </w:p>
+Жилой массив "Алау", квартал 12, участок №77, слева от продуктового магазина "Бокай"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -8855,51 +8285,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-нет</w:t>
+продуктовый магазин "Бокай"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8968,143 +8398,107 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Напротив мини-маркета "Нұрсәт", расположенного на участке №745/1 по улице Әділет жилого массива "Болашақ"</w:t>
-[...91 lines deleted...]
-          </w:p>
+Жилой массив "Алау", квартал 1, перед мини-маркетом "Аман"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -9112,298 +8506,441 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-мини-маркет "Нұрсәт"</w:t>
+мини-маркет "Аман"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 реализация сельскохозяйственной продукции</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-сельский округ Даулет</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед торговым домом "Хатеп", расположенным в жилом массиве "Самал", на улице Жулдыз, участок 1/5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+торговый дом "Хатеп"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+реализация сельскохозяйственной продукции</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31</w:t>
-[...127 lines deleted...]
-          </w:p>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед магазином "Асал", расположенным в жилом массиве "Самал", на улице Жасдаурен, участок 2/4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -9411,380 +8948,129 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-продуктовый</w:t>
-[...17 lines deleted...]
-магазин "Игілік"</w:t>
+продуктовый магазин "Асал"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 реализация сельскохозяйственной продукции</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...263 lines deleted...]
-реализация сельскохозяйственной продукции</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сельский округ Даулет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9817,143 +9103,107 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Слева от автомойки "Жолай", расположенной на участке №57/6 квартала 12</w:t>
-[...91 lines deleted...]
-          </w:p>
+Жилой массив "Жана Даулет", между участками №481 и №510 вдоль дороги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -10008,251 +9258,394 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 реализация сельскохозяйственной продукции</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-сельский округ Батыр </w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+На участке 28/8 промышленной зоны №1, слева от фруктового магазина "Дәулет"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фруктовый магазин "Даулет"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+реализация сельскохозяйственной продукции</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34</w:t>
-[...127 lines deleted...]
-          </w:p>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+На участке №92 26-го квартала, справа от продуктового магазина "Куаныш"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -10260,51 +9653,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-нет</w:t>
+продуктовый магазин "Куаныш"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10337,179 +9730,1290 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
-[...127 lines deleted...]
-          </w:p>
+36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилой массив "Жана Даулет", вдоль дороги между участками №343/4 и №345/3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+реализация сельскохозяйственной продукции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сельский округ Батыр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Микрорайон "Емир", напротив участка №53 на 1-й улице</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+реализация сельскохозяйственной продукции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Микрорайон "Самал", напротив участка №1 на 2-й улице</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+реализация сельскохозяйственной продукции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Напротив мечети "Келимберди Ахун", расположенной рядом с участком №22 на 1-й улице микрорайона "Емир"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+реализация сельскохозяйственной продукции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Между поликлиникой и контейнером, расположенными рядом с участком №50/8 на 5-й улице микрорайона "Емир"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+реализация сельскохозяйственной продукции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рядом с участком №1/5 на 7-й улице микрорайона "Хазар"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -10629,55 +11133,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11003,31 +11507,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>