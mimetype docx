--- v1 (2026-06-09)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="545abb2" w14:textId="545abb2">
+    <w:p w14:paraId="c86830c" w14:textId="c86830c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -11133,55 +11133,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11507,31 +11507,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>