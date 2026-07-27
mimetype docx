--- v0 (2025-11-09)
+++ v1 (2026-07-27)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a5fb96d" w14:textId="a5fb96d">
+    <w:p w14:paraId="8df322c" w14:textId="8df322c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,80 +85,156 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об определении перечня должностей специалистов в области здравоохранения, социального обеспечения, образования, культуры, спорта и ветеринарии, являющихся гражданскими служащими и работающих в сельской местности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-      В соответствии со </w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Постановление акимата Бухар-Жырауского района Карагандинской области от 6 марта 2017 года № 10/03. Зарегистрировано Департаментом юстиции Карагандинской области 29 марта 2017 года № 4195. Утратило силу постановлением акимата Бухар-Жырауского района Карагандинской области от 13 апреля 2026 года № 28/06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу постановлением акимата Бухар-Жырауского района Карагандинской области от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 28/06</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьями 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -202,253 +280,272 @@
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z4" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Определить </w:t>
+      1. Определить </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">перечень </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>должностей специалистов в области здравоохранения, социального обеспечения, образования, культуры, спорта и ветеринарии являющихся гражданскими служащими и работающих в сельской местности и имеющих право на повышенные должностные оклады и тарифные ставки не менее чем на двадцать пять процентов, за счет средств районного бюджета согласно приложения к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Признать утратившим силу </w:t>
+      2. Признать утратившим силу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">постановление </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>акимата Бухар-Жырауского района "Об определении перечня должностей специалистов в области здравоохранения, социального обеспечения, образования, культуры, спорта и ветеринарии, являющихся гражданскими служащими и работающих в сельской местности" от 13 апреля 2016 года №11/06 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 3759, опубликовано в районной газете "Бұқар жырау жаршысы" от 18 июня 2016 года № 24 (1162), в информационно – правовой системе "Әділет" 16 мая 2016 года).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Контроль за выполнением постановления возложить на заместителя акима района Нурмуханбетова Руслана Есенбековича.</w:t>
+      3. Контроль за выполнением постановления возложить на заместителя акима района Нурмуханбетова Руслана Есенбековича.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Настоящее постановление вводится в действие со дня первого официального опубликования. </w:t>
+      4. Настоящее постановление вводится в действие со дня первого официального опубликования. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      </w:t>
+              <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Исполняющий обязанности</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">акима района </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -472,181 +569,204 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Согласовано</w:t>
+      Согласовано</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12000" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      </w:t>
+              <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>секретарь Бухар-Жырауского</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>районного маслихата</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________________ Әли А.С.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "__"__________ 2017 год</w:t>
+      "__"__________ 2017 год</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -773,487 +893,509 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>должностей специалистов в области здравоохранения, социального обеспечения, образования, культуры, спорта и ветеринарии, являющихся гражданскими служащими и работающих в сельской местности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение - в редакции </w:t>
+      Сноска. Приложение - в редакции </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановления</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> акимата Бухар-Жырауского района Карагандинской области от 19.06.2017 № 24/07 (вводится в действие со дня первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Должности специалистов здравоохранения:</w:t>
+      1. Должности специалистов здравоохранения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) руководитель и заместитель (в том числе первый) руководителя государственного учреждения и казенного предприятия, руководитель отделения, лаборатории, заведующий аптекой;</w:t>
+      1) руководитель и заместитель (в том числе первый) руководителя государственного учреждения и казенного предприятия, руководитель отделения, лаборатории, заведующий аптекой;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) специалисты (главные, старшие), в том числе: врачи всех специальностей, акушер, зубной техник, медицинская сестра, медицинский лаборант, провизор, психолог, рентгенолаборант, социальный работник по уходу, фармацевт, фельдшер, фельдшер-лаборант, оптик-офтальмолог, оптикометрист, помощник медицинской сестры, лаборант (в том числе лаборант – бактериолог, лаборант – паразитолог, лаборант санитарно – гигиенической лаборатории).</w:t>
+      2) специалисты (главные, старшие), в том числе: врачи всех специальностей, акушер, зубной техник, медицинская сестра, медицинский лаборант, провизор, психолог, рентгенолаборант, социальный работник по уходу, фармацевт, фельдшер, фельдшер-лаборант, оптик-офтальмолог, оптикометрист, помощник медицинской сестры, лаборант (в том числе лаборант – бактериолог, лаборант – паразитолог, лаборант санитарно – гигиенической лаборатории).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Должности специалистов социального обеспечения:</w:t>
+      2. Должности специалистов социального обеспечения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) руководители подразделений, в том числе: заведующий отделом;</w:t>
+      1) руководители подразделений, в том числе: заведующий отделом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) специалисты (главные, старшие), в том числе: консультант по социальной работе, специалист по социальной работе, социальный работник по уходу.</w:t>
+      2) специалисты (главные, старшие), в том числе: консультант по социальной работе, специалист по социальной работе, социальный работник по уходу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Должности специалистов образования:</w:t>
+      3. Должности специалистов образования:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) руководитель, заместитель руководителя (в том числе: директор школы, дошкольного государственного учреждения, завучи по учебной и воспитательной работе), заведующий методическим кабинетом;</w:t>
+      1) руководитель, заместитель руководителя (в том числе: директор школы, дошкольного государственного учреждения, завучи по учебной и воспитательной работе), заведующий методическим кабинетом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) специалисты (главные, старшие), в том числе: учителя всех специальностей (в том числе: учитель дефектолог, логопед, учитель начальной военной подготовки, педагог дополнительного образования, социальный педагог), бухгалтер, экономист, методист, психолог, медицинская сестра, старший вожатый, вожатый, воспитатель, музыкальный работник, руководитель кружка художественной студии, лаборант, помощник воспитателя, инженер-программист, библиотекарь, мастер производственного обучения, музыкальный руководитель, инструктор (в том числе по работе с детьми, по труду и производственному обучению).</w:t>
+      2) специалисты (главные, старшие), в том числе: учителя всех специальностей (в том числе: учитель дефектолог, логопед, учитель начальной военной подготовки, педагог дополнительного образования, социальный педагог), бухгалтер, экономист, методист, психолог, медицинская сестра, старший вожатый, вожатый, воспитатель, музыкальный работник, руководитель кружка художественной студии, лаборант, помощник воспитателя, инженер-программист, библиотекарь, мастер производственного обучения, музыкальный руководитель, инструктор (в том числе по работе с детьми, по труду и производственному обучению).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Должности специалистов культуры:</w:t>
+      4. Должности специалистов культуры:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) руководитель и заместитель руководителя казенного предприятия культуры, директор музея, директор районной библиотеки, заведующая библиотекой, сектором комплектования и обработки, сектором обслуживания, информационно-библиографическим сектором, отделом развития, мемориальным комплексом;</w:t>
+      1) руководитель и заместитель руководителя казенного предприятия культуры, директор музея, директор районной библиотеки, заведующая библиотекой, сектором комплектования и обработки, сектором обслуживания, информационно-библиографическим сектором, отделом развития, мемориальным комплексом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) специалисты (главные, старшие), в том числе: методист (в том числе отдела развития библиотек), художники всех наименований, художественный руководитель, библиотекарь, старший библиограф, экскурсовод, редактор, режиссер, музейный смотритель, оператор-постановщик, оператор звукозаписи и световой киноаппаратуры, звукорежиссер, хореограф, руководитель кружка, солист, музыкальный руководитель, дирижер (в том числе руководитель оркестра), концертмейстер, инструктор, заведующий клубом, инспектор, культорганизатор, аккомпаниатор, балетмейстер, бухгалтер, экономист, хормейстер, хранитель ценностей фондов, экспонатов.</w:t>
+      2) специалисты (главные, старшие), в том числе: методист (в том числе отдела развития библиотек), художники всех наименований, художественный руководитель, библиотекарь, старший библиограф, экскурсовод, редактор, режиссер, музейный смотритель, оператор-постановщик, оператор звукозаписи и световой киноаппаратуры, звукорежиссер, хореограф, руководитель кружка, солист, музыкальный руководитель, дирижер (в том числе руководитель оркестра), концертмейстер, инструктор, заведующий клубом, инспектор, культорганизатор, аккомпаниатор, балетмейстер, бухгалтер, экономист, хормейстер, хранитель ценностей фондов, экспонатов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Должности специалистов спорта:</w:t>
+      5. Должности специалистов спорта:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       1) руководитель и заместитель руководителя государственного учреждения и казенного предприятия, в том числе: директор детско-юношеской спортивной школы;</w:t>
+       1) руководитель и заместитель руководителя государственного учреждения и казенного предприятия, в том числе: директор детско-юношеской спортивной школы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) тренера всех специальностей, медицинская сестра, бухгалтер, экономист, методист.</w:t>
+      2) тренера всех специальностей, медицинская сестра, бухгалтер, экономист, методист.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Должности специалистов ветеринарии:</w:t>
+      6. Должности специалистов ветеринарии:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) руководители подразделений, в том числе: директор и заместитель государственного предприятия;</w:t>
+      1) руководители подразделений, в том числе: директор и заместитель государственного предприятия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) специалисты (главные, старшие), в том числе: ветеринарные врачи в том числе: (врач-терапевт, врач-эпизоотолог, врач мобильной группы, врач-паразитолог, врач-гинеколог), ветеринарный фельдшер мобильной группы, главный ветеринарный врач, ветеринарный фельдшер (в том числе в сельских округах).</w:t>
+      2) специалисты (главные, старшие), в том числе: ветеринарные врачи в том числе: (врач-терапевт, врач-эпизоотолог, врач мобильной группы, врач-паразитолог, врач-гинеколог), ветеринарный фельдшер мобильной группы, главный ветеринарный врач, ветеринарный фельдшер (в том числе в сельских округах).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1575,35 +1717,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>