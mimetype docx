--- v0 (2025-11-07)
+++ v1 (2026-07-24)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d8d4448" w14:textId="d8d4448">
+    <w:p w14:paraId="7bbff15" w14:textId="7bbff15">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -861,124 +861,124 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение к постановлению </w:t>
+              <w:t xml:space="preserve">Утверждено постановлением </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">акимата Шалкарского района </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 15 мая 2017 года № 98</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Размер платы за пользование жилищем из государственного жилищного фонда</w:t>
+        <w:t xml:space="preserve"> Размер платы за пользование жилищем из государственного жилищного фонда </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение - в редакции постановления акимата Шалкарского района Актюбинской области от 22.06.2022 </w:t>
+      Сноска. Приложение - в редакции постановления акимата Шалкарского района Актюбинской области от 13.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 210</w:t>
+        <w:t>№ 188</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -1152,51 +1152,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Шалкар, улица М. Кадырова, дом 38</w:t>
+город Шалкар, улица М.Кадырова, дом 38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1265,51 +1265,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Шалкар, улица К. Салпенова, дом 5, квартира 1</w:t>
+город Шалкар, улица К.Салпенова, дом 3, квартира 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1378,51 +1378,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Шалкар, улица К. Салпенова, дом 3, квартира 1</w:t>
+город Шалкар, улица К.Салпенова, дом 3, квартира 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1491,51 +1491,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Шалкар, улица К. Салпенова, дом 3, квартира 2</w:t>
+город Шалкар, улица К.Салпенова, дом 5, квартира 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1604,51 +1604,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Шалкар, улица М. Кадырова, дом 28, квартира 1</w:t>
+город Шалкар, улица М.Кадырова, дом 28, квартира 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1717,51 +1717,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Шалкар, улица М. Кадырова, дом 28, квартира 2</w:t>
+город Шалкар, улица М.Кадырова, дом 28, квартира 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1830,51 +1830,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Шалкар, улица М. Кадырова, дом 30, квартира 1</w:t>
+город Шалкар, улица М.Кадырова, дом 30, квартира 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1943,51 +1943,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Шалкар, улица М. Кадырова, дом 30, квартира 2</w:t>
+город Шалкар, улица М.Кадырова, дом 30, квартира 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2056,51 +2056,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Шалкар, улица М. Кадырова, дом 32, квартира 1</w:t>
+город Шалкар, улица М.Кадырова, дом 32, квартира 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2169,51 +2169,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Шалкар, улица М. Кадырова, дом 32, квартира 2</w:t>
+город Шалкар, улица М.Кадырова, дом 32, квартира 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2282,51 +2282,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Шалкар, улица М. Кадырова, дом 34, квартира 1</w:t>
+город Шалкар, улица М.Кадырова, дом 34, квартира 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2395,51 +2395,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Шалкар, улица М. Кадырова, дом 34, квартира 2</w:t>
+город Шалкар, улица М.Кадырова, дом 34, квартира 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2508,51 +2508,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Шалкар, улица М. Кадырова, дом 36, квартира 1</w:t>
+город Шалкар, улица М.Кадырова, дом 36, квартира 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2621,51 +2621,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Шалкар, улица М. Кадырова, дом 36, квартира 2</w:t>
+город Шалкар, улица М.Кадырова, дом 36, квартира 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2734,51 +2734,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Шалкар, улица Т. Жумагалиева, дом 2 Б</w:t>
+город Шалкар, улица Т.Жумагалиева, дом 2 Б</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2847,51 +2847,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Шалкар, улица Ж. Тажибаева, дом 2, квартира 1</w:t>
+город Шалкар, улица Ж.Тажибаева, дом 2, квартира 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2960,51 +2960,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Шалкар, улица Ж. Тажибаева, дом 2, квартира 2</w:t>
+город Шалкар, улица Ж.Тажибаева, дом 2, квартира 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3977,87 +3977,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Шалкар, улица О. Сейитова, дом 14, квартира 1</w:t>
-[...35 lines deleted...]
-77</w:t>
+город Шалкар, улица О.Сейитова, дом 12, квартира 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+107,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4090,87 +4090,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Шалкар, улица О. Сейитова, дом 14, квартира 2</w:t>
-[...35 lines deleted...]
-77</w:t>
+город Шалкар, улица О.Сейитова, дом 12, квартира 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+107,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4203,87 +4203,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Шалкар, улица О. Сейитова, дом 14, квартира 3</w:t>
-[...35 lines deleted...]
-77</w:t>
+город Шалкар, улица О.Сейитова, дом 12, квартира 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+107,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4316,87 +4316,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Шалкар, улица О. Сейитова, дом 14, квартира 4</w:t>
-[...35 lines deleted...]
-77</w:t>
+город Шалкар, улица О.Сейитова, дом 12, квартира 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+107,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4429,87 +4429,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Шалкар, улица О. Сейитова, дом 14, квартира 5</w:t>
-[...35 lines deleted...]
-77</w:t>
+город Шалкар, улица О.Сейитова, дом 12, квартира 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+107,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4542,87 +4542,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Шалкар, улица О. Сейитова, дом 14, квартира 6</w:t>
-[...35 lines deleted...]
-77</w:t>
+город Шалкар, улица О.Сейитова, дом 12, квартира 6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+107,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4655,87 +4655,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Шалкар, улица О. Сейитова, дом 14, квартира 7</w:t>
-[...35 lines deleted...]
-77</w:t>
+город Шалкар, улица О.Сейитова, дом 12, квартира 7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+107,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4768,87 +4768,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Шалкар, улица О. Сейитова, дом 14, квартира 8</w:t>
-[...35 lines deleted...]
-77</w:t>
+город Шалкар, улица О.Сейитова, дом 12, квартира 8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+107,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4881,87 +4881,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Шалкар, улица Сазтобе, дом 51, квартира 1</w:t>
-[...35 lines deleted...]
-109</w:t>
+город Шалкар, улица О.Сейитова, дом 14, квартира 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+77</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4994,87 +4994,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Шалкар, улица Сазтобе, дом 51, квартира 2</w:t>
-[...35 lines deleted...]
-109</w:t>
+город Шалкар, улица О.Сейитова, дом 14, квартира 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+77</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5107,87 +5107,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Шалкар, улица Сазтобе, дом 52, квартира 1</w:t>
-[...35 lines deleted...]
-109</w:t>
+город Шалкар, улица О.Сейитова, дом 14, квартира 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+77</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5220,87 +5220,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Шалкар, улица Сазтобе, дом 52, квартира 2</w:t>
-[...35 lines deleted...]
-109</w:t>
+город Шалкар, улица О.Сейитова, дом 14, квартира 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+77</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5333,87 +5333,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Шалкар, улица Сазтобе, дом 53, квартира 1</w:t>
-[...35 lines deleted...]
-109</w:t>
+город Шалкар, улица О.Сейитова, дом 14, квартира 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+77</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5446,87 +5446,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Шалкар, улица Сазтобе, дом 53, квартира 2</w:t>
-[...35 lines deleted...]
-109</w:t>
+город Шалкар, улица О.Сейитова, дом 14, квартира 6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+77</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5559,87 +5559,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Шалкар, улица Сазтобе, дом 54, квартира 1</w:t>
-[...35 lines deleted...]
-109</w:t>
+город Шалкар, улица О.Сейитова, дом 14, квартира 7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+77</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5672,87 +5672,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Шалкар, улица Сазтобе, дом 54, квартира 2</w:t>
-[...35 lines deleted...]
-109</w:t>
+город Шалкар, улица О.Сейитова, дом 14, квартира 8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+77</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5785,87 +5785,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Шалкар, улица Ораз би Татеулы, дом 46, квартира 1</w:t>
-[...35 lines deleted...]
-110</w:t>
+город Шалкар, улица Сазтобе, дом 51, квартира 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+109</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5898,87 +5898,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Шалкар, улица Ораз би Татеулы, дом 46, квартира 2</w:t>
-[...35 lines deleted...]
-110</w:t>
+город Шалкар, улица Сазтобе, дом 51, квартира 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+109</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6011,87 +6011,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Шалкар, улица Ораз би Татеулы, дом 48, квартира 1</w:t>
-[...35 lines deleted...]
-110</w:t>
+город Шалкар, улица Сазтобе, дом 52, квартира 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+109</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6124,87 +6124,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Шалкар, улица Ораз би Татеулы, дом 48, квартира 2</w:t>
-[...35 lines deleted...]
-110</w:t>
+город Шалкар, улица Сазтобе, дом 52, квартира 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+109</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6237,87 +6237,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Шалкар, улица О. Сейитова, дом 12, квартира 1</w:t>
-[...35 lines deleted...]
-107,2</w:t>
+город Шалкар, улица Сазтобе, дом 53, квартира 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+109</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6350,87 +6350,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Шалкар, улица О. Сейитова, дом 12, квартира 2</w:t>
-[...35 lines deleted...]
-107,2</w:t>
+город Шалкар, улица Сазтобе, дом 53, квартира 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+109</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6463,87 +6463,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Шалкар, улица О. Сейитова, дом 12, квартира 3</w:t>
-[...35 lines deleted...]
-107,2</w:t>
+город Шалкар, улица Сазтобе, дом 54, квартира 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+109</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6576,87 +6576,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Шалкар, улица О. Сейитова, дом 12, квартира 4</w:t>
-[...35 lines deleted...]
-107,2</w:t>
+город Шалкар, улица Сазтобе, дом 54, квартира 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+109</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6689,87 +6689,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Шалкар, улица О. Сейитова, дом 12, квартира 5</w:t>
-[...35 lines deleted...]
-107,2</w:t>
+город Шалкар, улица Ораз би Татеулы, дом 46, квартира 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+110</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6802,87 +6802,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Шалкар, улица О. Сейитова, дом 12, квартира 6</w:t>
-[...35 lines deleted...]
-107,2</w:t>
+город Шалкар, улица Ораз би Татеулы, дом 46, квартира 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+110</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6915,87 +6915,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Шалкар, улица О. Сейитова, дом 12, квартира 7</w:t>
-[...35 lines deleted...]
-107,2</w:t>
+город Шалкар, улица Ораз би Татеулы, дом 48, квартира 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+110</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7028,87 +7028,10483 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Шалкар, улица О. Сейитова, дом 12, квартира 8</w:t>
-[...35 lines deleted...]
-107,2</w:t>
+город Шалкар, улица Ораз би Татеулы, дом 48, квартира 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Шалкар, улица №6, дом № 678, квартира 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+193</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Шалкар, улица №6, дом № 678, квартира 2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+194</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Шалкар, улица №6, дом № 679, квартира 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+195</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Шалкар, улица №6, дом № 679, квартира 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+195</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+58</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Шалкар, улица №6, дом № 680, квартира 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+197</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Шалкар, улица №6, дом № 680, квартира 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+195</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Шалкар, улица №6 дом № 682, квартира 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+194</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+61</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Шалкар, улица №6, дом № 682, квартира 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+195</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+62</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Шалкар, улица 6 дом № 711, квартира 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+193</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Шалкар, улица 6 дом № 711, квартира 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+192</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+64</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Шалкар, улица №6, дом № 712, квартира 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+195</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Шалкар, улица №6, дом № 712, квартира 2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+194</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+66</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Шалкар, улица №6, дом № 713, квартира 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+195</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+67</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Шалкар, улица №6, дом № 713, квартира 2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+194</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+68</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Шалкар, улица №6, дом № 714, квартира 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+193</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+69</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Шалкар, улица №6, дом № 714, квартира 2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+196</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Шалкар,улица №6,дом № 715, квартира 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+193</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+71</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Шалкар, улица №6, дом №715, квартира 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+193</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+72</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Шалкар, улица №6, дом №716, квартира 1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+193</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+73</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Шалкар, улица №6, дом №716, квартира 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+193</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+74</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Шалкар, улица 6 дом №717, квартира 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+194</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Шалкар, улица 6 дом №717, квартира 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+193</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+76</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Шалкар, улица 6 дом №718, квартира 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+194</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+77</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Шалкар, улица 6 дом №718, квартира 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+195</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+78</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Шалкар, улица №6, дом №719, квартира 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+190</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+79</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Шалкар, улица №6, дом №719, квартира 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+190</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Шалкар, улица №6, дом №722, квартира 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+192</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+81</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Шалкар, улица №6, дом №722, квартира 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+193</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+82</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Шалкар, улица №6, дом №723, квартира 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+193</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+83</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Шалкар, улица № 6, дом №723, квартира 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+194</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+84</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Шалкар, улица № 6, дом №725, квартира 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+194</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Шалкар, улица № 6, дом №725, квартира 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+192</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+86</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Шалкар, улица Жанузакова, дом №9А, квартира 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+223</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+87</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Шалкар, улица Жанузакова, дом №9А, квартира 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+230</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+88</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица Биекенов №84/1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+89</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица Биекенов №84/2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица Биекенов №84/3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+91</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица Биекенов №84/4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+92</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица Биекенов №84/5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+93</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица Биекенов №84/6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+94</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица Биекенов №84/7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица Биекенов №84/8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+96</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица Биекенов №86/1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+97</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица Биекенов №86/2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+98</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица Биекенов №86/3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица Биекенов №86/4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица Биекенов №86/5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица Биекенов №86/6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+102</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица Биекенов №86/7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+103</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица Биекенов №86/8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+104</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица Биекенов №88/1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица Биекенов №88/2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+106</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица Биекенов №88/3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+107</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица Биекенов №88/4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+108</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица Биекенов №88/5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+109</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица Биекенов №88/6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица Биекенов №88/7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+111</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица Биекенов №88/8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+112</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица №6, дом 685,квартира 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+209</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица №6, дом 685,квартира 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+207</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица №6, дом 686,квартира 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+207</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица №6, дом 686,квартира 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+207</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица №6, дом 688,квартира 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+209</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+117</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица №6, дом 688,квартира 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+207</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+118</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица №6, дом 689,квартира 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+209</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+119</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица №6, дом 689,квартира 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+209</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица №6, дом 691,квартира 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+206</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+121</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица №6, дом 691,квартира 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+206</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+122</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица №6, дом 747,квартира 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+205</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+123</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица №6, дом 747,квартира 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+206</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица №6, дом 748,квартира 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+206</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+125</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица №6, дом 748,квартира 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+205</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+126</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица №6, дом 750,квартира 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+205</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+127</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица №6, дом 750,квартира 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+205</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+128</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица №6, дом 751,квартира 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+129</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица №6, дом 751,квартира 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица №6, дом 753,квартира 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+131</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица №6, дом 753,квартира 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+132</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица 6№, дом 755,квартира 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+133</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица №6, дом 755,квартира 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+134</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица №6, дом 756,квартира 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+209</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+135</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица №6, дом 756,квартира 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+207</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+136</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица №6, дом 757,квартира 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+205</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+134</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица №6, дом 757,квартира 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+205</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+138</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица № 6, дом 759,квартира 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+205</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+139</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица №6, дом 759,квартира 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица №6, дом 760,квартира 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+206</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+141</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица №6, дом 760,квартира 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+142</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица №6, дом 762,квартира 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+143</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица №6, дом 762,квартира 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+144</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица №6, дом 763,квартира 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+206</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+145</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Шалкар,улица №6, дом 763,квартира 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+205</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7186,55 +17582,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>