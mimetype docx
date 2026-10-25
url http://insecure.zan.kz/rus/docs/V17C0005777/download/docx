--- v0 (2025-11-08)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7be1009" w14:textId="7be1009">
+    <w:p w14:paraId="c1cf53e" w14:textId="c1cf53e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -122,144 +122,206 @@
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>статьями 39</w:t>
+        <w:t>статьями 27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>116</w:t>
+        <w:t>85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>125</w:t>
+        <w:t>86</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Водного кодекса Республики Казахстан от 9 июля 2003 года, </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан от 23 января 2001 года "О местном государственном управлении и самоуправлении в Республике Казахстан", </w:t>
+        <w:t xml:space="preserve"> Водного кодекса Республики Казахстан, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 18 мая 2015 года № 19-1/446 "Об утверждении Правил установления водоохранных зон и полос", зарегистрированного в Реестре государственной регистрации нормативных правовых актов № 11838, в целях предотвращения загрязнения, засорения и истощения поверхностных вод, поддержания водных объектов и водохозяйственных сооружений в состоянии, соответствующем санитарно-эпидемиологическим и экологическим требованиям, акимат Актюбинской области ПОСТАНОВЛЯЕТ:</w:t>
+        <w:t xml:space="preserve"> Министра водных ресурсов и ирригации Республики Казахстан от 9 июня 2025 года № 120-НҚ "Об утверждении Правил установления границ водоохранных зон и полос" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 36238) акимат Актюбинской области </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЯЕТ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции постановления акимата Актюбинской области от 08.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 204</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Установить водоохранные зоны и полосы крупных рек Иргиз, Торгай их притоков и основных озер Тобол-Торгайского бассейна Актюбинской области на основании утвержденного проекта, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -8776,472 +8838,432 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">акимата Актюбинской области </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 13 декабря 2017 года № 443</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z52" w:id="7"/>
+    <w:bookmarkStart w:name="z64" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Режим хозяйственного использования водоохранных зон и полос</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 2 – в редакции постановления акимата Актюбинской области от 18.10.2024 </w:t>
+      Сноска. Приложение 2 – в редакции постановления акимата Актюбинской области от 08.10.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 294</w:t>
+        <w:t>№ 204</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z53" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. В пределах водоохранных полос запрещаются:</w:t>
+      1. В пределах водоохранных полос запрещаются любые виды хозяйственной деятельности, а также предоставление земельных участков для ведения хозяйственной и иной деятельности, за исключением:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) хозяйственная и иная деятельность, ухудшающая качественное и гидрологическое состояние (загрязнение, засорение, истощение) водных объектов;</w:t>
+      1) строительства и эксплуатации:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) строительство и эксплуатация зданий и сооружений, за исключением водохозяйственных и водозаборных сооружений и их коммуникаций, мостов, мостовых сооружений, причалов, портов, пирсов и иных объектов транспортной инфраструктуры, связанных с деятельностью водного транспорта, промыслового рыболовства, рыбоводных объектов, связанных с размещением и обслуживанием рыбоводных хозяйств и коммуникаций к ним, рыбохозяйственных технологических водоемов, объектов по использованию возобновляемых источников энергии (гидродинамической энергии воды), а также рекреационных зон на водном объекте, без строительства зданий и сооружений досугового и (или) оздоровительного назначения.</w:t>
-[...57 lines deleted...]
-        <w:t xml:space="preserve"> Водного кодекса Республики Казахстан;</w:t>
+      водохозяйственных сооружений и их коммуникаций;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) предоставление земельных участков под садоводство и дачное строительство;</w:t>
+      мостов, мостовых сооружений;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) эксплуатация существующих объектов, не обеспеченных сооружениями и устройствами, предотвращающими загрязнение водных объектов и их водоохранных зон и полос;</w:t>
+      причалов, портов, пирсов и иных объектов инфраструктуры, связанных с деятельностью водного транспорта, охраны рыбных ресурсов и других водных животных, рыболовства и аквакультуры;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) проведение работ, нарушающих почвенный и травяной покров (в том числе распашка земель, выпас скота, добыча полезных ископаемых), за исключением обработки земель для залужения отдельных участков, посева и посадки леса;</w:t>
+      рыбоводных прудов, рыбоводных бассейнов и рыбоводных объектов, а также коммуникаций к ним;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) устройство палаточных городков, постоянных стоянок для транспортных средств, летних лагерей для скота;</w:t>
+      детских игровых и спортивных площадок, пляжей, аквапарков и других рекреационных зон без капитального строительства зданий и сооружений;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) применение всех видов пестицидов и удобрений.</w:t>
+      пунктов наблюдения за показателями состояния водных объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) берегоукрепления, лесоразведения и озеленения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) деятельности, разрешенной подпунктом 1) пункта 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В пределах водоохранных зон запрещаются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) ввод в эксплуатацию новых и реконструированных объектов, не обеспеченных сооружениями и устройствами, предотвращающими загрязнение и засорение водных объектов и их водоохранных зон и полос;</w:t>
+      1) ввод в эксплуатацию новых и реконструированных объектов, не обеспеченных сооружениями и устройствами, предотвращающими загрязнение и засорение поверхностных водных объектов, водоохранных зон и полос;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) проведение реконструкции зданий, сооружений, коммуникаций и других объектов, а также производство строительных, дноуглубительных и взрывных работ, добыча полезных ископаемых, прокладка кабелей, трубопроводов и других коммуникаций, буровых, земельных и иных работ без проектов, согласованных в установленном порядке с местными исполнительными органами, бассейновыми инспекциями, уполномоченным государственным органом в области охраны окружающей среды, государственным органом в сфере санитарно-эпидемиологического благополучия населения и другими заинтересованными органами;</w:t>
+      2) размещение и строительство автозаправочных станций, складов для хранения нефтепродуктов, пунктов технического осмотра, обслуживания, ремонта и мойки транспортных средств и сельскохозяйственной техники;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) размещение и строительство складов для хранения удобрений, пестицидов, нефтепродуктов, пунктов технического обслуживания, мойки транспортных средств и сельскохозяйственной техники, механических мастерских, устройство свалок бытовых и промышленных отходов, площадок для заправки аппаратуры пестицидами, взлетно-посадочных полос для проведения авиационно-химических работ, а также размещение других объектов, отрицательно влияющих на качество воды;</w:t>
+      3) размещение и строительство складов и площадок для хранения удобрений, пестицидов, ядохимикатов, навоза и их применение. При необходимости проведения вынужденной санитарной обработки в водоохранной зоне допускается применение мало- и среднетоксичных нестойких пестицидов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) размещение животноводческих ферм и комплексов, накопителей сточных вод, полей орошения сточными водами, кладбищ, скотомогильников (биотермических ям), а также других объектов, обусловливающих опасность микробного загрязнения поверхностных и подземных вод;</w:t>
+      4) размещение и устройство свалок твердых бытовых и промышленных отходов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) выпас скота с превышением нормы нагрузки, купание и санитарная обработка скота и другие виды хозяйственной деятельности, ухудшающие режим водоемов;</w:t>
+      5) размещение кладбищ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) применение способа авиаобработки пестицидами и авиаподкормки минеральными удобрениями сельскохозяйственных культур и лесонасаждений на расстоянии менее двух тысяч метров от уреза воды в водном источнике;</w:t>
+      6) выпас сельскохозяйственных животных с превышением нормы нагрузки, размещение животноводческих хозяйств, убойных площадок (площадок по убою сельскохозяйственных животных), скотомогильников (биотермических ям), специальных хранилищ (могильников) пестицидов и тары из-под них;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) применение пестицидов, на которые не установлены предельно допустимые концентрации, внесение удобрений по снежному покрову, а также использование в качестве удобрений необезвреженных навозосодержащих сточных вод и стойких хлорорганических пестицидов.</w:t>
-[...17 lines deleted...]
-      При необходимости проведения вынужденной санитарной обработки в водоохраной зоне допускается применение мало- и среднетоксичных нестойких пестицидов.</w:t>
+      7) размещение накопителей сточных вод, полей орошения сточными водами, а также других объектов, обусловливающих опасность радиационного, химического, микробиологического, токсикологического и паразитологического загрязнения поверхностных и подземных вод.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -9623,31 +9645,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>