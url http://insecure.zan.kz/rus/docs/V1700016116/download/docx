--- v0 (2025-11-13)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fc30d57" w14:textId="fc30d57">
+    <w:p w14:paraId="b8caec7" w14:textId="b8caec7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3192,152 +3192,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 1 к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>легализации документов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...84 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z114" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Легализация документов"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок - в редакции приказа и.о. Министра иностранных дел РК от 19.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3387,51 +3303,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказом и.о. Министра иностранных дел РК от 19.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11-1-4/705</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/577</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4122,162 +4058,154 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z38" w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Государственная услуга оказывается физическим лицам на платной основе по ставкам консульского сбора, в соответствии с </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Республики Казахстан "О налогах и других обязательных платежах в бюджет (Налоговый кодекс)" и </w:t>
+Государственная услуга оказывается физическим лицам на платной основе по ставкам консульского сбора в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Налоговым кодексом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан и </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Министра иностранных дел Республики Казахстан от 20 мая 2019 года № 11-1-4/227 "Об утверждении ставок консульского сбора за совершение консульских действий на территории иностранного государства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 18702).</w:t>
-[...1 lines deleted...]
-          </w:p>
+              <w:t xml:space="preserve"> Министра иностранных дел Республики Казахстан от 20 мая 2019 года № 11-1-4/227 "Об утверждении ставок консульского сбора за совершение консульских действий на территории иностранного государства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 18702).</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Оплата консульского сбора осуществляется в наличной или безналичной форме через банки второго уровня или организации, осуществляющие отдельные виды банковских операций.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Оплата консульского сбора осуществляется в наличной или безналичной форме через банки второго уровня или организации, осуществляющие отдельные виды банковских операций.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> Республики "О налогах и других обязательных платежах в бюджет (Налоговый кодекс)".</w:t>
+              <w:t>
+Условия освобождения от уплаты консульского сбора регламентируется, в соответствии с Налоговым кодексом Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5379,228 +5307,228 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правый верхний угол приложения 1 - в редакции приказа Министра иностранных дел РК от 29.04.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11-1-4/141</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="65"/>
+    <w:bookmarkStart w:name="z68" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Легализационная надпись Департамента консульской службы Министерства иностранных дел Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z69" w:id="66"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z69" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы құжат Қазақстан Республикасы Сыртқы істер министрлігінің Консулдық қызмет департаментінде заңдастырылды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z70" w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z70" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       This document is legalized in the Department of Consular Service of the Ministry of Foreign Affairs of the Republic of Kazakhstan. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z71" w:id="68"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z71" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20___ жылғы "___" ___________, </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z72" w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z72" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № _____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z73" w:id="70"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z73" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лауазымды қызметкер/official</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z74" w:id="71"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z74" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z75" w:id="72"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z75" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Лауазымды қызметкер құжатта баяндалған фактілерді растамайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z76" w:id="73"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z76" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Official does not confirm the facts stated in the document.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5769,288 +5697,288 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правый верхний угол приложения 2 - в редакции приказа Министра иностранных дел РК от 29.04.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11-1-4/141</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="74"/>
+    <w:bookmarkStart w:name="z78" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Легализационная надпись загранучреждений Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z79" w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z79" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы құжат ________________________ заңдастырылды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z80" w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z80" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Қазақстан Республикасының шет елдегі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z81" w:id="77"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z81" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мекемесінің атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z82" w:id="78"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z82" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       This document is legalized in _______________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z83" w:id="79"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z83" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (name of the embassy/ consulate general/consulate of the</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z84" w:id="80"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z84" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Republic of Kazakhstan)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z85" w:id="81"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z85" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20___жылғы "___" ______________,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z86" w:id="82"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z86" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № _____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z87" w:id="83"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z87" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Консулдық лауазымды тұлға/consular officer ____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z88" w:id="84"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z88" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Консулдық лауазымды тұлға құжатта баяндалған фактілерді растамайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z89" w:id="85"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z89" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Consular officer does not confirm the facts stated in the document.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6219,135 +6147,135 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правый верхний угол приложения 3 - в редакции приказа Министра иностранных дел РК от 29.04.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11-1-4/141</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="86"/>
+    <w:bookmarkStart w:name="z91" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реестр по учету документов, прошедших легализацию</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z92" w:id="87"/>
+          <w:bookmarkStart w:name="z92" w:id="89"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="87"/>
+          <w:bookmarkEnd w:id="89"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6756,362 +6684,362 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 6 декабря 2017 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 11-1-2/576</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:bookmarkStart w:name="z94" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов Министерства иностранных дел Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z95" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра иностранных дел Республики Казахстан от 21 ноября 2000 года № 264 "Об утверждении Правил консульской легализации" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 1350, опубликован в Бюллетене нормативных правовых актов центральных исполнительных и иных государственных органов Республики Казахстан, 2001 год, № 2).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z96" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра иностранных дел Республики Казахстан от 7 сентября 2006 года № 08-1/262 "О внесении изменений и дополнений в приказ Министра иностранных дел Республики Казахстан от 21 ноября 2000 года № 264 "Об утверждении Правил консульской легализации" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 4418, опубликован 2 ноября 2006 года в газете "Юридическая газета", № 192 (1172)).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z97" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра иностранных дел Республики Казахстан от 11 декабря 2013 года № 08-1-1-1/613 "О внесении изменений в приказ Министра иностранных дел Республики Казахстан от 21 ноября 2000 года № 264 "Об утверждении Правил консульской легализации" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 9068, опубликован 20 февраля 2014 года в газете "Казахстанская правда", № 35 (27656)).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z98" w:id="92"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z98" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра иностранных дел Республики Казахстан от 17 октября 2014 года № 08-1-1-1/463 "О внесении изменений в приказ Министра иностранных дел Республики Казахстан от 21 ноября 2000 года № 264 "Об утверждении Правил консульской легализации" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 9875, опубликован 12 декабря 2014 года в информационно-правовой системе "Әділет").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z99" w:id="93"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z99" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра иностранных дел Республики Казахстан от 20 августа 2015 года № 11-1-2/348 "О внесении изменения в приказ Министра иностранных дел Республики Казахстан от 21 ноября 2000 года № 264 "Об утверждении Правил консульской легализации" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 12087, опубликован 13 октября 2015 года в информационно-правовой системе "Әділет").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z100" w:id="94"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z100" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра иностранных дел Республики Казахстан от 11 декабря 2015 года № 11-1-2/567 "О внесении дополнения в приказ Министра иностранных дел Республики Казахстан от 21 ноября 2000 года № 264 "Об утверждении Правил консульской легализации" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 12836, опубликован 21 января 2016 года в информационно-правовой системе "Әділет").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>