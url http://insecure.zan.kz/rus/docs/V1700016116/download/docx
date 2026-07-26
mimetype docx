--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b8caec7" w14:textId="b8caec7">
+    <w:p w14:paraId="89aa223" w14:textId="89aa223">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3323,51 +3323,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11-1-4/577</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026); от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4659,51 +4679,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) оригинал документа, подтверждающего оплату консульского сбора.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) сведения из информационной системы "электронного правительства", подтверждающие государственную регистрацию (перерегистрацию) юридического лица либо иной документ, подтверждающий правоспособность юридического лица (для иностранцев);</w:t>
+4) сведения из информационной системы "электронного правительства", подтверждающие государственную регистрацию (перерегистрацию) юридического лица либо иной документ, подтверждающий правоспособность юридического лица (для иностранных граждан);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) копия документа, подтверждающего полномочия (оригинал для сверки) (при подаче документов законным представителем или уполномоченным лицом по доверенности от имени владельца легализуемого документа).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4769,71 +4789,71 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Документы, выданные иностранными организациями и учреждениями, должны быть переведены на государственный или русский язык и заверены переводчиком или организацией, оказывающей переводческие услуги.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Документы, заверенные нотариусами Республики Казахстан и предназначенные для совершения действий за пределами Республики Казахстан, должны соответствовать требованиям, установленным </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Правил по нотариальному делопроизводству, утвержденных приказом Министра юстиции Республики Казахстан от 31 января 2012 года № 32 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 7445).</w:t>
+Документы, заверенные нотариусами Республики Казахстан и предназначенные для совершения действий за пределами Республики Казахстан, должны соответствовать требованиям, установленным главой 10 Правил по нотариальному делопроизводству, утвержденных </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 31 января 2012 года № 32 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 7445).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6991,55 +7011,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7365,31 +7385,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>