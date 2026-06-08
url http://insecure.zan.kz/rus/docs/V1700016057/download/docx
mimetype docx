--- v0 (2025-11-13)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="dcdb0af" w14:textId="dcdb0af">
+    <w:p w14:paraId="b90e1f3" w14:textId="b90e1f3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3221,550 +3221,634 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Требования к квалификации: высшее (или послевузовское) образование, стаж работы в системе социальной защиты не менее 3 лет или на руководящих должностях в соответствующем профилю организации виде экономической деятельности не менее 5 лет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z90" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Директор карьерного центра</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z91" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 7 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 24.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 11.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Должностные обязанности:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z92" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет организационное и методическое руководство карьерным центром (далее – Центр);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z92" w:id="71"/>
-[...15 lines deleted...]
-      осуществляет организационное и методическое руководство карьерным центром (далее – Центр);</w:t>
+    <w:bookmarkStart w:name="z93" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует работу по проведению профессиональной ориентации лиц из числа самостоятельно занятого, безработного и малообеспеченного населения и обеспечивает ее качественное проведение;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z93" w:id="72"/>
-[...15 lines deleted...]
-      организует работу по проведению профессиональной ориентации лиц из числа самостоятельно занятого, безработного и малообеспеченного населения и обеспечивает ее качественное проведение;</w:t>
+    <w:bookmarkStart w:name="z94" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует работу по оказанию консультативной помощи населению;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z94" w:id="73"/>
-[...15 lines deleted...]
-      организует работу по оказанию консультативной помощи населению;</w:t>
+    <w:bookmarkStart w:name="z95" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует работу по оказанию адаптационных услуг и психологической поддержки потенциальным участникам активных мер содействия занятости;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z95" w:id="74"/>
-[...15 lines deleted...]
-      организует работу по оказанию адаптационных услуг и психологической поддержки потенциальным участникам активных мер содействия занятости;</w:t>
+    <w:bookmarkStart w:name="z96" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      координирует и организует работу по разработке мероприятий по:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z96" w:id="75"/>
-[...15 lines deleted...]
-      координирует и организует работу по разработке мероприятий по:</w:t>
+    <w:bookmarkStart w:name="z97" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реализации активных мер содействия занятости;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z97" w:id="76"/>
-[...15 lines deleted...]
-      реализации активных мер содействия занятости;</w:t>
+    <w:bookmarkStart w:name="z98" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      содействию в трудоустройстве обратившихся лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z98" w:id="77"/>
-[...15 lines deleted...]
-      содействию в трудоустройстве обратившихся лиц;</w:t>
+    <w:bookmarkStart w:name="z99" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      профессиональному обучению;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z99" w:id="78"/>
-[...15 lines deleted...]
-      профессиональному обучению;</w:t>
+    <w:bookmarkStart w:name="z100" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      добровольному переселению, предоставлению мер государственной социальной поддержки самостоятельно занятым, безработным и малообеспеченным гражданам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z100" w:id="79"/>
-[...15 lines deleted...]
-      добровольному переселению, предоставлению мер государственной социальной поддержки самостоятельно занятым, безработным и малообеспеченным гражданам;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      способствует проведению научных исследований в области регулирования занятости, анализа существующего рынка труда, разработке предложений по перспективам его развития, профессиональной ориентации и психологической поддержке населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z101" w:id="80"/>
-[...15 lines deleted...]
-      способствует проведению научных исследований в области регулирования занятости, анализа существующего рынка труда, разработке предложений по перспективам его развития, профессиональной ориентации и психологической поддержке населения;</w:t>
+    <w:bookmarkStart w:name="z102" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует работу по внедрению автоматизированных информационных систем в сфере занятости населения, формированию банка данных фиксированного рынка труда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z102" w:id="81"/>
-[...15 lines deleted...]
-      организует работу по внедрению автоматизированных информационных систем в сфере занятости населения, формированию банка данных фиксированного рынка труда;</w:t>
+    <w:bookmarkStart w:name="z103" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует изучение и обобщение передового опыта по вопросам занятости населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z103" w:id="82"/>
-[...15 lines deleted...]
-      организует изучение и обобщение передового опыта по вопросам занятости населения;</w:t>
+    <w:bookmarkStart w:name="z104" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      взаимодействует с местными исполнительными органами, работодателями, организациями в целях обеспечения занятости населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z104" w:id="83"/>
-[...15 lines deleted...]
-      взаимодействует с местными исполнительными органами, работодателями, организациями в целях обеспечения занятости населения;</w:t>
+    <w:bookmarkStart w:name="z105" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      определяет перечень профессий (специальностей) для организации профессионального обучения с учетом потребности на рынке труда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z105" w:id="84"/>
-[...15 lines deleted...]
-      определяет перечень профессий (специальностей) для организации профессионального обучения с учетом потребности на рынке труда;</w:t>
+    <w:bookmarkStart w:name="z106" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      определяет в каждом конкретном случае наиболее целесообразную форму и место проведения профессионального обучения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z106" w:id="85"/>
-[...15 lines deleted...]
-      определяет в каждом конкретном случае наиболее целесообразную форму и место проведения профессионального обучения;</w:t>
+    <w:bookmarkStart w:name="z107" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует работу и эффективное взаимодействие всех структурных подразделений Центра;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z107" w:id="86"/>
-[...15 lines deleted...]
-      организует работу и эффективное взаимодействие всех структурных подразделений Центра;</w:t>
+    <w:bookmarkStart w:name="z108" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      руководит финансово-хозяйственной деятельностью и принимает меры по расширению и развитию хозяйственной самостоятельности Центра, его материально-технической базы, обеспечивает рациональное использование выделяемых бюджетных средств, а также средств, поступающих из источников финансирования, в том числе спонсорская, благотворительная помощь;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z108" w:id="87"/>
-[...15 lines deleted...]
-      руководит финансово-хозяйственной деятельностью и принимает меры по расширению и развитию хозяйственной самостоятельности Центра, его материально-технической базы, обеспечивает рациональное использование выделяемых бюджетных средств, а также средств, поступающих из источников финансирования, в том числе спонсорская, благотворительная помощь;</w:t>
+    <w:bookmarkStart w:name="z109" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      контролирует выполнение планов финансово-хозяйственной и производственной деятельности Центра, заключение и выполнение договоров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z109" w:id="88"/>
-[...15 lines deleted...]
-      контролирует выполнение планов финансово-хозяйственной и производственной деятельности Центра, заключение и выполнение договоров;</w:t>
+    <w:bookmarkStart w:name="z110" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимает меры по обеспечению организации квалифицированными кадрами, созданию безопасных и благоприятных условий для их труда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z110" w:id="89"/>
-[...15 lines deleted...]
-      принимает меры по обеспечению организации квалифицированными кадрами, созданию безопасных и благоприятных условий для их труда;</w:t>
+    <w:bookmarkStart w:name="z111" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводит работу по укреплению трудовой и производственной дисциплины, по повышению квалификации работников Центра;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z111" w:id="90"/>
-[...15 lines deleted...]
-      проводит работу по укреплению трудовой и производственной дисциплины, по повышению квалификации работников Центра;</w:t>
+    <w:bookmarkStart w:name="z112" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает своевременное рассмотрение обращений физических и юридических лиц и принятие по ним решений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z112" w:id="91"/>
-[...15 lines deleted...]
-      обеспечивает своевременное рассмотрение обращений физических и юридических лиц и принятие по ним решений;</w:t>
+    <w:bookmarkStart w:name="z113" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает своевременный учет и отчетность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z113" w:id="92"/>
-[...15 lines deleted...]
-      обеспечивает своевременный учет и отчетность;</w:t>
+    <w:bookmarkStart w:name="z114" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает соблюдение Правил пожарной безопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z114" w:id="93"/>
-[...15 lines deleted...]
-      обеспечивает соблюдение Правил пожарной безопасности.</w:t>
+    <w:bookmarkStart w:name="z115" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Должен знать:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z115" w:id="94"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4113,910 +4197,994 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о противодействии коррупции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z123" w:id="95"/>
+    <w:bookmarkStart w:name="z123" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       профиль, специализацию и особенности организации;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z124" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      хозяйственную инфраструктуру;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z124" w:id="96"/>
-[...15 lines deleted...]
-      хозяйственную инфраструктуру;</w:t>
+    <w:bookmarkStart w:name="z125" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      демографическую ситуацию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z125" w:id="97"/>
-[...15 lines deleted...]
-      демографическую ситуацию;</w:t>
+    <w:bookmarkStart w:name="z126" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специфику социально-экономического развития региона (района, города);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z126" w:id="98"/>
-[...15 lines deleted...]
-      специфику социально-экономического развития региона (района, города);</w:t>
+    <w:bookmarkStart w:name="z127" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      перспективы развития и структурных изменений организаций региона (района, города);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z127" w:id="99"/>
-[...15 lines deleted...]
-      перспективы развития и структурных изменений организаций региона (района, города);</w:t>
+    <w:bookmarkStart w:name="z128" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основные тенденции и направления развития рынка труда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z128" w:id="100"/>
-[...15 lines deleted...]
-      основные тенденции и направления развития рынка труда;</w:t>
+    <w:bookmarkStart w:name="z129" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организацию финансово-хозяйственной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z129" w:id="101"/>
-[...15 lines deleted...]
-      организацию финансово-хозяйственной деятельности;</w:t>
+    <w:bookmarkStart w:name="z130" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы налогового законодательства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z130" w:id="102"/>
-[...15 lines deleted...]
-      основы налогового законодательства;</w:t>
+    <w:bookmarkStart w:name="z131" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядок заключения трудовых и коллективных договоров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z131" w:id="103"/>
-[...15 lines deleted...]
-      порядок заключения трудовых и коллективных договоров;</w:t>
+    <w:bookmarkStart w:name="z132" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы экономики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z132" w:id="104"/>
-[...15 lines deleted...]
-      основы экономики;</w:t>
+    <w:bookmarkStart w:name="z133" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правила пожарной безопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z133" w:id="105"/>
-[...15 lines deleted...]
-      Правила пожарной безопасности.</w:t>
+    <w:bookmarkStart w:name="z134" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Требования к квалификации: высшее (или послевузовское) образование (социальное, экономическое, юридическое, педагогическое) и стаж работы в системе социальной защиты, занятости населения, образования и здравоохранения не менее 3 лет или на руководящих должностях в субъектах малого, среднего, крупного предпринимательства, квазигосударственного сектора не менее 2 лет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z134" w:id="106"/>
-[...15 lines deleted...]
-      9. Требования к квалификации: высшее (или послевузовское) образование (социальное, экономическое, юридическое, педагогическое) и стаж работы в системе социальной защиты, занятости населения, образования и здравоохранения не менее 3 лет или на руководящих должностях в субъектах малого, среднего, крупного предпринимательства, квазигосударственного сектора не менее 2 лет.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции приказа Министра труда и социальной защиты населения РК от 15.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 316</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z135" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 4. Директор центра трудовой мобильности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции приказа Министра труда и социальной защиты населения РК от 15.08.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 316</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z136" w:id="108"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 10 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 24.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 11.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Должностные обязанности: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z137" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет организационное и методическое руководство центром трудовой мобильности (далее – Центр);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z138" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует работу по проведению профессиональной ориентации лиц из числа самостоятельно занятого, безработного и малообеспеченного населения и обеспечивает ее качественное проведение;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z137" w:id="109"/>
-[...15 lines deleted...]
-      осуществляет организационное и методическое руководство центром трудовой мобильности (далее – Центр);</w:t>
+    <w:bookmarkStart w:name="z139" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует работу по оказанию консультативной помощи населению;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z138" w:id="110"/>
-[...15 lines deleted...]
-      организует работу по проведению профессиональной ориентации лиц из числа самостоятельно занятого, безработного и малообеспеченного населения и обеспечивает ее качественное проведение;</w:t>
+    <w:bookmarkStart w:name="z140" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует работу по оказанию адаптационных услуг и психологической поддержки потенциальным участникам активных мер содействия занятости;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z139" w:id="111"/>
-[...15 lines deleted...]
-      организует работу по оказанию консультативной помощи населению;</w:t>
+    <w:bookmarkStart w:name="z141" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      анализирует, прогнозирует спрос и предложение рабочей силы, информирует население, местные исполнительные органы и Центр развития трудовых ресурсов о состоянии рынка труда области, городов республиканского значения и столицы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z140" w:id="112"/>
-[...15 lines deleted...]
-      организует работу по оказанию адаптационных услуг и психологической поддержки потенциальным участникам активных мер содействия занятости;</w:t>
+    <w:bookmarkStart w:name="z142" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет учет создания рабочих мест в рамках национальных проектов, планов развития области, города республиканского значения, столицы, региональной карты занятости области, города республиканского значения, столицы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z141" w:id="113"/>
-[...15 lines deleted...]
-      анализирует, прогнозирует спрос и предложение рабочей силы, информирует население, местные исполнительные органы и Центр развития трудовых ресурсов о состоянии рынка труда области, городов республиканского значения и столицы;</w:t>
+    <w:bookmarkStart w:name="z143" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      координирует и организует работу по разработке мероприятий по:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z142" w:id="114"/>
-[...15 lines deleted...]
-      осуществляет учет создания рабочих мест в рамках национальных проектов, планов развития области, города республиканского значения, столицы, региональной карты занятости области, города республиканского значения, столицы;</w:t>
+    <w:bookmarkStart w:name="z144" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реализации активных мер содействия занятости;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z143" w:id="115"/>
-[...15 lines deleted...]
-      координирует и организует работу по разработке мероприятий по:</w:t>
+    <w:bookmarkStart w:name="z145" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      содействию в трудоустройстве обратившихся лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z144" w:id="116"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z146" w:id="118"/>
+    <w:bookmarkStart w:name="z146" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       профессиональному обучению; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z147" w:id="119"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z147" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       добровольному переселению, предоставлению мер государственной социальной поддержки самостоятельно занятым, безработным и малообеспеченным гражданам; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z148" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      способствует проведению научных исследований в области регулирования занятости, анализа существующего рынка труда, разработке предложений по перспективам его развития, профессиональной ориентации и психологической поддержке населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z149" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует работу по внедрению автоматизированных информационных систем в сфере занятости населения, формированию банка данных фиксированного рынка труда;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z148" w:id="120"/>
-[...15 lines deleted...]
-      способствует проведению научных исследований в области регулирования занятости, анализа существующего рынка труда, разработке предложений по перспективам его развития, профессиональной ориентации и психологической поддержке населения;</w:t>
+    <w:bookmarkStart w:name="z150" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует изучение и обобщение передового опыта по вопросам занятости населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z149" w:id="121"/>
-[...15 lines deleted...]
-      организует работу по внедрению автоматизированных информационных систем в сфере занятости населения, формированию банка данных фиксированного рынка труда;</w:t>
+    <w:bookmarkStart w:name="z151" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      взаимодействует с местными исполнительными органами, работодателями, организациями в целях обеспечения занятости населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z150" w:id="122"/>
-[...15 lines deleted...]
-      организует изучение и обобщение передового опыта по вопросам занятости населения;</w:t>
+    <w:bookmarkStart w:name="z152" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      определяет перечень профессий (специальностей) для организации профессионального обучения с учетом потребности на рынке труда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z151" w:id="123"/>
-[...15 lines deleted...]
-      взаимодействует с местными исполнительными органами, работодателями, организациями в целях обеспечения занятости населения;</w:t>
+    <w:bookmarkStart w:name="z153" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      определяет в каждом конкретном случае наиболее целесообразную форму и место проведения профессионального обучения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z152" w:id="124"/>
-[...15 lines deleted...]
-      определяет перечень профессий (специальностей) для организации профессионального обучения с учетом потребности на рынке труда;</w:t>
+    <w:bookmarkStart w:name="z154" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует работу и эффективное взаимодействие всех структурных подразделений Центра;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z153" w:id="125"/>
-[...15 lines deleted...]
-      определяет в каждом конкретном случае наиболее целесообразную форму и место проведения профессионального обучения;</w:t>
+    <w:bookmarkStart w:name="z155" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      руководит финансово-хозяйственной деятельностью и принимает меры по расширению и развитию хозяйственной самостоятельности Центра, его материально-технической базы, обеспечивает рациональное использование выделяемых бюджетных средств, а также средств, поступающих из источников финансирования, в том числе спонсорская, благотворительная помощь;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z154" w:id="126"/>
-[...15 lines deleted...]
-      организует работу и эффективное взаимодействие всех структурных подразделений Центра;</w:t>
+    <w:bookmarkStart w:name="z156" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      контролирует выполнение планов финансово-хозяйственной и производственной деятельности Центра, заключение и выполнение договоров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z155" w:id="127"/>
-[...15 lines deleted...]
-      руководит финансово-хозяйственной деятельностью и принимает меры по расширению и развитию хозяйственной самостоятельности Центра, его материально-технической базы, обеспечивает рациональное использование выделяемых бюджетных средств, а также средств, поступающих из источников финансирования, в том числе спонсорская, благотворительная помощь;</w:t>
+    <w:bookmarkStart w:name="z157" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимает меры по обеспечению организации квалифицированными кадрами, созданию безопасных и благоприятных условий для их труда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z156" w:id="128"/>
-[...15 lines deleted...]
-      контролирует выполнение планов финансово-хозяйственной и производственной деятельности Центра, заключение и выполнение договоров;</w:t>
+    <w:bookmarkStart w:name="z158" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводит работу по укреплению трудовой и производственной дисциплины, по повышению квалификации работников Центра;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z157" w:id="129"/>
-[...15 lines deleted...]
-      принимает меры по обеспечению организации квалифицированными кадрами, созданию безопасных и благоприятных условий для их труда;</w:t>
+    <w:bookmarkStart w:name="z159" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает своевременное рассмотрение обращений физических и юридических лиц и принятие по ним решений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z158" w:id="130"/>
-[...15 lines deleted...]
-      проводит работу по укреплению трудовой и производственной дисциплины, по повышению квалификации работников Центра;</w:t>
+    <w:bookmarkStart w:name="z160" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает своевременный учет и отчетность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z159" w:id="131"/>
-[...15 lines deleted...]
-      обеспечивает своевременное рассмотрение обращений физических и юридических лиц и принятие по ним решений;</w:t>
+    <w:bookmarkStart w:name="z161" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает соблюдение Правил пожарной безопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z160" w:id="132"/>
-[...15 lines deleted...]
-      обеспечивает своевременный учет и отчетность;</w:t>
+    <w:bookmarkStart w:name="z162" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Должен знать:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z161" w:id="133"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5365,968 +5533,1062 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о противодействии коррупции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z170" w:id="135"/>
+    <w:bookmarkStart w:name="z170" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       профиль, специализацию и особенности организации;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z171" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      хозяйственную инфраструктуру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z172" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      демографическую ситуацию;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z171" w:id="136"/>
-[...15 lines deleted...]
-      хозяйственную инфраструктуру;</w:t>
+    <w:bookmarkStart w:name="z173" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специфику социально-экономического развития региона (района, города);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z172" w:id="137"/>
-[...15 lines deleted...]
-      демографическую ситуацию;</w:t>
+    <w:bookmarkStart w:name="z174" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      перспективы развития и структурных изменений организаций региона (района, города);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z173" w:id="138"/>
-[...15 lines deleted...]
-      специфику социально-экономического развития региона (района, города);</w:t>
+    <w:bookmarkStart w:name="z175" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основные тенденции и направления развития рынка труда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z174" w:id="139"/>
-[...15 lines deleted...]
-      перспективы развития и структурных изменений организаций региона (района, города);</w:t>
+    <w:bookmarkStart w:name="z176" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организацию финансово-хозяйственной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z175" w:id="140"/>
-[...15 lines deleted...]
-      основные тенденции и направления развития рынка труда;</w:t>
+    <w:bookmarkStart w:name="z177" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы налогового законодательства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z176" w:id="141"/>
-[...15 lines deleted...]
-      организацию финансово-хозяйственной деятельности;</w:t>
+    <w:bookmarkStart w:name="z178" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядок заключения трудовых и коллективных договоров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z177" w:id="142"/>
-[...15 lines deleted...]
-      основы налогового законодательства;</w:t>
+    <w:bookmarkStart w:name="z179" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы экономики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z178" w:id="143"/>
-[...15 lines deleted...]
-      порядок заключения трудовых и коллективных договоров;</w:t>
+    <w:bookmarkStart w:name="z180" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правила пожарной безопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z179" w:id="144"/>
-[...15 lines deleted...]
-      основы экономики;</w:t>
+    <w:bookmarkStart w:name="z181" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Требования к квалификации: высшее (или послевузовское) образование (социальное, экономическое, юридическое, педагогическое) и стаж работы в системе социальной защиты, занятости населения, образования и здравоохранения не менее 3 лет или на руководящих должностях в субъектах малого, среднего, крупного предпринимательства, квазигосударственного сектора не менее 2 лет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z180" w:id="145"/>
-[...15 lines deleted...]
-      Правила пожарной безопасности.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции приказа Министра труда и социальной защиты населения РК от 15.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 316</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1013" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 4-1. Заместитель директора центра трудовой мобильности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z181" w:id="146"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Глава 1 дополнена параграфом 4-1 в соответствии с приказом Министра труда и социальной защиты населения РК от 15.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 316</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1014" w:id="148"/>
+    <w:bookmarkStart w:name="z1014" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12-1. Должностные обязанности:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z1015" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исполняет обязанности под общим руководством директора центра и во взаимодействии с руководителями подразделений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z1016" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает исполнение основных задач и функций, предусмотренных законодательством в сфере занятости населения;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z1015" w:id="149"/>
-[...15 lines deleted...]
-      исполняет обязанности под общим руководством директора центра и во взаимодействии с руководителями подразделений;</w:t>
+    <w:bookmarkStart w:name="z1017" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      контролирует работу карьерных центров по качественному и своевременному предоставлению государственных услуг, исполнению мероприятий по обеспечению занятости населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z1016" w:id="150"/>
-[...15 lines deleted...]
-      обеспечивает исполнение основных задач и функций, предусмотренных законодательством в сфере занятости населения;</w:t>
+    <w:bookmarkStart w:name="z1018" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует и координирует работу по оказанию консультативной помощи населению;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z1017" w:id="151"/>
-[...15 lines deleted...]
-      контролирует работу карьерных центров по качественному и своевременному предоставлению государственных услуг, исполнению мероприятий по обеспечению занятости населения;</w:t>
+    <w:bookmarkStart w:name="z1019" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      координирует работу по оказанию адаптационных услуг и психологической поддержки потенциальным участникам активных мер содействия занятости;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z1018" w:id="152"/>
-[...15 lines deleted...]
-      организует и координирует работу по оказанию консультативной помощи населению;</w:t>
+    <w:bookmarkStart w:name="z1020" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует работу с работодателями, координирует работу с соискателями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z1019" w:id="153"/>
-[...15 lines deleted...]
-      координирует работу по оказанию адаптационных услуг и психологической поддержки потенциальным участникам активных мер содействия занятости;</w:t>
+    <w:bookmarkStart w:name="z1021" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет работу по анализу, прогнозу спроса и предложения рабочей силы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z1020" w:id="154"/>
-[...15 lines deleted...]
-      организует работу с работодателями, координирует работу с соискателями;</w:t>
+    <w:bookmarkStart w:name="z1022" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      координирует и организует работу по разработке мероприятий по:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z1021" w:id="155"/>
-[...15 lines deleted...]
-      осуществляет работу по анализу, прогнозу спроса и предложения рабочей силы;</w:t>
+    <w:bookmarkStart w:name="z1023" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реализации активных мер содействия занятости;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z1022" w:id="156"/>
-[...15 lines deleted...]
-      координирует и организует работу по разработке мероприятий по:</w:t>
+    <w:bookmarkStart w:name="z1024" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      содействию в трудоустройстве обратившихся лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z1023" w:id="157"/>
-[...15 lines deleted...]
-      реализации активных мер содействия занятости;</w:t>
+    <w:bookmarkStart w:name="z1025" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      профессиональному обучению;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z1024" w:id="158"/>
-[...15 lines deleted...]
-      содействию в трудоустройстве обратившихся лиц;</w:t>
+    <w:bookmarkStart w:name="z1026" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      добровольному переселению, предоставлению мер государственной социальной поддержки самостоятельно занятым, безработным и малообеспеченным гражданам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z1025" w:id="159"/>
-[...15 lines deleted...]
-      профессиональному обучению;</w:t>
+    <w:bookmarkStart w:name="z1027" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет мониторинг создания рабочих мест;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z1026" w:id="160"/>
-[...15 lines deleted...]
-      добровольному переселению, предоставлению мер государственной социальной поддержки самостоятельно занятым, безработным и малообеспеченным гражданам;</w:t>
+    <w:bookmarkStart w:name="z1028" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует работу по определению перечня профессий (специальностей) для организации профессионального обучения с учетом потребности на рынке труда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z1027" w:id="161"/>
-[...15 lines deleted...]
-      осуществляет мониторинг создания рабочих мест;</w:t>
+    <w:bookmarkStart w:name="z1029" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      определяет в каждом конкретном случае наиболее целесообразную форму и место проведения профессионального обучения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z1028" w:id="162"/>
-[...15 lines deleted...]
-      организует работу по определению перечня профессий (специальностей) для организации профессионального обучения с учетом потребности на рынке труда;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац семнадцать пункта 12-1 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 24.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 11.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует и координирует работу по внедрению автоматизированных информационных систем в сфере занятости населения, формирование банка данных фиксированного рынка труда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1031" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводит работу по внедрению передового опыта по вопросам занятости населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z1029" w:id="163"/>
-[...15 lines deleted...]
-      определяет в каждом конкретном случае наиболее целесообразную форму и место проведения профессионального обучения;</w:t>
+    <w:bookmarkStart w:name="z1032" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      взаимодействует с местными исполнительными органами и организациями по вопросам обеспечения занятости населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z1030" w:id="164"/>
-[...15 lines deleted...]
-      организует и координирует работу по внедрению автоматизированных информационных систем в сфере занятости населения, формирование банка данных фиксированного рынка труда;</w:t>
+    <w:bookmarkStart w:name="z1033" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносит предложения руководству по подбору, расстановке и перемещению кадров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z1031" w:id="165"/>
-[...15 lines deleted...]
-      проводит работу по внедрению передового опыта по вопросам занятости населения;</w:t>
+    <w:bookmarkStart w:name="z1034" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      контролирует исполнение планов финансово-хозяйственной и производственной деятельности Центра, заключение и выполнение договоров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z1032" w:id="166"/>
-[...15 lines deleted...]
-      взаимодействует с местными исполнительными органами и организациями по вопросам обеспечения занятости населения;</w:t>
+    <w:bookmarkStart w:name="z1035" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает информационно-разъяснительную работу по вопросам занятости населения, взаимодействует со средствами массовой информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z1033" w:id="167"/>
-[...15 lines deleted...]
-      вносит предложения руководству по подбору, расстановке и перемещению кадров;</w:t>
+    <w:bookmarkStart w:name="z1036" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует работу по выездам мобильных групп в районы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z1034" w:id="168"/>
-[...15 lines deleted...]
-      контролирует исполнение планов финансово-хозяйственной и производственной деятельности Центра, заключение и выполнение договоров;</w:t>
+    <w:bookmarkStart w:name="z1037" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      координирует работу по проведению ярмарок вакансий, в том числе онлайн-ярмарок вакансий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z1035" w:id="169"/>
-[...15 lines deleted...]
-      обеспечивает информационно-разъяснительную работу по вопросам занятости населения, взаимодействует со средствами массовой информации;</w:t>
+    <w:bookmarkStart w:name="z1038" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводит работу по укреплению трудовой и производственной дисциплины, соблюдению санитарно-эпидемиологических норм, требований пожарной безопасности, охране труда и техники безопасности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z1036" w:id="170"/>
-[...15 lines deleted...]
-      организует работу по выездам мобильных групп в районы;</w:t>
+    <w:bookmarkStart w:name="z1039" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает своевременное рассмотрение обращений физических и юридических лиц и принятие по ним решений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z1037" w:id="171"/>
-[...15 lines deleted...]
-      координирует работу по проведению ярмарок вакансий, в том числе онлайн-ярмарок вакансий;</w:t>
+    <w:bookmarkStart w:name="z1040" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает представление необходимой отчетности, достоверность статистических сведений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z1038" w:id="172"/>
-[...15 lines deleted...]
-      проводит работу по укреплению трудовой и производственной дисциплины, соблюдению санитарно-эпидемиологических норм, требований пожарной безопасности, охране труда и техники безопасности;</w:t>
+    <w:bookmarkStart w:name="z1041" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-2. Должен знать:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z1039" w:id="173"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6675,608 +6937,702 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о противодействии коррупции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1049" w:id="176"/>
+    <w:bookmarkStart w:name="z1049" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       профиль, специализацию и особенности организации;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z1050" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      хозяйственную инфраструктуру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z1051" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      демографическую ситуацию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z1052" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специфику социально-экономического развития региона (района, города);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z1050" w:id="177"/>
-[...15 lines deleted...]
-      хозяйственную инфраструктуру;</w:t>
+    <w:bookmarkStart w:name="z1053" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      перспективы развития и структурных изменений организаций региона (района, города);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z1051" w:id="178"/>
-[...15 lines deleted...]
-      демографическую ситуацию;</w:t>
+    <w:bookmarkStart w:name="z1054" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основные тенденции и направления развития рынка труда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z1052" w:id="179"/>
-[...15 lines deleted...]
-      специфику социально-экономического развития региона (района, города);</w:t>
+    <w:bookmarkStart w:name="z1055" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организацию финансово-хозяйственной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z1053" w:id="180"/>
-[...15 lines deleted...]
-      перспективы развития и структурных изменений организаций региона (района, города);</w:t>
+    <w:bookmarkStart w:name="z1056" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы налогового законодательства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z1054" w:id="181"/>
-[...15 lines deleted...]
-      основные тенденции и направления развития рынка труда;</w:t>
+    <w:bookmarkStart w:name="z1057" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядок заключения трудовых и коллективных договоров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z1055" w:id="182"/>
-[...15 lines deleted...]
-      организацию финансово-хозяйственной деятельности;</w:t>
+    <w:bookmarkStart w:name="z1058" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы экономики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z1056" w:id="183"/>
-[...15 lines deleted...]
-      основы налогового законодательства;</w:t>
+    <w:bookmarkStart w:name="z1059" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правила пожарной безопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z1057" w:id="184"/>
-[...15 lines deleted...]
-      порядок заключения трудовых и коллективных договоров;</w:t>
+    <w:bookmarkStart w:name="z1060" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-3. Требования к квалификации: высшее (или послевузовское) образование (социальное, экономическое, юридическое, педагогическое) и стаж работы в системе социальной защиты, занятости населения, образования и здравоохранения не менее 3 лет или на руководящих должностях в субъектах малого, среднего, крупного предпринимательства, квазигосударственного сектора не менее 2 лет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z1058" w:id="185"/>
-[...15 lines deleted...]
-      основы экономики;</w:t>
+    <w:bookmarkStart w:name="z182" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 5. Руководитель структурного подразделения (отдела, сектора) карьерного центра</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z1059" w:id="186"/>
-[...15 lines deleted...]
-      Правила пожарной безопасности.</w:t>
+    <w:bookmarkStart w:name="z183" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Должностные обязанности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z1060" w:id="187"/>
-[...15 lines deleted...]
-      12-3. Требования к квалификации: высшее (или послевузовское) образование (социальное, экономическое, юридическое, педагогическое) и стаж работы в системе социальной защиты, занятости населения, образования и здравоохранения не менее 3 лет или на руководящих должностях в субъектах малого, среднего, крупного предпринимательства, квазигосударственного сектора не менее 2 лет.</w:t>
+    <w:bookmarkStart w:name="z184" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      руководит деятельностью структурного подразделения (отдела, сектора) карьерного центра (далее – подразделение) и обеспечивает положительные результаты его работы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z182" w:id="188"/>
+    <w:bookmarkStart w:name="z185" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организовывает и контролирует разработку перспективных и текущих планов подразделения, подготовку предложений в мероприятия по реализации активных мер содействия занятости с учетом различных групп и категорий населения и содействует их реализации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z186" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      изучает и обобщает отечественный и зарубежный опыт работы по обеспечению занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z187" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет взаимодействие с работодателями по вопросам трудоустройства лиц, ищущих работу, самостоятельно занятых, безработных и малообеспеченных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z188" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      содействует в трудоустройстве отдельных категорий граждан, для которых устанавливаются квоты для трудоустройства в соответствии с законодательством в области занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z189" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует работу по формированию базы данных текущих вакансий и прогнозируемых рабочих мест в районе (городе), банка данных специалистов из числа обратившихся граждан и незанятого населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z190" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает выполнение мероприятий, направленных на совершенствование форм и методов работы с работодателями, самостоятельно занятым, безработным, малообеспеченным и незанятым населением по вопросам содействия в трудоустройстве;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z191" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвует в мероприятиях, проводимых уполномоченным органом, организациями по проблемам занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z192" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает проведение информационно-разъяснительной работы среди населения и работодателей по вопросам законодательства в области занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z193" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рассматривает в установленном порядке письма, жалобы и обращения граждан в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z194" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет анализ и прогнозирование регионального рынка труда, участвует в разработке мероприятий по реализации программ занятости, исходя из программ развития региона (района, города) и организует их выполнение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z195" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает предоставление необходимой достоверной отчетности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z196" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает соблюдение правил охраны труда и техники безопасности, пожарной безопасности и санитарно-гигиенических норм.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...287 lines deleted...]
-    <w:bookmarkStart w:name="z197" w:id="203"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 14 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 24.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 11.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Должен знать:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7625,610 +7981,704 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о противодействии коррупции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z205" w:id="204"/>
+    <w:bookmarkStart w:name="z205" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       основные положения гражданского законодательства; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z206" w:id="205"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z206" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       профиль, специализацию и особенности структурного подразделения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z207" w:id="206"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z207" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       основные функции автоматизированных информационных систем в сфере занятости; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z208" w:id="207"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z208" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       хозяйственную инфраструктуру, демографическую ситуацию, специфику социально-экономического развития региона (города, района);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z209" w:id="208"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z209" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       перспективы развития и структурные изменения организаций региона (города, района); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z210" w:id="209"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z210" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       основные тенденции и направления развития регионального рынка труда; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z211" w:id="210"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z211" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       порядок разработки мероприятий по активным мерам содействия занятости; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z212" w:id="211"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z212" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       оценку эффективности мероприятий по активным мерам содействия занятости; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z213" w:id="212"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z213" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       организацию финансово-хозяйственной деятельности организации; основы экономики, права; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z214" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правила пожарной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z215" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Требования к квалификации: послесреднее образование (прикладной бакалавриат), высшее (или послевузовское) образование (социальное, экономическое, юридическое, педагогическое) и стаж работы на должностях в организациях социальной защиты, занятости населения, образования, здравоохранения или соответствующего профиля не менее 1 года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа Министра труда и социальной защиты населения РК от 15.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 316</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z216" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 6. Руководитель структурного подразделения (отдела, сектора) центра трудовой мобильности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z217" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Должностные обязанности:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z214" w:id="213"/>
-[...15 lines deleted...]
-      Правила пожарной безопасности.</w:t>
+    <w:bookmarkStart w:name="z218" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      руководит деятельностью структурного подразделения (отдела, сектора) центра трудовой мобильности (далее – подразделение) и обеспечивает положительные результаты его работы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z215" w:id="214"/>
-[...15 lines deleted...]
-      15. Требования к квалификации: послесреднее образование (прикладной бакалавриат), высшее (или послевузовское) образование (социальное, экономическое, юридическое, педагогическое) и стаж работы на должностях в организациях социальной защиты, занятости населения, образования, здравоохранения или соответствующего профиля не менее 1 года.</w:t>
+    <w:bookmarkStart w:name="z219" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организовывает и контролирует разработку перспективных и текущих планов подразделения, подготовку предложений в мероприятия по реализации активных мер содействия занятости с учетом различных групп и категорий населения и содействует их реализации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z220" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      изучает и обобщает отечественный и зарубежный опыт работы по обеспечению занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z221" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует работу по формированию базы данных текущих вакансий и прогнозируемых рабочих мест в районе (городе), банка данных специалистов из числа обратившихся граждан и незанятого населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z222" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает выполнение мероприятий, направленных на совершенствование форм и методов работы с работодателями, самостоятельно занятым, безработным, малообеспеченным и незанятым населением по вопросам содействия в трудоустройстве;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z223" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвует в мероприятиях, проводимых уполномоченным органом, организациями по проблемам занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z224" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает проведение информационно-разъяснительной работы среди населения и работодателей по вопросам законодательства в области занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z225" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рассматривает в установленном порядке письма, жалобы и обращения граждан в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z226" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет анализ и прогнозирование регионального рынка труда, участвует в разработке мероприятий по реализации программ занятости, исходя из программ развития региона (района, города) и организует их выполнение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z227" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает предоставление необходимой достоверной отчетности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z228" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает соблюдение правил охраны труда и техники безопасности, пожарной безопасности и санитарно-гигиенических норм.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа Министра труда и социальной защиты населения РК от 15.08.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 316</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...258 lines deleted...]
-    <w:bookmarkStart w:name="z229" w:id="228"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 17 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 24.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 11.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Должен знать:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8577,630 +9027,630 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о противодействии коррупции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z237" w:id="229"/>
+    <w:bookmarkStart w:name="z237" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       основные положения гражданского законодательства;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z238" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      профиль, специализацию и особенности структурного подразделения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z239" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основные функции автоматизированных информационных систем в сфере занятости;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z240" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      хозяйственную инфраструктуру, демографическую ситуацию, специфику социально-экономического развития региона (города, района);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z241" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      перспективы развития и структурные изменения организаций региона (города, района);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z242" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основные тенденции и направления развития регионального рынка труда;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z238" w:id="230"/>
-[...15 lines deleted...]
-      профиль, специализацию и особенности структурного подразделения;</w:t>
+    <w:bookmarkStart w:name="z243" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядок разработки мероприятий по активным мерам содействия занятости;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z239" w:id="231"/>
-[...15 lines deleted...]
-      основные функции автоматизированных информационных систем в сфере занятости;</w:t>
+    <w:bookmarkStart w:name="z244" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оценку эффективности мероприятий по активным мерам содействия занятости;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z240" w:id="232"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z245" w:id="237"/>
+    <w:bookmarkStart w:name="z245" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       организацию финансово-хозяйственной деятельности организации; основы экономики, права; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z246" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правила пожарной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z247" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Требования к квалификации: послесреднее образование (прикладной бакалавриат), высшее (или послевузовское) образование (социальное, экономическое, юридическое, педагогическое) и стаж работы на должностях в организациях социальной защиты, занятости населения, образования, здравоохранения или соответствующего профиля не менее 1 года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 - в редакции приказа Министра труда и социальной защиты населения РК от 15.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 316</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z248" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 7. Заместитель директора по социальной работе центра организации оказание специальных социальных услуг (организации)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z249" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Должностные обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z250" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исполняет обязанности под общим руководством первого руководителя центра организации оказание специальных социальных услуг (далее – ЦОССУ) и во взаимодействии с руководителями подразделений и служб организации;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z246" w:id="238"/>
-[...15 lines deleted...]
-      Правила пожарной безопасности.</w:t>
+    <w:bookmarkStart w:name="z251" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует текущее и перспективное планирование деятельности ЦООСУ по оказанию специальных социальных услуг престарелым и лицам с инвалидностью, в том числе детям с инвалидностью (далее – подопечные);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z247" w:id="239"/>
-[...15 lines deleted...]
-      18. Требования к квалификации: послесреднее образование (прикладной бакалавриат), высшее (или послевузовское) образование (социальное, экономическое, юридическое, педагогическое) и стаж работы на должностях в организациях социальной защиты, занятости населения, образования, здравоохранения или соответствующего профиля не менее 1 года.</w:t>
+    <w:bookmarkStart w:name="z252" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает исполнение основных задач и функций, предусмотренных стандартами оказания специальных социальных услуг в области социальной защиты населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
-    <w:p>
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 7. Заместитель директора по социальной работе центра организации оказание специальных социальных услуг (организации)</w:t>
+    <w:bookmarkStart w:name="z253" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимает меры по созданию подопечным условий для поддержания родственных связей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z249" w:id="241"/>
-[...15 lines deleted...]
-      19. Должностные обязанности:</w:t>
+    <w:bookmarkStart w:name="z254" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      контролирует работу персонала, оказывающего специальные социальные услуги подопечным с учетом их индивидуальных потребностей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z250" w:id="242"/>
-[...15 lines deleted...]
-      исполняет обязанности под общим руководством первого руководителя центра организации оказание специальных социальных услуг (далее – ЦОССУ) и во взаимодействии с руководителями подразделений и служб организации;</w:t>
+    <w:bookmarkStart w:name="z255" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      применяет на практике отечественный и зарубежный опыт социальной работы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z251" w:id="243"/>
-[...15 lines deleted...]
-      организует текущее и перспективное планирование деятельности ЦООСУ по оказанию специальных социальных услуг престарелым и лицам с инвалидностью, в том числе детям с инвалидностью (далее – подопечные);</w:t>
+    <w:bookmarkStart w:name="z256" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      внедряет новые формы и методы работы по социальному обслуживанию подопечных, вносит предложения по приобретению современных технических средств реабилитации и ухода за подопечными;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z252" w:id="244"/>
-[...15 lines deleted...]
-      обеспечивает исполнение основных задач и функций, предусмотренных стандартами оказания специальных социальных услуг в области социальной защиты населения;</w:t>
+    <w:bookmarkStart w:name="z257" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует работу с общественностью, координирует работу с законными представителями (родителями, опекунами);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z253" w:id="245"/>
-[...15 lines deleted...]
-      принимает меры по созданию подопечным условий для поддержания родственных связей;</w:t>
+    <w:bookmarkStart w:name="z258" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносит предложения руководству по подбору, расстановке и перемещению кадров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z254" w:id="246"/>
-[...15 lines deleted...]
-      контролирует работу персонала, оказывающего специальные социальные услуги подопечным с учетом их индивидуальных потребностей;</w:t>
+    <w:bookmarkStart w:name="z259" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает создание безопасных и благоприятных условий для жизни и здоровья персонала и подопечных, поддержанию благоприятной морально-психологической атмосферы в коллективе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z255" w:id="247"/>
-[...15 lines deleted...]
-      применяет на практике отечественный и зарубежный опыт социальной работы;</w:t>
+    <w:bookmarkStart w:name="z260" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводит работу по укреплению трудовой и производственной дисциплины, соблюдению санитарно-эпидемиологических норм, требований пожарной безопасности, охране труда и техники безопасности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z256" w:id="248"/>
-[...15 lines deleted...]
-      внедряет новые формы и методы работы по социальному обслуживанию подопечных, вносит предложения по приобретению современных технических средств реабилитации и ухода за подопечными;</w:t>
+    <w:bookmarkStart w:name="z261" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает представление необходимой отчетности, достоверность статистических сведений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z257" w:id="249"/>
-[...15 lines deleted...]
-      организует работу с общественностью, координирует работу с законными представителями (родителями, опекунами);</w:t>
+    <w:bookmarkStart w:name="z262" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Должен знать:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z258" w:id="250"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9605,448 +10055,448 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о противодействии коррупции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z271" w:id="255"/>
+    <w:bookmarkStart w:name="z271" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       теорию и методику социальной работы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z272" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      профиль и особенности организации; основы социальной работы, психологии, педагогики, геронтологии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z273" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы проведения медицинской, социальной и профессиональной реабилитации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z274" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      теорию и практику управления персоналом организации; передовой отечественный и зарубежный опыт по оказанию специальных социальных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z275" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правила пожарной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z276" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Требования к квалификации: высшее (или послевузовское) образование (социальное, медицинское, педагогическое) и стаж работы в системе социальной защиты не менее 3 лет или на руководящих должностях в соответствующем профилю организации виде деятельности не менее 5 лет.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z272" w:id="256"/>
-[...15 lines deleted...]
-      профиль и особенности организации; основы социальной работы, психологии, педагогики, геронтологии;</w:t>
+    <w:bookmarkStart w:name="z277" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 8. Заместитель директора по административно-хозяйственной работе центра оказания специальных социальных услуг (организации))</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z273" w:id="257"/>
-[...15 lines deleted...]
-      основы проведения медицинской, социальной и профессиональной реабилитации;</w:t>
+    <w:bookmarkStart w:name="z278" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Должностные обязанности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z274" w:id="258"/>
-[...15 lines deleted...]
-      теорию и практику управления персоналом организации; передовой отечественный и зарубежный опыт по оказанию специальных социальных услуг;</w:t>
+    <w:bookmarkStart w:name="z279" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исполняет свои обязанности под общим руководством первого руководителя организации и во взаимодействии с руководителями подразделений и служб по вопросам снабжения и обслуживания центра оказания специальных социальных услуг (далее – ЦОССУ);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z275" w:id="259"/>
-[...15 lines deleted...]
-      Правила пожарной безопасности.</w:t>
+    <w:bookmarkStart w:name="z280" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимает меры по своевременному заключению хозяйственных договоров, осуществляет контроль за их выполнением;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z276" w:id="260"/>
-[...15 lines deleted...]
-      21. Требования к квалификации: высшее (или послевузовское) образование (социальное, медицинское, педагогическое) и стаж работы в системе социальной защиты не менее 3 лет или на руководящих должностях в соответствующем профилю организации виде деятельности не менее 5 лет.</w:t>
+    <w:bookmarkStart w:name="z281" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет разработку перспективных и текущих планов по техническому перевооружению и реконструкции зданий и сооружений организации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z277" w:id="261"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 8. Заместитель директора по административно-хозяйственной работе центра оказания специальных социальных услуг (организации))</w:t>
+    <w:bookmarkStart w:name="z282" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует работу по обеспечению организации новым технологическим оборудованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z278" w:id="262"/>
-[...15 lines deleted...]
-      22. Должностные обязанности:</w:t>
+    <w:bookmarkStart w:name="z283" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает сохранность хозяйственного инвентаря, его восстановление и пополнение, а также соблюдение чистоты в помещениях и на прилегающей территории;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z279" w:id="263"/>
-[...15 lines deleted...]
-      исполняет свои обязанности под общим руководством первого руководителя организации и во взаимодействии с руководителями подразделений и служб по вопросам снабжения и обслуживания центра оказания специальных социальных услуг (далее – ЦОССУ);</w:t>
+    <w:bookmarkStart w:name="z284" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      руководит работой обслуживающего персонала;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z280" w:id="264"/>
-[...15 lines deleted...]
-      принимает меры по своевременному заключению хозяйственных договоров, осуществляет контроль за их выполнением;</w:t>
+    <w:bookmarkStart w:name="z285" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимает меры по обеспечению ЦОССУ канцелярскими принадлежностями и предметами хозяйственного обихода;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z281" w:id="265"/>
-[...15 lines deleted...]
-      осуществляет разработку перспективных и текущих планов по техническому перевооружению и реконструкции зданий и сооружений организации;</w:t>
+    <w:bookmarkStart w:name="z286" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      следит за наличием и исправностью противопожарных средств, состоянием помещений, оборудования и инвентаря, обеспечивает их своевременный ремонт;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z282" w:id="266"/>
-[...15 lines deleted...]
-      организует работу по обеспечению организации новым технологическим оборудованием;</w:t>
+    <w:bookmarkStart w:name="z287" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает контроль за работой персонала по обслуживанию и эксплуатации зданий и сооружений, инженерных коммуникаций, тепло и электроснабжению;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z283" w:id="267"/>
-[...15 lines deleted...]
-      обеспечивает сохранность хозяйственного инвентаря, его восстановление и пополнение, а также соблюдение чистоты в помещениях и на прилегающей территории;</w:t>
+    <w:bookmarkStart w:name="z288" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает соблюдение санитарно-эпидемиологических норм, требований пожарной безопасности, охрану труда и техники безопасности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z284" w:id="268"/>
-[...15 lines deleted...]
-      руководит работой обслуживающего персонала;</w:t>
+    <w:bookmarkStart w:name="z289" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает представление необходимой отчетности и их достоверность.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z285" w:id="269"/>
-[...15 lines deleted...]
-      принимает меры по обеспечению ЦОССУ канцелярскими принадлежностями и предметами хозяйственного обихода;</w:t>
+    <w:bookmarkStart w:name="z290" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Должен знать:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z286" w:id="270"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10395,408 +10845,408 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о государственных закупках;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z298" w:id="275"/>
+    <w:bookmarkStart w:name="z298" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       основы ценообразования; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z299" w:id="276"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z299" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       порядок расчетов за оказанные услуги и выполненные работы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z300" w:id="277"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z300" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       организацию финансово-хозяйственной деятельности; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z301" w:id="278"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z301" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       порядок заключения договоров; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z302" w:id="279"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z302" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       основы организации труда и управления, экономики, гражданского права;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z303" w:id="280"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z303" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       правила внутреннего трудового распорядка; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z304" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правила пожарной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z305" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Требования к квалификации: высшее (или послевузовское) образование и стаж работы в сфере хозяйственного обслуживания не менее 1 года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z306" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 9. Заведующий медицинским отделением центра оказания специальных социальных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z307" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Должностные обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z308" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет руководство медицинским отделением центра оказания специальных социальных услуг (далее – отделение), консультативную помощь врачам по диагностике и лечению, систематический контроль за качеством оказанных медицинских услуг;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z304" w:id="281"/>
-[...15 lines deleted...]
-      Правила пожарной безопасности.</w:t>
+    <w:bookmarkStart w:name="z309" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует работу отделения по оказанию своевременной и качественной медицинской помощи престарелым и лицам с инвалидностью, в том числе детям с инвалидностью (далее – подопечные);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z305" w:id="282"/>
-[...15 lines deleted...]
-      24. Требования к квалификации: высшее (или послевузовское) образование и стаж работы в сфере хозяйственного обслуживания не менее 1 года.</w:t>
+    <w:bookmarkStart w:name="z310" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает рациональную эксплуатацию медицинской техники, рациональную расстановку и организацию труда медицинских кадров, внедрение новых и совершенствование существующих форм и методов лечения заболеваний, ведение и представление учетно-отчетной документации, соблюдение медицинской этики, правил внутреннего трудового распорядка, безопасности и охраны труда пожарной безопасности и санитарно-эпидемиологических правил и норм;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z306" w:id="283"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 9. Заведующий медицинским отделением центра оказания специальных социальных услуг</w:t>
+    <w:bookmarkStart w:name="z311" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимает меры по обеспечению отделения лекарственными средствами и изделиями медицинского назначения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z307" w:id="284"/>
-[...15 lines deleted...]
-      25. Должностные обязанности:</w:t>
+    <w:bookmarkStart w:name="z312" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает перспективный план повышения квалификации медицинских работников;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z308" w:id="285"/>
-[...15 lines deleted...]
-      осуществляет руководство медицинским отделением центра оказания специальных социальных услуг (далее – отделение), консультативную помощь врачам по диагностике и лечению, систематический контроль за качеством оказанных медицинских услуг;</w:t>
+    <w:bookmarkStart w:name="z313" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оказывает содействие в создании условий для повышения квалификации медицинских работников отделения, способствует рациональному использованию и развитию их профессиональных знаний и опыта, а также условий труда, безопасных и благоприятных для жизни и здоровья, формированию благоприятной психологической атмосферы в коллективе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z309" w:id="286"/>
-[...15 lines deleted...]
-      организует работу отделения по оказанию своевременной и качественной медицинской помощи престарелым и лицам с инвалидностью, в том числе детям с инвалидностью (далее – подопечные);</w:t>
+    <w:bookmarkStart w:name="z314" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      внедряет в подразделение новые инновационные технологии для диагностики и лечения больных.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z310" w:id="287"/>
-[...15 lines deleted...]
-      обеспечивает рациональную эксплуатацию медицинской техники, рациональную расстановку и организацию труда медицинских кадров, внедрение новых и совершенствование существующих форм и методов лечения заболеваний, ведение и представление учетно-отчетной документации, соблюдение медицинской этики, правил внутреннего трудового распорядка, безопасности и охраны труда пожарной безопасности и санитарно-эпидемиологических правил и норм;</w:t>
+    <w:bookmarkStart w:name="z315" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Должен знать:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z311" w:id="288"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11201,648 +11651,648 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о противодействии коррупции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z324" w:id="293"/>
+    <w:bookmarkStart w:name="z324" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       основы социальной гигиены;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z325" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      общие принципы и основные методы клинической, инструментальной и лабораторной диагностики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z326" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы организации лечебно-профилактической, скорой медицинской помощи, лекарственного обеспечения населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z327" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      статистику здоровья населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z328" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      критерии и показатели здравоохранения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z329" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      научные достижения отечественной и зарубежной медицины в области лечения и диагностики.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z325" w:id="294"/>
-[...15 lines deleted...]
-      общие принципы и основные методы клинической, инструментальной и лабораторной диагностики;</w:t>
+    <w:bookmarkStart w:name="z330" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Требования к квалификации: высшее (или послевузовское) медицинское образование, желательно первая/высшая квалификационная категория по специальности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z326" w:id="295"/>
-[...15 lines deleted...]
-      основы организации лечебно-профилактической, скорой медицинской помощи, лекарственного обеспечения населения;</w:t>
+    <w:bookmarkStart w:name="z331" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 10. Директор центра оказания специальных социальных услуг</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z327" w:id="296"/>
-[...97 lines deleted...]
-    <w:bookmarkStart w:name="z332" w:id="301"/>
+    <w:bookmarkStart w:name="z332" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Должностные обязанности: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z333" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет руководство производственной, хозяйственной и финансово-экономической деятельностью, обеспечивает сохранность и эффективное использование имущества центра оказания специальных социальных услуг (далее – ЦОССУ);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z334" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      определяет структуру управления организацией, штатное расписание;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z335" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует работу и эффективное взаимодействие всех подразделений ЦООСУ по социально-бытовому, медицинскому, культурному обслуживанию, учебно-воспитательной работе с детьми с инвалидностью, престарелыми и лицами с инвалидностью (далее – опекаемые);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z336" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует текущее и перспективное планирование деятельности ЦООСУ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z337" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      утверждает рабочие оздоровительные, учебные профилактические планы и программы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z333" w:id="302"/>
-[...15 lines deleted...]
-      осуществляет руководство производственной, хозяйственной и финансово-экономической деятельностью, обеспечивает сохранность и эффективное использование имущества центра оказания специальных социальных услуг (далее – ЦОССУ);</w:t>
+    <w:bookmarkStart w:name="z338" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      защищает законные права и интересы проживающих детей, престарелых и лиц с инвалидностью, нуждающихся в уходе, бытовом и медицинском обслуживании, социально-трудовой адаптации и реабилитации, принимает меры по созданию им условий для поддержания родственных связей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z334" w:id="303"/>
-[...15 lines deleted...]
-      определяет структуру управления организацией, штатное расписание;</w:t>
+    <w:bookmarkStart w:name="z339" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимает меры по обеспечению техническими вспомогательными (компенсаторными) и специальными средствами передвижения нуждающихся в них детей, престарелых и лиц с инвалидностью;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z335" w:id="304"/>
-[...15 lines deleted...]
-      организует работу и эффективное взаимодействие всех подразделений ЦООСУ по социально-бытовому, медицинскому, культурному обслуживанию, учебно-воспитательной работе с детьми с инвалидностью, престарелыми и лицами с инвалидностью (далее – опекаемые);</w:t>
+    <w:bookmarkStart w:name="z340" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      формирует государственный социальный заказ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z336" w:id="305"/>
-[...15 lines deleted...]
-      организует текущее и перспективное планирование деятельности ЦООСУ;</w:t>
+    <w:bookmarkStart w:name="z341" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает рациональное использование выделяемых бюджетных средств, а также средств, поступающих из источников финансирования, не противоречащих законодательству;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z337" w:id="306"/>
-[...15 lines deleted...]
-      утверждает рабочие оздоровительные, учебные профилактические планы и программы;</w:t>
+    <w:bookmarkStart w:name="z342" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует мероприятия по привлечению внебюджетных средств для улучшения обслуживания опекаемых;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z338" w:id="307"/>
-[...15 lines deleted...]
-      защищает законные права и интересы проживающих детей, престарелых и лиц с инвалидностью, нуждающихся в уходе, бытовом и медицинском обслуживании, социально-трудовой адаптации и реабилитации, принимает меры по созданию им условий для поддержания родственных связей;</w:t>
+    <w:bookmarkStart w:name="z343" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      применяет на практике отечественный и зарубежный опыт социальной работы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z339" w:id="308"/>
-[...15 lines deleted...]
-      принимает меры по обеспечению техническими вспомогательными (компенсаторными) и специальными средствами передвижения нуждающихся в них детей, престарелых и лиц с инвалидностью;</w:t>
+    <w:bookmarkStart w:name="z344" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      внедряет новые формы и методы работы по социальному обслуживанию опекаемых, обеспечивает оснащение ЦОССУ современными техническими средствами реабилитации и ухода за опекаемыми;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z340" w:id="309"/>
-[...15 lines deleted...]
-      формирует государственный социальный заказ;</w:t>
+    <w:bookmarkStart w:name="z345" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет связь с общественностью, координирует работу с законными представителями (родителями, опекунами);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z341" w:id="310"/>
-[...15 lines deleted...]
-      обеспечивает рациональное использование выделяемых бюджетных средств, а также средств, поступающих из источников финансирования, не противоречащих законодательству;</w:t>
+    <w:bookmarkStart w:name="z346" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет подбор, прием и расстановку кадров, определяет должностные обязанности сотрудников;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z342" w:id="311"/>
-[...15 lines deleted...]
-      организует мероприятия по привлечению внебюджетных средств для улучшения обслуживания опекаемых;</w:t>
+    <w:bookmarkStart w:name="z347" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимает меры по повышению квалификации кадров, созданию безопасных и благоприятных условий для жизни и здоровья условий труда, поддержанию благоприятной морально-психологической атмосферы в коллективе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z343" w:id="312"/>
-[...15 lines deleted...]
-      применяет на практике отечественный и зарубежный опыт социальной работы;</w:t>
+    <w:bookmarkStart w:name="z348" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводит работу по укреплению трудовой и производственной дисциплины, аттестации работников;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z344" w:id="313"/>
-[...15 lines deleted...]
-      внедряет новые формы и методы работы по социальному обслуживанию опекаемых, обеспечивает оснащение ЦОССУ современными техническими средствами реабилитации и ухода за опекаемыми;</w:t>
+    <w:bookmarkStart w:name="z349" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      защищает и представляет интересы ЦОССУ в суде, государственных органах и организациях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z345" w:id="314"/>
-[...15 lines deleted...]
-      осуществляет связь с общественностью, координирует работу с законными представителями (родителями, опекунами);</w:t>
+    <w:bookmarkStart w:name="z350" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      способствует развитию трудовой мотивации, инициативы и активности сотрудников;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z346" w:id="315"/>
-[...15 lines deleted...]
-      осуществляет подбор, прием и расстановку кадров, определяет должностные обязанности сотрудников;</w:t>
+    <w:bookmarkStart w:name="z351" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает прием, сохранность и распределение гуманитарной помощи среди опекаемых;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z347" w:id="316"/>
-[...15 lines deleted...]
-      принимает меры по повышению квалификации кадров, созданию безопасных и благоприятных условий для жизни и здоровья условий труда, поддержанию благоприятной морально-психологической атмосферы в коллективе;</w:t>
+    <w:bookmarkStart w:name="z352" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заключает договоры, выдает доверенности, обеспечивает представление необходимой отчетности, достоверность статистических сведений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z348" w:id="317"/>
-[...15 lines deleted...]
-      проводит работу по укреплению трудовой и производственной дисциплины, аттестации работников;</w:t>
+    <w:bookmarkStart w:name="z353" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Должен знать:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z349" w:id="318"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12359,708 +12809,708 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о государственных закупках;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z364" w:id="323"/>
+    <w:bookmarkStart w:name="z364" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       теорию и методику социальной работы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z365" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      профиль и особенности организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z366" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      достижения современной психолого-педагогической науки и практики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z367" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы социологии, психологии педагогики, психопрофилактики, этики, геронтологии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z368" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      методы воспитательной и социальной работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z369" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы проведения медицинской, социальной и профессиональной реабилитации;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z365" w:id="324"/>
-[...15 lines deleted...]
-      профиль и особенности организации;</w:t>
+    <w:bookmarkStart w:name="z370" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основные методологические принципы социальной работы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z366" w:id="325"/>
-[...15 lines deleted...]
-      достижения современной психолого-педагогической науки и практики;</w:t>
+    <w:bookmarkStart w:name="z371" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организацию хозяйственно-финансовой деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z367" w:id="326"/>
-[...15 lines deleted...]
-      основы социологии, психологии педагогики, психопрофилактики, этики, геронтологии;</w:t>
+    <w:bookmarkStart w:name="z372" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы налогового и бюджетного законодательства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z368" w:id="327"/>
-[...15 lines deleted...]
-      методы воспитательной и социальной работы;</w:t>
+    <w:bookmarkStart w:name="z373" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      теорию и практику управления персоналом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z369" w:id="328"/>
-[...15 lines deleted...]
-      основы проведения медицинской, социальной и профессиональной реабилитации;</w:t>
+    <w:bookmarkStart w:name="z374" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      методы статистического и методологического анализа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z370" w:id="329"/>
-[...15 lines deleted...]
-      основные методологические принципы социальной работы;</w:t>
+    <w:bookmarkStart w:name="z375" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правила пожарной безопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z371" w:id="330"/>
-[...15 lines deleted...]
-      организацию хозяйственно-финансовой деятельности;</w:t>
+    <w:bookmarkStart w:name="z376" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Требования к квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z372" w:id="331"/>
-[...15 lines deleted...]
-      основы налогового и бюджетного законодательства;</w:t>
+    <w:bookmarkStart w:name="z377" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высшее (или послевузовское) (социальное, педагогическое, медицинское, юридическое, экономическое) образование и стаж работы в системе социальной защиты (в организациях всех форм собственности) не менее 3 лет или на руководящих должностях в соответствующем профилю организации виде экономической деятельности не менее 5 лет или на руководящих должностях в неправительственных (негосударственных) организациях сферы здравоохранения, образования, культуры и спорта не менее 5 лет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z373" w:id="332"/>
-[...15 lines deleted...]
-      теорию и практику управления персоналом;</w:t>
+    <w:bookmarkStart w:name="z378" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 11. Заместитель директора по медицинской работе центра оказания специальных социальных услуг</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z374" w:id="333"/>
-[...97 lines deleted...]
-    <w:bookmarkStart w:name="z379" w:id="338"/>
+    <w:bookmarkStart w:name="z379" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Должностные обязанности: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z380" w:id="339"/>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z380" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществляет руководство медицинской деятельностью центра оказания специальных социальных услуг (далее – ЦОССУ);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z381" w:id="340"/>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z381" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечивает сохранность и эффективное использование имущества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z382" w:id="341"/>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z382" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       исполняет свои обязанности под общим руководством первого руководителя ЦООСУ и во взаимодействии с руководителями подразделений и служб организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z383" w:id="342"/>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z383" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       организует работу по оказанию своевременной и квалифицированной медицинской помощи престарелым и лицам с инвалидностью, в том числе детям с инвалидностью (далее – подопечным);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z384" w:id="343"/>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z384" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осуществляет организационную работу по планированию лечебно-диагностической деятельности организации; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z385" w:id="344"/>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z385" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       проводит анализ лечебной деятельности; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z386" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет систематический контроль за качеством оказанных социально-медицинских услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z387" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      планирует и обеспечивает проведение мероприятий по санитарно-гигиеническому воспитанию подопечных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z388" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет работу по вопросу обеспечения ЦОССУ лекарственными средствами и изделиями медицинского назначения, специальным оборудованием;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z389" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет контроль за технической эксплуатацией медицинских приборов и оборудования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z390" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносит предложения руководству по рациональной расстановке и организации труда медицинских кадров, развитие их профессиональных знаний и опыта;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z386" w:id="345"/>
-[...15 lines deleted...]
-      осуществляет систематический контроль за качеством оказанных социально-медицинских услуг;</w:t>
+    <w:bookmarkStart w:name="z391" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает создание безопасных и благоприятных условий труда для жизни и здоровья работников, формирование благоприятной психологической атмосферы в коллективе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z387" w:id="346"/>
-[...15 lines deleted...]
-      планирует и обеспечивает проведение мероприятий по санитарно-гигиеническому воспитанию подопечных;</w:t>
+    <w:bookmarkStart w:name="z392" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает перспективный план повышения квалификации медицинских работников;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z388" w:id="347"/>
-[...15 lines deleted...]
-      осуществляет работу по вопросу обеспечения ЦОССУ лекарственными средствами и изделиями медицинского назначения, специальным оборудованием;</w:t>
+    <w:bookmarkStart w:name="z393" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает соблюдение трудовой дисциплины, способствует развитию трудовой мотивации, инициативы и активности работников, медицинской этики, выполнение требований внутреннего трудового распорядка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z389" w:id="348"/>
-[...15 lines deleted...]
-      осуществляет контроль за технической эксплуатацией медицинских приборов и оборудования;</w:t>
+    <w:bookmarkStart w:name="z394" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует ведение статистического учета и представление отчетности о деятельности организации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z390" w:id="349"/>
-[...15 lines deleted...]
-      вносит предложения руководству по рациональной расстановке и организации труда медицинских кадров, развитие их профессиональных знаний и опыта;</w:t>
+    <w:bookmarkStart w:name="z395" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает соблюдение Правил пожарной безопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z391" w:id="350"/>
-[...15 lines deleted...]
-      обеспечивает создание безопасных и благоприятных условий труда для жизни и здоровья работников, формирование благоприятной психологической атмосферы в коллективе;</w:t>
+    <w:bookmarkStart w:name="z396" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Должен знать:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z392" w:id="351"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13577,768 +14027,768 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о государственных закупках;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z407" w:id="356"/>
+    <w:bookmarkStart w:name="z407" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       общие принципы и основные методы клинической, инструментальной и лабораторной диагностики;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z408" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы организации лечебно-профилактической, скорой медицинской помощи; теорию и методику социальной работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z409" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы социологии, психологии, педагогики, психопрофилактики, этики, геронтологии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z410" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      критерии и показатели, характеризирующие состояние обеспечения населения лекарственными препаратами, социальной гигиены;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z411" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      статистику здоровья населения, критерии и показатели здравоохранения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z412" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      научные достижения отечественной и зарубежной медицины;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z408" w:id="357"/>
-[...15 lines deleted...]
-      основы организации лечебно-профилактической, скорой медицинской помощи; теорию и методику социальной работы;</w:t>
+    <w:bookmarkStart w:name="z413" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правила пожарной безопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z409" w:id="358"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z414" w:id="363"/>
+    <w:bookmarkStart w:name="z414" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. Требования к квалификации: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z415" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высшее (или послевузовское) медицинское образование и стаж работы на руководящих должностях в соответствующем профилю организации виде медицинской деятельности не менее 5 лет, желательно первая/высшая квалификационная категория по специальности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z416" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 12. Заведующий отделом (отделением) социальной помощи на дому</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z417" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Должностные обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z418" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет общее руководство работой отдела (отделения) социальной помощи на дому (далее – отделение);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z419" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает проведение работы по выявлению и учету проживающих на территории действия отделения граждан, нуждающихся оказания специальных социальных услуг и социальном обслуживании;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z415" w:id="364"/>
-[...15 lines deleted...]
-      высшее (или послевузовское) медицинское образование и стаж работы на руководящих должностях в соответствующем профилю организации виде медицинской деятельности не менее 5 лет, желательно первая/высшая квалификационная категория по специальности.</w:t>
+    <w:bookmarkStart w:name="z420" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует текущее и перспективное планирование деятельности отделения, контролирует его выполнение;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z416" w:id="365"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 12. Заведующий отделом (отделением) социальной помощи на дому</w:t>
+    <w:bookmarkStart w:name="z421" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует работу по обследованию материально-бытовых условий одиноких престарелых и лиц с инвалидностью, нетрудоспособных граждан, семей, воспитывающих детей с инвалидностью, с целью установления потребности, определения видов и форм социальной помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z417" w:id="366"/>
-[...15 lines deleted...]
-      34. Должностные обязанности:</w:t>
+    <w:bookmarkStart w:name="z422" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      формирует базу данных нуждающихся в социальной помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z418" w:id="367"/>
-[...15 lines deleted...]
-      осуществляет общее руководство работой отдела (отделения) социальной помощи на дому (далее – отделение);</w:t>
+    <w:bookmarkStart w:name="z423" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      определяет число обслуживаемых и объем работы специалистов отделения в соответствии со стандартом оказания специальных социальных услуг в области социальной защиты населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z419" w:id="368"/>
-[...15 lines deleted...]
-      обеспечивает проведение работы по выявлению и учету проживающих на территории действия отделения граждан, нуждающихся оказания специальных социальных услуг и социальном обслуживании;</w:t>
+    <w:bookmarkStart w:name="z424" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводит регулярный контроль за объемом и качеством оказываемых социальных услуг и их соответствием потребностям обслуживаемых граждан, эффективностью работы сотрудников отделения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z420" w:id="369"/>
-[...15 lines deleted...]
-      организует текущее и перспективное планирование деятельности отделения, контролирует его выполнение;</w:t>
+    <w:bookmarkStart w:name="z425" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводит анализ и прогнозирование работы, принимает меры по улучшению деятельности отделения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z421" w:id="370"/>
-[...15 lines deleted...]
-      организует работу по обследованию материально-бытовых условий одиноких престарелых и лиц с инвалидностью, нетрудоспособных граждан, семей, воспитывающих детей с инвалидностью, с целью установления потребности, определения видов и форм социальной помощи;</w:t>
+    <w:bookmarkStart w:name="z426" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оказывает содействие в определении нуждающихся лиц в учреждения или организации, функционирующие в условиях стационаров, полустационаров, временного пребывания, в специальные коррекционные, реабилитационные учреждения или организации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z422" w:id="371"/>
-[...15 lines deleted...]
-      формирует базу данных нуждающихся в социальной помощи;</w:t>
+    <w:bookmarkStart w:name="z427" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет взаимодействие в вопросах социального обслуживания клиентов отделения с территориальными органами и учреждениями здравоохранения, образования, благотворительными и религиозными объединениями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z423" w:id="372"/>
-[...15 lines deleted...]
-      определяет число обслуживаемых и объем работы специалистов отделения в соответствии со стандартом оказания специальных социальных услуг в области социальной защиты населения;</w:t>
+    <w:bookmarkStart w:name="z428" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует работу по оказанию консультативной помощи населению, в том числе по оформлению документов нуждающимся лицам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z424" w:id="373"/>
-[...15 lines deleted...]
-      проводит регулярный контроль за объемом и качеством оказываемых социальных услуг и их соответствием потребностям обслуживаемых граждан, эффективностью работы сотрудников отделения;</w:t>
+    <w:bookmarkStart w:name="z429" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимает участие в решении вопросов опеки, попечительства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z425" w:id="374"/>
-[...15 lines deleted...]
-      проводит анализ и прогнозирование работы, принимает меры по улучшению деятельности отделения;</w:t>
+    <w:bookmarkStart w:name="z430" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает внедрение новых и совершенствование существующих организационных форм и методов работы, направленных на дальнейшее повышение эффективности оказания специальных социальных услуг населению;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z426" w:id="375"/>
-[...15 lines deleted...]
-      оказывает содействие в определении нуждающихся лиц в учреждения или организации, функционирующие в условиях стационаров, полустационаров, временного пребывания, в специальные коррекционные, реабилитационные учреждения или организации;</w:t>
+    <w:bookmarkStart w:name="z431" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает контроль за ведением специалистами отделения установленной документации (журналов учета посещений и индивидуальных занятий, поурочные планы или циклограммы работы специалистов, оказывающих социально-психологические, социально-педагогические услуги, документации по динамике состояния и развития ребенка и другое);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z427" w:id="376"/>
-[...15 lines deleted...]
-      осуществляет взаимодействие в вопросах социального обслуживания клиентов отделения с территориальными органами и учреждениями здравоохранения, образования, благотворительными и религиозными объединениями;</w:t>
+    <w:bookmarkStart w:name="z432" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует обучение, обмен опытом, повышение квалификации работников отделения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z428" w:id="377"/>
-[...15 lines deleted...]
-      организует работу по оказанию консультативной помощи населению, в том числе по оформлению документов нуждающимся лицам;</w:t>
+    <w:bookmarkStart w:name="z433" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      способствует развитию трудовой мотивации, инициативы и активности сотрудников;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z429" w:id="378"/>
-[...15 lines deleted...]
-      принимает участие в решении вопросов опеки, попечительства;</w:t>
+    <w:bookmarkStart w:name="z434" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает прием, сохранность и распределение гуманитарной помощи среди лиц, обслуживаемых отделением;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z430" w:id="379"/>
-[...15 lines deleted...]
-      обеспечивает внедрение новых и совершенствование существующих организационных форм и методов работы, направленных на дальнейшее повышение эффективности оказания специальных социальных услуг населению;</w:t>
+    <w:bookmarkStart w:name="z435" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает рациональное использование выделяемых бюджетных средств, а также средств, поступающих из источников финансирования, не противоречащих законодательству;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z431" w:id="380"/>
-[...15 lines deleted...]
-      обеспечивает контроль за ведением специалистами отделения установленной документации (журналов учета посещений и индивидуальных занятий, поурочные планы или циклограммы работы специалистов, оказывающих социально-психологические, социально-педагогические услуги, документации по динамике состояния и развития ребенка и другое);</w:t>
+    <w:bookmarkStart w:name="z436" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводит мероприятия по привлечению внебюджетных материальных средств для оказания безвозмездной помощи малообеспеченным нетрудоспособным гражданам, семьям, воспитывающим детей с инвалидностью;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z432" w:id="381"/>
-[...15 lines deleted...]
-      организует обучение, обмен опытом, повышение квалификации работников отделения;</w:t>
+    <w:bookmarkStart w:name="z437" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устанавливает и поддерживает связь с трудовыми коллективами, где ранее работали ветераны труда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z433" w:id="382"/>
-[...15 lines deleted...]
-      способствует развитию трудовой мотивации, инициативы и активности сотрудников;</w:t>
+    <w:bookmarkStart w:name="z438" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сотрудничает с организациями Красного Полумесяца и Красного Креста, общественными организациями, предпринимательскими структурами, с целью оказания ими благотворительной помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z434" w:id="383"/>
-[...15 lines deleted...]
-      обеспечивает прием, сохранность и распределение гуманитарной помощи среди лиц, обслуживаемых отделением;</w:t>
+    <w:bookmarkStart w:name="z439" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносит предложения в вышестоящие организации по совершенствованию форм и методов надомного обслуживания и оказания различных видов натуральной помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z435" w:id="384"/>
-[...15 lines deleted...]
-      обеспечивает рациональное использование выделяемых бюджетных средств, а также средств, поступающих из источников финансирования, не противоречащих законодательству;</w:t>
+    <w:bookmarkStart w:name="z440" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает представление необходимой отчетности, достоверность статистических сведений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z436" w:id="385"/>
-[...15 lines deleted...]
-      проводит мероприятия по привлечению внебюджетных материальных средств для оказания безвозмездной помощи малообеспеченным нетрудоспособным гражданам, семьям, воспитывающим детей с инвалидностью;</w:t>
+    <w:bookmarkStart w:name="z441" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает соблюдение правил внутреннего трудового распорядка, правил охраны труда и техники безопасности, требований противопожарных норм.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z437" w:id="386"/>
-[...15 lines deleted...]
-      устанавливает и поддерживает связь с трудовыми коллективами, где ранее работали ветераны труда;</w:t>
+    <w:bookmarkStart w:name="z442" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Должен знать:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z438" w:id="387"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14855,646 +15305,646 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о государственных закупках;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z453" w:id="392"/>
+    <w:bookmarkStart w:name="z453" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       основные направления политики социальной защиты населения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z454" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      профиль, специализацию и особенности организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z455" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      виды социальных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z456" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      теорию и методику социальной работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z457" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организацию обслуживания престарелых и лиц с инвалидностью, в том числе детей с инвалидностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z458" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы социальной работы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z454" w:id="393"/>
-[...15 lines deleted...]
-      профиль, специализацию и особенности организации;</w:t>
+    <w:bookmarkStart w:name="z459" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы социологии, психологию личности и социально-психологические аспекты помощи лицам пенсионного возраста и инвалидам, семьям, воспитывающим детей с инвалидностью;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z455" w:id="394"/>
-[...15 lines deleted...]
-      виды социальных услуг;</w:t>
+    <w:bookmarkStart w:name="z460" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      санитарно-гигиенические требования по уходу за больными в домашних условиях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z456" w:id="395"/>
-[...15 lines deleted...]
-      теорию и методику социальной работы;</w:t>
+    <w:bookmarkStart w:name="z461" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      льготы и преимущества, установленные для ветеранов войны и труда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z457" w:id="396"/>
-[...15 lines deleted...]
-      организацию обслуживания престарелых и лиц с инвалидностью, в том числе детей с инвалидностью;</w:t>
+    <w:bookmarkStart w:name="z462" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специфику работы в различной социальной среде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z458" w:id="397"/>
-[...15 lines deleted...]
-      основы социальной работы;</w:t>
+    <w:bookmarkStart w:name="z463" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы педагогики, психопрофилактики, этики и деонтологии, психопатологии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z459" w:id="398"/>
-[...15 lines deleted...]
-      основы социологии, психологию личности и социально-психологические аспекты помощи лицам пенсионного возраста и инвалидам, семьям, воспитывающим детей с инвалидностью;</w:t>
+    <w:bookmarkStart w:name="z464" w:id="398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      методики по вопросам оформления опеки и попечительства, надомного обслуживания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z460" w:id="399"/>
-[...15 lines deleted...]
-      санитарно-гигиенические требования по уходу за больными в домашних условиях;</w:t>
+    <w:bookmarkStart w:name="z465" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      передовой отечественный и зарубежный опыт по организации социальной помощи на дому;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z461" w:id="400"/>
-[...15 lines deleted...]
-      льготы и преимущества, установленные для ветеранов войны и труда;</w:t>
+    <w:bookmarkStart w:name="z466" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядок заключения и исполнения договоров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z462" w:id="401"/>
-[...15 lines deleted...]
-      специфику работы в различной социальной среде;</w:t>
+    <w:bookmarkStart w:name="z467" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы налогового и бюджетного законодательства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z463" w:id="402"/>
-[...15 lines deleted...]
-      основы педагогики, психопрофилактики, этики и деонтологии, психопатологии;</w:t>
+    <w:bookmarkStart w:name="z468" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организацию финансово-хозяйственной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z464" w:id="403"/>
-[...15 lines deleted...]
-      методики по вопросам оформления опеки и попечительства, надомного обслуживания;</w:t>
+    <w:bookmarkStart w:name="z469" w:id="403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правила пожарной безопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z465" w:id="404"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z470" w:id="409"/>
+    <w:bookmarkStart w:name="z470" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. Требования к квалификации: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z471" w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высшее (или послевузовское) (социальное, медицинское, педагогическое, экономическое, юридическое) образование и стаж работы в соответствующем профилю организации виде экономической деятельности не менее 3 лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z472" w:id="406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Типовые квалификационные характеристики должностей специалистов организаций социальной защиты и занятости населения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z473" w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 1. Социальный работник по оценке и определению потребности в специальных социальных услугах</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z474" w:id="408"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Должностные обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z475" w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет свою деятельность в тесном контакте со специалистами органов и организаций социальной защиты населения, здравоохранения, образования, организаций, уполномоченных для работы с престарелыми, лицами с инвалидностью, в том числе детьми с инвалидностью;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z471" w:id="410"/>
-[...95 lines deleted...]
-    <w:bookmarkStart w:name="z476" w:id="415"/>
+    <w:bookmarkStart w:name="z476" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       проводит оценку и определяет потребность в специальных социальных услугах; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z477" w:id="416"/>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z477" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       проводит беседы с заявителем, выезжает по месту жительства заявителя, готовит запросы в соответствующие организации и опрашивает соседей на предмет наличия объективных причин, позволяющих получать услуги; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z478" w:id="417"/>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z478" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       определяет способность к самостоятельности при нарушении функций организма, при социальной дезадаптации и депривации ребенка; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z479" w:id="418"/>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z479" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       оценивает социальную среду, недостаточность или отсутствие материальных, экономических, социальных и духовных условий существования; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z480" w:id="419"/>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z480" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       организовывает работу по созданию межведомственной комиссии для получения заключений от органов образования и здравоохранения; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="419"/>
-    <w:bookmarkStart w:name="z481" w:id="420"/>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z481" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       готовит заключение, в котором определяются вид услуги, категория получателя, место предоставления, продолжительность предоставления услуги, содержание услуги, индивидуальные особенности и направляет его в местные исполнительные органы районов (городов областного, республиканского значения, столицы).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z482" w:id="421"/>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z482" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Должен знать:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkEnd w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15731,668 +16181,668 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о правах ребенка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z488" w:id="422"/>
+    <w:bookmarkStart w:name="z488" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Стандарты оказания специальных социальных услуг в области социальной защиты населения, утвержденными уполномоченным государственным органом, в соответствии с абзацем пятым </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 12 Социального кодекса Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z489" w:id="423"/>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z489" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Правил оценки и определения потребности в специальных социальных услугах, утвержденными уполномоченным государственным органом, в соответствии с абзацем двадцать седьмым </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 12 Социального кодекса Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z490" w:id="419"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Требования к квалификации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z491" w:id="420"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специалист высшего уровня квалификации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z492" w:id="421"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высшей категории – высшее (или послевузовское) образование (социальное, психологическое, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации первой категории не менее 3 лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z493" w:id="422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первой категории – высшее (или послевузовское) образование (социальное, психологическое, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации второй категории не менее 2 лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z494" w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      второй категории – высшее (или послевузовское) образование (социальное, психологическое, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации без категории не менее 2 лет;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z490" w:id="424"/>
-[...15 lines deleted...]
-      39. Требования к квалификации:</w:t>
+    <w:bookmarkStart w:name="z495" w:id="424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без категории – высшее (или послевузовское) образование (социальное, психологическое, педагогическое, медицинское) без требований к стажу работы по специальности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z491" w:id="425"/>
-[...15 lines deleted...]
-      специалист высшего уровня квалификации:</w:t>
+    <w:bookmarkStart w:name="z496" w:id="425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Консультант по социальной работе</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z492" w:id="426"/>
-[...15 lines deleted...]
-      высшей категории – высшее (или послевузовское) образование (социальное, психологическое, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации первой категории не менее 3 лет;</w:t>
+    <w:bookmarkStart w:name="z497" w:id="426"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Должностные обязанности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z493" w:id="427"/>
-[...15 lines deleted...]
-      первой категории – высшее (или послевузовское) образование (социальное, психологическое, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации второй категории не менее 2 лет;</w:t>
+    <w:bookmarkStart w:name="z498" w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет свою деятельность в отделениях социальной помощи на дому, в организациях, оказывающих специальные социальные услуги в условиях временного пребывания и проживания жертвам бытового насилия, жертвам торговли людьми;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="427"/>
-    <w:bookmarkStart w:name="z494" w:id="428"/>
-[...15 lines deleted...]
-      второй категории – высшее (или послевузовское) образование (социальное, психологическое, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации без категории не менее 2 лет;</w:t>
+    <w:bookmarkStart w:name="z499" w:id="428"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      взаимодействует со специалистами органов и организаций социальной защиты населения, здравоохранения, образования, организаций, уполномоченных для работы с лицами, нуждающимся в специальных социальных услугах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z495" w:id="429"/>
-[...15 lines deleted...]
-      без категории – высшее (или послевузовское) образование (социальное, психологическое, педагогическое, медицинское) без требований к стажу работы по специальности.</w:t>
+    <w:bookmarkStart w:name="z500" w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оказывает консультативные услуги детям с инвалидностью, их законным представителям, лицам преклонного возраста и лицам с инвалидностью, жертвам бытового насилия, жертвам торговли людьми (далее – контингент) по вопросам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z496" w:id="430"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 2. Консультант по социальной работе</w:t>
+    <w:bookmarkStart w:name="z501" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      социальной и медико-педагогической коррекционной поддержке, правах ребенка, социальной защиты и реабилитации лиц с инвалидностью;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="430"/>
-    <w:bookmarkStart w:name="z497" w:id="431"/>
-[...15 lines deleted...]
-      40. Должностные обязанности:</w:t>
+    <w:bookmarkStart w:name="z502" w:id="431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предоставления государственных социальных пособий, специальных государственных пособий, пособий по потере кормильца, адресной социальной помощи и различных видов социальных выплат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z498" w:id="432"/>
-[...15 lines deleted...]
-      осуществляет свою деятельность в отделениях социальной помощи на дому, в организациях, оказывающих специальные социальные услуги в условиях временного пребывания и проживания жертвам бытового насилия, жертвам торговли людьми;</w:t>
+    <w:bookmarkStart w:name="z503" w:id="432"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оформления опеки, попечительства, определения в организации образования, учреждения социальной защиты населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="432"/>
-    <w:bookmarkStart w:name="z499" w:id="433"/>
-[...15 lines deleted...]
-      взаимодействует со специалистами органов и организаций социальной защиты населения, здравоохранения, образования, организаций, уполномоченных для работы с лицами, нуждающимся в специальных социальных услугах;</w:t>
+    <w:bookmarkStart w:name="z504" w:id="433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гражданского, жилищного, семейного, трудового, пенсионного, уголовного законодательства, по вопросам жертв бытового насилия, жертв торговли людьми;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="433"/>
-    <w:bookmarkStart w:name="z500" w:id="434"/>
-[...15 lines deleted...]
-      оказывает консультативные услуги детям с инвалидностью, их законным представителям, лицам преклонного возраста и лицам с инвалидностью, жертвам бытового насилия, жертвам торговли людьми (далее – контингент) по вопросам;</w:t>
+    <w:bookmarkStart w:name="z505" w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оказывает содействие по обеспечению контингента техническими вспомогательными (компенсаторными) средствами и специальными средствами передвижения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="434"/>
-    <w:bookmarkStart w:name="z501" w:id="435"/>
-[...15 lines deleted...]
-      социальной и медико-педагогической коррекционной поддержке, правах ребенка, социальной защиты и реабилитации лиц с инвалидностью;</w:t>
+    <w:bookmarkStart w:name="z506" w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает предоставление контингенту консультаций специалистов органов здравоохранения, образования, социальной защиты населения, юридических служб и других специалистов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="435"/>
-    <w:bookmarkStart w:name="z502" w:id="436"/>
-[...15 lines deleted...]
-      предоставления государственных социальных пособий, специальных государственных пособий, пособий по потере кормильца, адресной социальной помощи и различных видов социальных выплат;</w:t>
+    <w:bookmarkStart w:name="z507" w:id="436"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводит учебу со специалистами и социальными работниками по разъяснению законодательства по социальным вопросам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="436"/>
-    <w:bookmarkStart w:name="z503" w:id="437"/>
-[...15 lines deleted...]
-      оформления опеки, попечительства, определения в организации образования, учреждения социальной защиты населения;</w:t>
+    <w:bookmarkStart w:name="z508" w:id="437"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвует в деятельности по созданию центров социальной помощи семье, приютов, молодежных, подростковых и детских центров, клубов, работающих в условиях дневного пребывания и ухода на дому;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="437"/>
-    <w:bookmarkStart w:name="z504" w:id="438"/>
-[...15 lines deleted...]
-      гражданского, жилищного, семейного, трудового, пенсионного, уголовного законодательства, по вопросам жертв бытового насилия, жертв торговли людьми;</w:t>
+    <w:bookmarkStart w:name="z509" w:id="438"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      содействует решению вопросов, связанных с оказанием разносторонней помощи контингенту, нуждающимся в специальных социальных услугах</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z505" w:id="439"/>
-[...15 lines deleted...]
-      оказывает содействие по обеспечению контингента техническими вспомогательными (компенсаторными) средствами и специальными средствами передвижения;</w:t>
+    <w:bookmarkStart w:name="z510" w:id="439"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      способствует созданию необходимых условий для преодоления нуждаемости в специальных социальных услугах, социализации и интеграции нуждающихся лиц и их семьям, защищает их права и интересы в получении необходимых специальных социальных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z506" w:id="440"/>
-[...15 lines deleted...]
-      обеспечивает предоставление контингенту консультаций специалистов органов здравоохранения, образования, социальной защиты населения, юридических служб и других специалистов;</w:t>
+    <w:bookmarkStart w:name="z511" w:id="440"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      координирует деятельность по предоставлению специальных социальных услуг нуждающимся лицам, привлекает к реализации специальных социальных услуг необходимых специалистов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="440"/>
-    <w:bookmarkStart w:name="z507" w:id="441"/>
-[...15 lines deleted...]
-      проводит учебу со специалистами и социальными работниками по разъяснению законодательства по социальным вопросам;</w:t>
+    <w:bookmarkStart w:name="z512" w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает разработку и реализацию индивидуального плана работы с получателями специальных социальных услуг субъектом, оказывающим услуги в условиях ухода на дому;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="441"/>
-    <w:bookmarkStart w:name="z508" w:id="442"/>
-[...15 lines deleted...]
-      участвует в деятельности по созданию центров социальной помощи семье, приютов, молодежных, подростковых и детских центров, клубов, работающих в условиях дневного пребывания и ухода на дому;</w:t>
+    <w:bookmarkStart w:name="z513" w:id="442"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводит регулярный мониторинг оказываемых услуг в условиях ухода на дому, ведет базу данных и представляет отчеты в установленном порядке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="442"/>
-    <w:bookmarkStart w:name="z509" w:id="443"/>
-[...15 lines deleted...]
-      содействует решению вопросов, связанных с оказанием разносторонней помощи контингенту, нуждающимся в специальных социальных услугах</w:t>
+    <w:bookmarkStart w:name="z514" w:id="443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      применяет в организации передовой отечественный и международный опыт в сфере социальной защиты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="443"/>
-    <w:bookmarkStart w:name="z510" w:id="444"/>
-[...15 lines deleted...]
-      способствует созданию необходимых условий для преодоления нуждаемости в специальных социальных услугах, социализации и интеграции нуждающихся лиц и их семьям, защищает их права и интересы в получении необходимых специальных социальных услуг;</w:t>
+    <w:bookmarkStart w:name="z515" w:id="444"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает выполнение правил и норм охраны труда, техники безопасности и противопожарной защиты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="444"/>
-    <w:bookmarkStart w:name="z511" w:id="445"/>
-[...15 lines deleted...]
-      координирует деятельность по предоставлению специальных социальных услуг нуждающимся лицам, привлекает к реализации специальных социальных услуг необходимых специалистов;</w:t>
+    <w:bookmarkStart w:name="z516" w:id="445"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Должен знать:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="445"/>
-    <w:bookmarkStart w:name="z512" w:id="446"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16853,708 +17303,708 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о противодействии коррупции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z526" w:id="451"/>
+    <w:bookmarkStart w:name="z526" w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       основы психологии, правоведения, политологии, педагогики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="451"/>
-    <w:bookmarkStart w:name="z527" w:id="452"/>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z527" w:id="447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       социально-психологические аспекты помощи лицам, нуждающимся в специальных социальных услугах; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z528" w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы трудового, жилищного, уголовного, гражданского и пенсионного законодательства, правовую основу охраны материнства и детства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z529" w:id="449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      права несовершеннолетних и пенсионеров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z530" w:id="450"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы социальных гарантий и преимуществ, установленные для лиц с инвалидностью, ветеранов войны и труда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z531" w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      передовой и международный опыт по социальной работе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z532" w:id="452"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      этические нормы деятельности консультанта;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="452"/>
-    <w:bookmarkStart w:name="z528" w:id="453"/>
-[...15 lines deleted...]
-      основы трудового, жилищного, уголовного, гражданского и пенсионного законодательства, правовую основу охраны материнства и детства;</w:t>
+    <w:bookmarkStart w:name="z533" w:id="453"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      методы оказания психологической поддержки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="453"/>
-    <w:bookmarkStart w:name="z529" w:id="454"/>
-[...15 lines deleted...]
-      права несовершеннолетних и пенсионеров;</w:t>
+    <w:bookmarkStart w:name="z534" w:id="454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      методические материалы по вопросам надомного обслуживания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z530" w:id="455"/>
-[...15 lines deleted...]
-      основы социальных гарантий и преимуществ, установленные для лиц с инвалидностью, ветеранов войны и труда;</w:t>
+    <w:bookmarkStart w:name="z535" w:id="455"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основные направления в проводимой политике социальной защиты населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z531" w:id="456"/>
-[...15 lines deleted...]
-      передовой и международный опыт по социальной работе;</w:t>
+    <w:bookmarkStart w:name="z536" w:id="456"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отечественный и зарубежный опыт по вопросам социального обслуживания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="456"/>
-    <w:bookmarkStart w:name="z532" w:id="457"/>
-[...15 lines deleted...]
-      этические нормы деятельности консультанта;</w:t>
+    <w:bookmarkStart w:name="z537" w:id="457"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правила пожарной безопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="457"/>
-    <w:bookmarkStart w:name="z533" w:id="458"/>
-[...15 lines deleted...]
-      методы оказания психологической поддержки;</w:t>
+    <w:bookmarkStart w:name="z538" w:id="458"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Требования к квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="458"/>
-    <w:bookmarkStart w:name="z534" w:id="459"/>
-[...15 lines deleted...]
-      методические материалы по вопросам надомного обслуживания;</w:t>
+    <w:bookmarkStart w:name="z539" w:id="459"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специалист высшего уровня квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="459"/>
-    <w:bookmarkStart w:name="z535" w:id="460"/>
-[...15 lines deleted...]
-      основные направления в проводимой политике социальной защиты населения;</w:t>
+    <w:bookmarkStart w:name="z540" w:id="460"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высшей категории: высшее (или послевузовское) образование (социальное, педагогическое, медицинское) и стаж работы в должности специалиста высшего уровня квалификации первой категории не менее 3 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="460"/>
-    <w:bookmarkStart w:name="z536" w:id="461"/>
-[...15 lines deleted...]
-      отечественный и зарубежный опыт по вопросам социального обслуживания;</w:t>
+    <w:bookmarkStart w:name="z541" w:id="461"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первой категории: высшее (или послевузовское) образование (социальное, педагогическое, медицинское) и стаж работы в должности специалиста высшего уровня квалификации второй категории не менее 2 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="461"/>
-    <w:bookmarkStart w:name="z537" w:id="462"/>
-[...15 lines deleted...]
-      Правила пожарной безопасности.</w:t>
+    <w:bookmarkStart w:name="z542" w:id="462"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      второй категории: высшее (или послевузовское) образование (социальное, педагогическое, медицинское) и стаж работы в должности специалиста высшего уровня квалификации без категории не менее 1 года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="462"/>
-    <w:bookmarkStart w:name="z538" w:id="463"/>
-[...15 lines deleted...]
-      41. Требования к квалификации:</w:t>
+    <w:bookmarkStart w:name="z543" w:id="463"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без категории: высшее (или послевузовское) образование (социальное, педагогическое, медицинское) без предъявления требований к стажу работы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="463"/>
-    <w:bookmarkStart w:name="z539" w:id="464"/>
-[...15 lines deleted...]
-      специалист высшего уровня квалификации:</w:t>
+    <w:bookmarkStart w:name="z544" w:id="464"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. Специалист по социальной работе</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="464"/>
-    <w:bookmarkStart w:name="z540" w:id="465"/>
-[...97 lines deleted...]
-    <w:bookmarkStart w:name="z545" w:id="470"/>
+    <w:bookmarkStart w:name="z545" w:id="465"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       43. Должностные обязанности: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="470"/>
-    <w:bookmarkStart w:name="z546" w:id="471"/>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z546" w:id="466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осуществляет свою деятельность в организациях, оказывающих специальные социальные услуги в условиях временного пребывания и проживания жертвам бытового насилия, жертвам торговли людьми, центрах оказания специальных социальных услуг (далее – ЦОССУ) в области предоставления специальных социальных услуг; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="471"/>
-    <w:bookmarkStart w:name="z547" w:id="472"/>
+    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z547" w:id="467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осуществляет взаимодействие со специалистами органов и организации социальной защиты населения, здравоохранения, образования, организаций, уполномоченных для работы с престарелыми и лицами с инвалидностью, в том числе детьми с инвалидностью, жертвами бытового насилия, жертвами торговли людьми (далее – подопечные); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="472"/>
-    <w:bookmarkStart w:name="z548" w:id="473"/>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z548" w:id="468"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       координирует работу по разработке индивидуального плана работы и журнала/электронной картотеки, осуществляет контроль за их качественным заполнением и исполнением, проводит ежемесячный мониторинг выявления больных, которым требуются услуги паллиативной помощи и сестринского ухода;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="473"/>
-    <w:bookmarkStart w:name="z549" w:id="474"/>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z549" w:id="469"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       анализирует качество и виды оказываемых услуг; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="474"/>
-    <w:bookmarkStart w:name="z550" w:id="475"/>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z550" w:id="470"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       прогнозирует перспективы их развития, динамику нуждающихся в социальном обслуживании; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="475"/>
-    <w:bookmarkStart w:name="z551" w:id="476"/>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z551" w:id="471"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       оказывает содействие в поддержании гражданами контактов с родными и близкими, написании писем, составления заявлений, ознакомлении с печатными изданиями; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="476"/>
-    <w:bookmarkStart w:name="z552" w:id="477"/>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z552" w:id="472"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        разрабатывает предложения по совершенствованию специальных социальных услуг; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="477"/>
-    <w:bookmarkStart w:name="z553" w:id="478"/>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z553" w:id="473"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществляет методическое руководство и контроль за деятельностью работников, оказывающих специальные социальные услуги и качеством их предоставления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="478"/>
-    <w:bookmarkStart w:name="z554" w:id="479"/>
+    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z554" w:id="474"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       содействует привлечению лиц, оказывающих благотворительную и спонсорскую помощь для оказания социальной помощи подопечным;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="479"/>
-    <w:bookmarkStart w:name="z555" w:id="480"/>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z555" w:id="475"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       постоянно повышает свою квалификацию; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="480"/>
-    <w:bookmarkStart w:name="z556" w:id="481"/>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z556" w:id="476"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       проводит анализ работы, обеспечивает качественное ведение установленных документов, своевременную отчетность (ведомственную и статистическую); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="481"/>
-    <w:bookmarkStart w:name="z557" w:id="482"/>
+    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkStart w:name="z557" w:id="477"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечивает выполнение Правил пожарной безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="482"/>
-    <w:bookmarkStart w:name="z558" w:id="483"/>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z558" w:id="478"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Должен знать:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkEnd w:id="478"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17847,90 +18297,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о правах ребенка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z565" w:id="484"/>
+    <w:bookmarkStart w:name="z565" w:id="479"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Административный процедурно-процессуальный </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодекс</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkEnd w:id="479"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17999,668 +18449,668 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о противодействии коррупции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z568" w:id="485"/>
+    <w:bookmarkStart w:name="z568" w:id="480"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       теорию и практику социальной работы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z569" w:id="481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      особенности психологии личности и отдельных категорий граждан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="481"/>
+    <w:bookmarkStart w:name="z570" w:id="482"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы психологии, педагогики, геронтологии, этики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkStart w:name="z571" w:id="483"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      программно-методическую литературу по социальной работе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkStart w:name="z572" w:id="484"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      системы социальных гарантий и преимуществ, установленные для лиц с инвалидностью, ветеранов войны и труда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z573" w:id="485"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      формы и методы воспитательной и социальной работы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="485"/>
-    <w:bookmarkStart w:name="z569" w:id="486"/>
-[...15 lines deleted...]
-      особенности психологии личности и отдельных категорий граждан;</w:t>
+    <w:bookmarkStart w:name="z574" w:id="486"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специфику работы в различной социальной среде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="486"/>
-    <w:bookmarkStart w:name="z570" w:id="487"/>
-[...15 lines deleted...]
-      основы психологии, педагогики, геронтологии, этики;</w:t>
+    <w:bookmarkStart w:name="z575" w:id="487"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организацию социальной работы, социально-психологические аспекты помощи лицам пенсионного возраста и лицам с инвалидностью, жертвам бытового насилия, жертвам торговли людьми;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="487"/>
-    <w:bookmarkStart w:name="z571" w:id="488"/>
-[...15 lines deleted...]
-      программно-методическую литературу по социальной работе;</w:t>
+    <w:bookmarkStart w:name="z576" w:id="488"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отечественную и международную практику оказания социальных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="488"/>
-    <w:bookmarkStart w:name="z572" w:id="489"/>
-[...15 lines deleted...]
-      системы социальных гарантий и преимуществ, установленные для лиц с инвалидностью, ветеранов войны и труда;</w:t>
+    <w:bookmarkStart w:name="z577" w:id="489"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      особенности быта и семейного воспитания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="489"/>
-    <w:bookmarkStart w:name="z573" w:id="490"/>
-[...15 lines deleted...]
-      формы и методы воспитательной и социальной работы;</w:t>
+    <w:bookmarkStart w:name="z578" w:id="490"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правила пожарной безопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="490"/>
-    <w:bookmarkStart w:name="z574" w:id="491"/>
-[...15 lines deleted...]
-      специфику работы в различной социальной среде;</w:t>
+    <w:bookmarkStart w:name="z579" w:id="491"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Требования к квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="491"/>
-    <w:bookmarkStart w:name="z575" w:id="492"/>
-[...15 lines deleted...]
-      организацию социальной работы, социально-психологические аспекты помощи лицам пенсионного возраста и лицам с инвалидностью, жертвам бытового насилия, жертвам торговли людьми;</w:t>
+    <w:bookmarkStart w:name="z580" w:id="492"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специалист высшего уровня квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="492"/>
-    <w:bookmarkStart w:name="z576" w:id="493"/>
-[...15 lines deleted...]
-      отечественную и международную практику оказания социальных услуг;</w:t>
+    <w:bookmarkStart w:name="z581" w:id="493"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высшей категории: высшее (или послевузовское) образование (социальное, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации первой категории не менее 3 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="493"/>
-    <w:bookmarkStart w:name="z577" w:id="494"/>
-[...15 lines deleted...]
-      особенности быта и семейного воспитания;</w:t>
+    <w:bookmarkStart w:name="z582" w:id="494"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первой категории: высшее (или послевузовское) образование (социальное, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации второй категории не менее 2 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="494"/>
-    <w:bookmarkStart w:name="z578" w:id="495"/>
-[...15 lines deleted...]
-      Правила пожарной безопасности.</w:t>
+    <w:bookmarkStart w:name="z583" w:id="495"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      второй категории: высшее (или послевузовское) образование (социальное, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации без категории не менее 1 года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="495"/>
-    <w:bookmarkStart w:name="z579" w:id="496"/>
-[...15 lines deleted...]
-      45. Требования к квалификации:</w:t>
+    <w:bookmarkStart w:name="z584" w:id="496"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без категории: высшее (или послевузовское) образование (социальное, педагогическое, медицинское) без предъявления требований к стажу работы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="496"/>
-    <w:bookmarkStart w:name="z580" w:id="497"/>
-[...15 lines deleted...]
-      специалист высшего уровня квалификации:</w:t>
+    <w:bookmarkStart w:name="z585" w:id="497"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специалист среднего уровня квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="497"/>
-    <w:bookmarkStart w:name="z581" w:id="498"/>
-[...15 lines deleted...]
-      высшей категории: высшее (или послевузовское) образование (социальное, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации первой категории не менее 3 лет;</w:t>
+    <w:bookmarkStart w:name="z586" w:id="498"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высшей категории: техническое и профессиональное (среднее специальное, среднее профессиональное) (социальное, педагогическое, медицинское) образование и стаж работы в должности специалиста среднего уровня квалификации первой категории не менее 3 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="498"/>
-    <w:bookmarkStart w:name="z582" w:id="499"/>
-[...15 lines deleted...]
-      первой категории: высшее (или послевузовское) образование (социальное, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации второй категории не менее 2 лет;</w:t>
+    <w:bookmarkStart w:name="z587" w:id="499"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первой категории: техническое и профессиональное (среднее специальное, среднее профессиональное) (социальное, педагогическое, медицинское) и стаж работы в должности специалиста среднего уровня квалификации второй категории не менее 2 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="499"/>
-    <w:bookmarkStart w:name="z583" w:id="500"/>
-[...15 lines deleted...]
-      второй категории: высшее (или послевузовское) образование (социальное, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации без категории не менее 1 года;</w:t>
+    <w:bookmarkStart w:name="z588" w:id="500"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      второй категории: техническое и профессиональное (среднее специальное, среднее профессиональное) (социальное, педагогическое, медицинское) и стаж работы в должности специалиста среднего уровня квалификации без категории не менее 1 года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="500"/>
-    <w:bookmarkStart w:name="z584" w:id="501"/>
-[...15 lines deleted...]
-      без категории: высшее (или послевузовское) образование (социальное, педагогическое, медицинское) без предъявления требований к стажу работы;</w:t>
+    <w:bookmarkStart w:name="z589" w:id="501"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без категории: техническое и профессиональное (среднее специальное, среднее профессиональное) (социальное, педагогическое, медицинское) без предъявления требований к стажу работы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="501"/>
-    <w:bookmarkStart w:name="z585" w:id="502"/>
-[...15 lines deleted...]
-      специалист среднего уровня квалификации:</w:t>
+    <w:bookmarkStart w:name="z590" w:id="502"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 4. Инструктор по трудотерапии</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="502"/>
-    <w:bookmarkStart w:name="z586" w:id="503"/>
-[...97 lines deleted...]
-    <w:bookmarkStart w:name="z591" w:id="508"/>
+    <w:bookmarkStart w:name="z591" w:id="503"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       46. Должностные обязанности: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="508"/>
-    <w:bookmarkStart w:name="z592" w:id="509"/>
+    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkStart w:name="z592" w:id="504"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       привлекает престарелых и лиц с инвалидностью, жертв бытового насилия, жертв торговли людьми (далее – подопечные) к посильному труду;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="509"/>
-    <w:bookmarkStart w:name="z593" w:id="510"/>
+    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkStart w:name="z593" w:id="505"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       обеспечивает условие, позволяющее вовлечение подопечных в трудотерапию под контролем лечащего врача в целях реабилитации их физического и психического состояния; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="510"/>
-    <w:bookmarkStart w:name="z594" w:id="511"/>
+    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkStart w:name="z594" w:id="506"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       организует работу по оснащению лечебно-трудовых мастерских оборудованием, материалами, инструментами, техническими средствами, наглядными пособиями, отвечает за их сохранность и рациональное использование; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="511"/>
-    <w:bookmarkStart w:name="z595" w:id="512"/>
+    <w:bookmarkEnd w:id="506"/>
+    <w:bookmarkStart w:name="z595" w:id="507"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осуществляет или организует наладку и ремонт оборудования, инструментов, технических средств, приспособлений и ведет контроль за их работой; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="512"/>
-    <w:bookmarkStart w:name="z596" w:id="513"/>
+    <w:bookmarkEnd w:id="507"/>
+    <w:bookmarkStart w:name="z596" w:id="508"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       обеспечивает выполнение подопечными правил техники безопасности и охраны труда, оказывает им первую доврачебную помощь; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="513"/>
-    <w:bookmarkStart w:name="z597" w:id="514"/>
+    <w:bookmarkEnd w:id="508"/>
+    <w:bookmarkStart w:name="z597" w:id="509"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       надлежаще ведет документацию по планированию, учету и отчетности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="514"/>
-    <w:bookmarkStart w:name="z598" w:id="515"/>
+    <w:bookmarkEnd w:id="509"/>
+    <w:bookmarkStart w:name="z598" w:id="510"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Должен знать:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="515"/>
+    <w:bookmarkEnd w:id="510"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18729,508 +19179,508 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Социальный</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> кодекс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z601" w:id="516"/>
+    <w:bookmarkStart w:name="z601" w:id="511"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       основы трудового законодательства;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z602" w:id="512"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правила пожарной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkStart w:name="z603" w:id="513"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Требования к квалификации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="513"/>
+    <w:bookmarkStart w:name="z604" w:id="514"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специалист высшего уровня квалификации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkStart w:name="z605" w:id="515"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высшей категории: высшее (или послевузовское) образование и стаж работы в должности инструктора высшего уровня квалификации первой категории не менее 3 лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="515"/>
+    <w:bookmarkStart w:name="z606" w:id="516"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первой категории: высшее (или послевузовское) образование и стаж работы в должности инструктора высшего уровня квалификации второй категории не менее 2 лет;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="516"/>
-    <w:bookmarkStart w:name="z602" w:id="517"/>
-[...15 lines deleted...]
-      Правила пожарной безопасности.</w:t>
+    <w:bookmarkStart w:name="z607" w:id="517"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      второй категории: высшее (или послевузовское) образование и стаж работы в должности инструктора высшего уровня квалификации без категории не менее 1 года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="517"/>
-    <w:bookmarkStart w:name="z603" w:id="518"/>
-[...15 lines deleted...]
-      48. Требования к квалификации:</w:t>
+    <w:bookmarkStart w:name="z608" w:id="518"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без категории: высшее (или послевузовское) образование без предъявления требований к стажу работы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="518"/>
-    <w:bookmarkStart w:name="z604" w:id="519"/>
-[...15 lines deleted...]
-      специалист высшего уровня квалификации:</w:t>
+    <w:bookmarkStart w:name="z609" w:id="519"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специалист среднего уровня квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="519"/>
-    <w:bookmarkStart w:name="z605" w:id="520"/>
-[...15 lines deleted...]
-      высшей категории: высшее (или послевузовское) образование и стаж работы в должности инструктора высшего уровня квалификации первой категории не менее 3 лет;</w:t>
+    <w:bookmarkStart w:name="z610" w:id="520"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высшей категории: техническое и профессиональное (среднее специальное, среднее профессиональное) образование и стаж работы в должности инструктора среднего уровня квалификации первой категории не менее 4 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="520"/>
-    <w:bookmarkStart w:name="z606" w:id="521"/>
-[...15 lines deleted...]
-      первой категории: высшее (или послевузовское) образование и стаж работы в должности инструктора высшего уровня квалификации второй категории не менее 2 лет;</w:t>
+    <w:bookmarkStart w:name="z611" w:id="521"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первой категории: техническое и профессиональное (среднее специальное, среднее профессиональное) образование и стаж работы в должности инструктора среднего уровня квалификации второй категории не менее 3 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="521"/>
-    <w:bookmarkStart w:name="z607" w:id="522"/>
-[...15 lines deleted...]
-      второй категории: высшее (или послевузовское) образование и стаж работы в должности инструктора высшего уровня квалификации без категории не менее 1 года;</w:t>
+    <w:bookmarkStart w:name="z612" w:id="522"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      второй категории: техническое и профессиональное (среднее специальное, среднее профессиональное) образование и стаж работы в должности инструктора среднего уровня квалификации без категории не менее 2 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="522"/>
-    <w:bookmarkStart w:name="z608" w:id="523"/>
-[...15 lines deleted...]
-      без категории: высшее (или послевузовское) образование без предъявления требований к стажу работы;</w:t>
+    <w:bookmarkStart w:name="z613" w:id="523"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без категории: техническое и профессиональное (среднее специальное, среднее профессиональное) образование и стаж работы по специальности не менее 1 года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="523"/>
-    <w:bookmarkStart w:name="z609" w:id="524"/>
-[...15 lines deleted...]
-      специалист среднего уровня квалификации:</w:t>
+    <w:bookmarkStart w:name="z614" w:id="524"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 5. Инструктор по плаванию</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="524"/>
-    <w:bookmarkStart w:name="z610" w:id="525"/>
-[...97 lines deleted...]
-    <w:bookmarkStart w:name="z615" w:id="530"/>
+    <w:bookmarkStart w:name="z615" w:id="525"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       49. Должностные обязанности: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="530"/>
-    <w:bookmarkStart w:name="z616" w:id="531"/>
+    <w:bookmarkEnd w:id="525"/>
+    <w:bookmarkStart w:name="z616" w:id="526"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проводит индивидуальные занятия с престарелыми и лицами с инвалидностью (далее – подопечные) по плаванию (гидрокинезотерапии) в бассейне с соблюдением условий, установленных правилами безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="531"/>
-    <w:bookmarkStart w:name="z617" w:id="532"/>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z617" w:id="527"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       способствует достижению положительных сдвигов в физическом и психосоциальном статусе подопечных, применяя для них индивидуально подобранные упражнения, методические приемы и режимы лечебного плавания, техники плавания под контролем лечащего врача и использования лечебного метода гидрокинезотерапии; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="532"/>
-    <w:bookmarkStart w:name="z618" w:id="533"/>
+    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkStart w:name="z618" w:id="528"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осуществляет надлежащее ведение документации и отчетности; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="528"/>
+    <w:bookmarkStart w:name="z619" w:id="529"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строго соблюдает правила поведения в бассейне и контролирует их соблюдение от подопечных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="529"/>
+    <w:bookmarkStart w:name="z620" w:id="530"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проверяет состояние дна бассейна к началу работы, наличие необходимого оборудования для начала занятия и по окончании работы производит ежедневный обход бассейна;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="530"/>
+    <w:bookmarkStart w:name="z621" w:id="531"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает надлежащее состояние аптечки и оказание при необходимости неотложной доврачебной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkStart w:name="z622" w:id="532"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдает требования охраны труда, техники безопасности, гигиены труда, пожарной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="532"/>
+    <w:bookmarkStart w:name="z623" w:id="533"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Должен знать:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="533"/>
-    <w:bookmarkStart w:name="z619" w:id="534"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="538"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19355,2252 +19805,2346 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О физической культуре и спорте";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z627" w:id="539"/>
+    <w:bookmarkStart w:name="z627" w:id="534"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       основы возрастной физиологии и анатомии, лечебной методики гидрокинезотерапии;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="534"/>
+    <w:bookmarkStart w:name="z628" w:id="535"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основные механизмы воздействия гидрокинезотерапии на организм человека;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="535"/>
+    <w:bookmarkStart w:name="z629" w:id="536"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      методы комплексной реабилитации подопечных, в том числе медикаментозных, психотерапевтических, педагогических;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkStart w:name="z630" w:id="537"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы теории лечебно-профилактического влияния физических упражнений; правила проведения безопасных занятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="537"/>
+    <w:bookmarkStart w:name="z631" w:id="538"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      методы оказания первой медицинской помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="538"/>
+    <w:bookmarkStart w:name="z632" w:id="539"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      методы лечебного плавания;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="539"/>
-    <w:bookmarkStart w:name="z628" w:id="540"/>
-[...15 lines deleted...]
-      основные механизмы воздействия гидрокинезотерапии на организм человека;</w:t>
+    <w:bookmarkStart w:name="z633" w:id="540"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы трудового законодательства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="540"/>
-    <w:bookmarkStart w:name="z629" w:id="541"/>
-[...15 lines deleted...]
-      методы комплексной реабилитации подопечных, в том числе медикаментозных, психотерапевтических, педагогических;</w:t>
+    <w:bookmarkStart w:name="z634" w:id="541"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правила пожарной безопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="541"/>
-    <w:bookmarkStart w:name="z630" w:id="542"/>
-[...15 lines deleted...]
-      основы теории лечебно-профилактического влияния физических упражнений; правила проведения безопасных занятий;</w:t>
+    <w:bookmarkStart w:name="z635" w:id="542"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Требования к квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="542"/>
-    <w:bookmarkStart w:name="z631" w:id="543"/>
-[...15 lines deleted...]
-      методы оказания первой медицинской помощи;</w:t>
+    <w:bookmarkStart w:name="z636" w:id="543"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специалист высшего уровня квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="543"/>
-    <w:bookmarkStart w:name="z632" w:id="544"/>
-[...15 lines deleted...]
-      методы лечебного плавания;</w:t>
+    <w:bookmarkStart w:name="z637" w:id="544"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высшей категории: высшее (или послевузовское) образование (социальное, педагогическое, медицинское) и стаж работы в должности инструктора высшего уровня квалификации первой категории не менее 3 лет, умение плавать;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="544"/>
-    <w:bookmarkStart w:name="z633" w:id="545"/>
-[...15 lines deleted...]
-      основы трудового законодательства;</w:t>
+    <w:bookmarkStart w:name="z638" w:id="545"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первой категории: высшее (или послевузовское) образование (социальное, педагогическое, медицинское) и стаж работы в должности инструктора высшего уровня квалификации второй категории не менее 2 лет, умение плавать;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="545"/>
-    <w:bookmarkStart w:name="z634" w:id="546"/>
-[...15 lines deleted...]
-      Правила пожарной безопасности.</w:t>
+    <w:bookmarkStart w:name="z639" w:id="546"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      второй категории: высшее (или послевузовское) образование (социальное, педагогическое, медицинское) и стаж работы в должности инструктора высшего уровня квалификации без категории не менее 1 года, умение плавать;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="546"/>
-    <w:bookmarkStart w:name="z635" w:id="547"/>
-[...15 lines deleted...]
-      51. Требования к квалификации:</w:t>
+    <w:bookmarkStart w:name="z640" w:id="547"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без категории: высшее (или послевузовское) образование (социальное, педагогическое, медицинское) без предъявления требований к стажу работы, умение плавать;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="547"/>
-    <w:bookmarkStart w:name="z636" w:id="548"/>
+    <w:bookmarkStart w:name="z641" w:id="548"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специалист среднего уровня квалификации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="548"/>
+    <w:bookmarkStart w:name="z642" w:id="549"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высшей категории: техническое и профессиональное (среднее специальное, среднее профессиональное) образование (социальное, педагогическое, медицинское) и стаж работы в должности инструктора среднего уровня квалификации первой категории не менее 4 лет, умение плавать;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="549"/>
+    <w:bookmarkStart w:name="z643" w:id="550"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первой категории: техническое и профессиональное (среднее специальное, среднее профессиональное) образование (социальное, педагогическое, медицинское) и стаж работы в должности инструктора среднего уровня квалификации второй категории не менее 3 лет, умение плавать;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="550"/>
+    <w:bookmarkStart w:name="z644" w:id="551"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      второй категории: техническое и профессиональное (среднее специальное, среднее профессиональное) образование (социальное, педагогическое, медицинское) и стаж работы в должности инструктора среднего уровня квалификации без категории не менее 2 лет, умение плавать;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="551"/>
+    <w:bookmarkStart w:name="z645" w:id="552"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без категории: техническое и профессиональное (среднее специальное, среднее профессиональное) образование (социальное, педагогическое, медицинское) и стаж работы по специальности не менее 1 года, умение плавать.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkStart w:name="z646" w:id="553"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 6. Консультант по социальной работе карьерного центра</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="553"/>
+    <w:bookmarkStart w:name="z647" w:id="554"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Должностные обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="554"/>
+    <w:bookmarkStart w:name="z1094" w:id="555"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет прием от граждан заявлений и документов на назначение адресной социальной помощи, проводит собеседования с претендентами, обратившимися для назначения адресной социальной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="555"/>
+    <w:bookmarkStart w:name="z1095" w:id="556"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет сопровождение лица (семьи) в период реализации социального контракта путем проведения собеседования, содействия заполнению необходимых документов, поиска работы, выполнения обязательств по социальному контракту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="556"/>
+    <w:bookmarkStart w:name="z1096" w:id="557"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет мониторинг и составление отчета о проделанной работе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="557"/>
+    <w:bookmarkStart w:name="z1097" w:id="558"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает взаимодействие со специалистами органов и организаций социальной защиты населения, здравоохранения, образования, организаций, уполномоченных для работы с лицами, нуждающихся в адресной социальной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="558"/>
+    <w:bookmarkStart w:name="z1098" w:id="559"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оказывает консультативные услуги претендентам, обратившимся в центр занятости населения для назначения адресной социальной помощи, по вопросам занятости населения, социальной защиты, реабилитации лиц с инвалидностью, предоставления специальных социальных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="559"/>
+    <w:bookmarkStart w:name="z1099" w:id="560"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      содействует решению вопросов, связанных с оказанием разносторонней помощи контингенту, нуждающихся в адресной социальной помощи, а также созданию необходимых условий для нуждающихся в адресной социальной помощи, социализации и интеграции нуждающихся лиц и их семей, защиту их прав и интересов в получении необходимых мер социальной поддержки; координирует деятельность по оказанию социальной помощи нуждающимся лицам и работу ассистентов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="560"/>
+    <w:bookmarkStart w:name="z1100" w:id="561"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает своевременное направление на рассмотрение районной (городской) комиссии по вопросам занятости представленные документы заявителя, обратившегося за назначением адресной социальной помощи, в случае потребности его и (или) членов его семьи в мерах по содействию занятости и (или) социальной адаптации, решение о предоставлении которых выходит за рамки компетенции карьерного центра и уполномоченного органа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="561"/>
+    <w:bookmarkStart w:name="z1101" w:id="562"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет прием, регистрацию и оформление пакета документов на оказание адресной социальной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="562"/>
+    <w:bookmarkStart w:name="z1102" w:id="563"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      определяет вид оказываемой адресной социальной помощи: безусловной или обусловленной денежной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="563"/>
+    <w:bookmarkStart w:name="z1103" w:id="564"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исчисляет совокупный доход лица (семьи) за квартал, предшествовавший кварталу обращения за назначением адресной социальной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="564"/>
+    <w:bookmarkStart w:name="z1104" w:id="565"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      совместно с заявителями, обратившимися за назначением адресной социальной помощи, и членами их семей разрабатывает индивидуальный план помощи семье;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="565"/>
+    <w:bookmarkStart w:name="z1105" w:id="566"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заключает социальный контракт, включающий меры занятости и социальной адаптации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="566"/>
+    <w:bookmarkStart w:name="z1106" w:id="567"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      своевременно направляет принятые документы заявителя, проект решения о назначении адресной социальной помощи и подписанный сторонами социальный контракт в уполномоченный орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="567"/>
+    <w:bookmarkStart w:name="z1107" w:id="568"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      формирует банк данных специалистов разного профиля из числа самостоятельно занятых, безработных и малообеспеченных граждан, обратившихся в карьерный центр, занимается поиском вакансий и содействует в трудоустройстве обратившихся лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="568"/>
+    <w:bookmarkStart w:name="z1108" w:id="569"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводит работу с работодателями в целях выявления вакансий и содействия в трудоустройстве лиц, ищущих работу, и безработных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="569"/>
+    <w:bookmarkStart w:name="z1109" w:id="570"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет исполнение запросов по делам, представленным для назначения адресной социальной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="570"/>
+    <w:bookmarkStart w:name="z1110" w:id="571"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвует в информационно-разъяснительной работе среди населения по вопросам законодательства об адресной социальной помощи и в области занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="571"/>
+    <w:bookmarkStart w:name="z1111" w:id="572"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      изучает передовой опыт работы региональных карьерных центров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkStart w:name="z1112" w:id="573"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает сотрудничество с работодателями по вопросам трудоустройства и получения от них информации о свободных рабочих местах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="573"/>
+    <w:bookmarkStart w:name="z1113" w:id="574"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отвечает на письма, жалобы и обращения физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="574"/>
+    <w:bookmarkStart w:name="z1114" w:id="575"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      посещает самостоятельно занятых, безработных и малообеспеченных граждан на дому и составляет акт обследования жилищных и материальных условий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="575"/>
+    <w:bookmarkStart w:name="z1115" w:id="576"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвует в разработке плана работы подразделения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="576"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац двадцать четыре пункта 52 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 24.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 11.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ведет первичный прием лиц, обратившихся в карьерный центр населения, регистрирует их в базе данных автоматизированной информационной системы и выдает справки в установленном порядке;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1117" w:id="577"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносит предложения по улучшению работы подразделения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="577"/>
+    <w:bookmarkStart w:name="z1118" w:id="578"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает выполнение Правил пожарной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="578"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 52 – в редакции приказа Министра труда и социальной защиты населения РК от 06.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 309</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z668" w:id="579"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Должен знать:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="579"/>
+    <w:bookmarkStart w:name="z1119" w:id="580"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Конституцию Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="580"/>
+    <w:bookmarkStart w:name="z1120" w:id="581"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социальный кодекс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="581"/>
+    <w:bookmarkStart w:name="z1121" w:id="582"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нормативные правовые акты, регламентирующие вопросы в сфере занятости;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="582"/>
+    <w:bookmarkStart w:name="z1122" w:id="583"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основные положения гражданского и трудового законодательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="583"/>
+    <w:bookmarkStart w:name="z1123" w:id="584"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      демографическую ситуацию, специфику социально-экономического развития региона (города, района);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="584"/>
+    <w:bookmarkStart w:name="z1124" w:id="585"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      перспективы структурных изменений организаций региона (города, района);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="585"/>
+    <w:bookmarkStart w:name="z1125" w:id="586"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основные тенденции и направления развития регионального рынка труда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="586"/>
+    <w:bookmarkStart w:name="z1126" w:id="587"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      теорию и практику социальной работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="587"/>
+    <w:bookmarkStart w:name="z1127" w:id="588"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      особенности психологии личности и отдельных категорий граждан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="588"/>
+    <w:bookmarkStart w:name="z1128" w:id="589"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы психологии, педагогики, геронтологии, этики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="589"/>
+    <w:bookmarkStart w:name="z1129" w:id="590"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      социально-психологические аспекты помощи лицам, нуждающихся в адресной социальной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="590"/>
+    <w:bookmarkStart w:name="z1130" w:id="591"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отечественную и международную практику оказания социальных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="591"/>
+    <w:bookmarkStart w:name="z1131" w:id="592"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      правила и нормы охраны труда, техники безопасности и пожарной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="592"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 53 – в редакции приказа Министра труда и социальной защиты населения РК от 06.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 309</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z681" w:id="593"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Требования к квалификации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="593"/>
+    <w:bookmarkStart w:name="z1132" w:id="594"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       специалист высшего уровня квалификации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="548"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z641" w:id="553"/>
+    <w:bookmarkEnd w:id="594"/>
+    <w:bookmarkStart w:name="z1133" w:id="595"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наставник: высшее (или послевузовское) образование (социальное, педагогическое) и стаж работы в системе занятости в должности специалиста высшего уровня квалификации категории "кейс-менеджер" не менее 3 лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="595"/>
+    <w:bookmarkStart w:name="z1134" w:id="596"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кейс-менеджер: высшее (или послевузовское) образование (социальное, педагогическое) и стаж работы в сфере занятости населения в должности специалиста высшего уровня квалификации категории "карьерный консультант" не менее 3 лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="596"/>
+    <w:bookmarkStart w:name="z1135" w:id="597"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      карьерный консультант: послесреднее образование (прикладной бакалавриат), высшее (или послевузовское) образование и стаж работы в сфере занятости населения в должности специалиста высшего уровня квалификации без категории не менее 3 лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="597"/>
+    <w:bookmarkStart w:name="z1136" w:id="598"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без категории: послесреднее образование (прикладной бакалавриат), высшее (или послевузовское) образование без предъявления требований к стажу работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="598"/>
+    <w:bookmarkStart w:name="z1137" w:id="599"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       специалист среднего уровня квалификации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="553"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z646" w:id="558"/>
+    <w:bookmarkEnd w:id="599"/>
+    <w:bookmarkStart w:name="z1138" w:id="600"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      карьерный консультант: техническое и профессиональное (среднее специальное, среднее профессиональное) образование и стаж работы в системе занятости и (или) социальной защиты населения в должности специалиста среднего уровня квалификации без категории не менее 3 лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="600"/>
+    <w:bookmarkStart w:name="z1139" w:id="601"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без категории: техническое и профессиональное (среднее специальное, среднее профессиональное) образование, без предъявления требований к стажу работы по специальности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="601"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 54 - в редакции приказа Министра труда и социальной защиты населения РК от 06.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 309</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z692" w:id="602"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 6. Консультант по социальной работе карьерного центра</w:t>
-[...1003 lines deleted...]
-      кейс-менеджер: высшее (или послевузовское) образование (социальное, педагогическое) и стаж работы в сфере занятости населения в должности специалиста высшего уровня квалификации категории "карьерный консультант" не менее 3 лет;</w:t>
+        <w:t xml:space="preserve"> Параграф 7. Специалист структурного подразделения (отдела, сектора) карьерного центра.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="602"/>
-    <w:bookmarkStart w:name="z1135" w:id="603"/>
-[...178 lines deleted...]
-    <w:bookmarkEnd w:id="608"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок параграфа 7 - в редакции приказа Министра труда и социальной защиты населения РК от 06.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 309</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z693" w:id="609"/>
+    <w:bookmarkStart w:name="z693" w:id="603"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Должностные обязанности:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="603"/>
+    <w:bookmarkStart w:name="z694" w:id="604"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      формирует банк данных специалистов разного профиля из числа самостоятельно занятых, безработных и малообеспеченных граждан, обратившихся в карьерный центр (далее – Центр), занимается поиском вакансий и содействует в трудоустройстве обратившихся лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="604"/>
+    <w:bookmarkStart w:name="z695" w:id="605"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвует в информационно-разъяснительной работе среди населения и работодателей по вопросам законодательства в области занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="605"/>
+    <w:bookmarkStart w:name="z696" w:id="606"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      изучает передовой опыт работы региональных Центров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="606"/>
+    <w:bookmarkStart w:name="z697" w:id="607"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предоставляет консультационные услуги лицам, ищущим работу, безработным, малообеспеченным гражданам и работодателям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="607"/>
+    <w:bookmarkStart w:name="z698" w:id="608"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оказывает адаптационные услуг и психологическую поддержку потенциальным участникам активных мер содействия занятости;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="608"/>
+    <w:bookmarkStart w:name="z699" w:id="609"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает сотрудничество с работодателями по вопросам трудоустройства и получения от них информации о свободных рабочих местах;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="609"/>
-    <w:bookmarkStart w:name="z694" w:id="610"/>
-[...15 lines deleted...]
-      формирует банк данных специалистов разного профиля из числа самостоятельно занятых, безработных и малообеспеченных граждан, обратившихся в карьерный центр (далее – Центр), занимается поиском вакансий и содействует в трудоустройстве обратившихся лиц;</w:t>
+    <w:bookmarkStart w:name="z700" w:id="610"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет обобщение и анализ проделанной работы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="610"/>
-    <w:bookmarkStart w:name="z695" w:id="611"/>
-[...15 lines deleted...]
-      участвует в информационно-разъяснительной работе среди населения и работодателей по вопросам законодательства в области занятости населения;</w:t>
+    <w:bookmarkStart w:name="z701" w:id="611"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рассматривает поступившую корреспонденцию, обращения физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="611"/>
-    <w:bookmarkStart w:name="z696" w:id="612"/>
-[...15 lines deleted...]
-      изучает передовой опыт работы региональных Центров;</w:t>
+    <w:bookmarkStart w:name="z702" w:id="612"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводит работу с работодателями в целях выявления вакансий и содействия в трудоустройстве лиц ищущих работу и безработных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="612"/>
-    <w:bookmarkStart w:name="z697" w:id="613"/>
-[...15 lines deleted...]
-      предоставляет консультационные услуги лицам, ищущим работу, безработным, малообеспеченным гражданам и работодателям;</w:t>
+    <w:bookmarkStart w:name="z703" w:id="613"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет работу по организации и проведению ярмарок вакансий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="613"/>
-    <w:bookmarkStart w:name="z698" w:id="614"/>
-[...15 lines deleted...]
-      оказывает адаптационные услуг и психологическую поддержку потенциальным участникам активных мер содействия занятости;</w:t>
+    <w:bookmarkStart w:name="z704" w:id="614"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвует в разработке плана работы подразделения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="614"/>
-    <w:bookmarkStart w:name="z699" w:id="615"/>
-[...15 lines deleted...]
-      обеспечивает сотрудничество с работодателями по вопросам трудоустройства и получения от них информации о свободных рабочих местах;</w:t>
+    <w:bookmarkStart w:name="z705" w:id="615"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ведет прием лиц, обратившихся в Центр;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="615"/>
-    <w:bookmarkStart w:name="z700" w:id="616"/>
-[...15 lines deleted...]
-      осуществляет обобщение и анализ проделанной работы;</w:t>
+    <w:bookmarkStart w:name="z706" w:id="616"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выясняет цель обратившихся лиц, причину незанятости, информирует их о возможности участия в активных мерах содействия занятости, определяет степень нуждаемости в государственной поддержке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="616"/>
-    <w:bookmarkStart w:name="z701" w:id="617"/>
-[...15 lines deleted...]
-      рассматривает поступившую корреспонденцию, обращения физических и юридических лиц;</w:t>
+    <w:bookmarkStart w:name="z707" w:id="617"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оказывает первоочередное содействие в трудоустройстве обратившимся лицам из целевых групп населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="617"/>
-    <w:bookmarkStart w:name="z702" w:id="618"/>
-[...15 lines deleted...]
-      проводит работу с работодателями в целях выявления вакансий и содействия в трудоустройстве лиц ищущих работу и безработных;</w:t>
+    <w:bookmarkStart w:name="z708" w:id="618"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносит предложения по улучшению работы подразделения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="618"/>
-    <w:bookmarkStart w:name="z703" w:id="619"/>
-[...15 lines deleted...]
-      осуществляет работу по организации и проведению ярмарок вакансий;</w:t>
+    <w:bookmarkStart w:name="z709" w:id="619"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ведет учет лиц направленных на профессиональное обучение, общественные работы, социальные рабочие места, молодежную практику и другое;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="619"/>
-    <w:bookmarkStart w:name="z704" w:id="620"/>
-[...15 lines deleted...]
-      участвует в разработке плана работы подразделения;</w:t>
+    <w:bookmarkStart w:name="z710" w:id="620"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      направляет обратившихся лиц в соответствии с их опытом работы, профессиональной квалификацией к работодателям при наличии у них вакансий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="620"/>
-    <w:bookmarkStart w:name="z705" w:id="621"/>
-[...15 lines deleted...]
-      ведет прием лиц, обратившихся в Центр;</w:t>
+    <w:bookmarkStart w:name="z711" w:id="621"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в случае невозможности трудоустройства, предлагает участие в активных мерах содействия занятости;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="621"/>
-    <w:bookmarkStart w:name="z706" w:id="622"/>
-[...15 lines deleted...]
-      выясняет цель обратившихся лиц, причину незанятости, информирует их о возможности участия в активных мерах содействия занятости, определяет степень нуждаемости в государственной поддержке;</w:t>
+    <w:bookmarkStart w:name="z712" w:id="622"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заключает социальные контракты с участниками активных мер содействия занятости, проводит мониторинг исполнения принятых по ним обязательств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="622"/>
-    <w:bookmarkStart w:name="z707" w:id="623"/>
-[...15 lines deleted...]
-      оказывает первоочередное содействие в трудоустройстве обратившимся лицам из целевых групп населения;</w:t>
+    <w:bookmarkStart w:name="z713" w:id="623"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводит работу по подбору для работодателей необходимых им специалистов из числа обратившихся лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="623"/>
-    <w:bookmarkStart w:name="z708" w:id="624"/>
-[...15 lines deleted...]
-      вносит предложения по улучшению работы подразделения;</w:t>
+    <w:bookmarkStart w:name="z714" w:id="624"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оформляет соответствующую документацию: направления на трудоустройство и активные меры содействия занятости;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="624"/>
-    <w:bookmarkStart w:name="z709" w:id="625"/>
-[...15 lines deleted...]
-      ведет учет лиц направленных на профессиональное обучение, общественные работы, социальные рабочие места, молодежную практику и другое;</w:t>
+    <w:bookmarkStart w:name="z715" w:id="625"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет разработку мероприятий по реализации активных мер содействия занятости, анализ и прогнозирование регионального рынка труда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="625"/>
-    <w:bookmarkStart w:name="z710" w:id="626"/>
-[...15 lines deleted...]
-      направляет обратившихся лиц в соответствии с их опытом работы, профессиональной квалификацией к работодателям при наличии у них вакансий;</w:t>
+    <w:bookmarkStart w:name="z716" w:id="626"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет мониторинг реализации активных мер содействия занятости на уровне района (города), представляет местным исполнительным органам в установленные сроки аналитическую и статистическую информацию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="626"/>
-    <w:bookmarkStart w:name="z711" w:id="627"/>
-[...15 lines deleted...]
-      в случае невозможности трудоустройства, предлагает участие в активных мерах содействия занятости;</w:t>
+    <w:bookmarkStart w:name="z717" w:id="627"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает выполнение правил и норм охраны труда, техники безопасности и пожарной безопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="627"/>
-    <w:bookmarkStart w:name="z712" w:id="628"/>
-[...15 lines deleted...]
-      заключает социальные контракты с участниками активных мер содействия занятости, проводит мониторинг исполнения принятых по ним обязательств;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 55 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 06.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 309</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z718" w:id="628"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Должен знать:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="628"/>
-    <w:bookmarkStart w:name="z713" w:id="629"/>
-[...180 lines deleted...]
-    <w:bookmarkEnd w:id="634"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21669,1148 +22213,1148 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Социальный</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> кодекс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z721" w:id="635"/>
+    <w:bookmarkStart w:name="z721" w:id="629"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       нормативные правовые акты, регламентирующие вопросы в сфере занятости; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="635"/>
-    <w:bookmarkStart w:name="z722" w:id="636"/>
+    <w:bookmarkEnd w:id="629"/>
+    <w:bookmarkStart w:name="z722" w:id="630"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       основные положения гражданского и трудового законодательства; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="636"/>
-    <w:bookmarkStart w:name="z723" w:id="637"/>
+    <w:bookmarkEnd w:id="630"/>
+    <w:bookmarkStart w:name="z723" w:id="631"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       порядок разработки перспективных и годовых планов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="637"/>
-    <w:bookmarkStart w:name="z724" w:id="638"/>
+    <w:bookmarkEnd w:id="631"/>
+    <w:bookmarkStart w:name="z724" w:id="632"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       демографическую ситуацию, специфику социально-экономического развития региона (города, района); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="638"/>
-    <w:bookmarkStart w:name="z725" w:id="639"/>
+    <w:bookmarkEnd w:id="632"/>
+    <w:bookmarkStart w:name="z725" w:id="633"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       перспективы структурных изменений организаций региона (города, района); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="639"/>
-    <w:bookmarkStart w:name="z726" w:id="640"/>
+    <w:bookmarkEnd w:id="633"/>
+    <w:bookmarkStart w:name="z726" w:id="634"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       основные тенденции и направления развития регионального рынка труда; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="640"/>
-    <w:bookmarkStart w:name="z727" w:id="641"/>
+    <w:bookmarkEnd w:id="634"/>
+    <w:bookmarkStart w:name="z727" w:id="635"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       порядок разработки активных мер содействия занятости; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="641"/>
-    <w:bookmarkStart w:name="z728" w:id="642"/>
+    <w:bookmarkEnd w:id="635"/>
+    <w:bookmarkStart w:name="z728" w:id="636"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       оценку эффективности мероприятий активных мер содействия занятости; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="636"/>
+    <w:bookmarkStart w:name="z729" w:id="637"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правила пожарной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="637"/>
+    <w:bookmarkStart w:name="z730" w:id="638"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Требования к квалификации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="638"/>
+    <w:bookmarkStart w:name="z1140" w:id="639"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специалист высшего уровня квалификации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="639"/>
+    <w:bookmarkStart w:name="z1141" w:id="640"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наставник: высшее (или послевузовское) образование (социальное, педагогическое) и стаж работы в системе занятости в должности специалиста высшего уровня квалификации категории "кейс-менеджер" не менее 3 лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="640"/>
+    <w:bookmarkStart w:name="z1142" w:id="641"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кейс-менеджер: высшее (или послевузовское) образование (социальное, педагогическое) и стаж работы в сфере занятости населения в должности специалиста высшего уровня квалификации категории "карьерный консультант" не менее 3 лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="641"/>
+    <w:bookmarkStart w:name="z1143" w:id="642"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      карьерный консультант: послесреднее образование (прикладной бакалавриат), высшее (или послевузовское) образование и стаж работы в сфере занятости населения в должности специалиста высшего уровня квалификации без категории не менее 3 лет;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="642"/>
-    <w:bookmarkStart w:name="z729" w:id="643"/>
-[...15 lines deleted...]
-      Правила пожарной безопасности.</w:t>
+    <w:bookmarkStart w:name="z1144" w:id="643"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без категории: послесреднее образование (прикладной бакалавриат), высшее (или послевузовское) образование без предъявления требований к стажу работы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="643"/>
-    <w:bookmarkStart w:name="z730" w:id="644"/>
-[...15 lines deleted...]
-      57. Требования к квалификации:</w:t>
+    <w:bookmarkStart w:name="z1145" w:id="644"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специалист среднего уровня квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="644"/>
-    <w:bookmarkStart w:name="z1140" w:id="645"/>
-[...15 lines deleted...]
-      специалист высшего уровня квалификации:</w:t>
+    <w:bookmarkStart w:name="z1146" w:id="645"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      карьерный консультант: техническое и профессиональное (среднее специальное, среднее профессиональное) образование и стаж работы в системе занятости и (или) социальной защиты населения в должности специалиста среднего уровня квалификации без категории не менее 3 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="645"/>
-    <w:bookmarkStart w:name="z1141" w:id="646"/>
-[...15 lines deleted...]
-      наставник: высшее (или послевузовское) образование (социальное, педагогическое) и стаж работы в системе занятости в должности специалиста высшего уровня квалификации категории "кейс-менеджер" не менее 3 лет;</w:t>
+    <w:bookmarkStart w:name="z1147" w:id="646"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без категории: техническое и профессиональное (среднее специальное, среднее профессиональное) образование, без предъявления требований к стажу работы по специальности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="646"/>
-    <w:bookmarkStart w:name="z1142" w:id="647"/>
-[...15 lines deleted...]
-      кейс-менеджер: высшее (или послевузовское) образование (социальное, педагогическое) и стаж работы в сфере занятости населения в должности специалиста высшего уровня квалификации категории "карьерный консультант" не менее 3 лет;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 57 - в редакции приказа Министра труда и социальной защиты населения РК от 06.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 309</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z741" w:id="647"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 8. Специалист структурного подразделения (отдела, сектора) центра трудовой мобильности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="647"/>
-    <w:bookmarkStart w:name="z1143" w:id="648"/>
-[...178 lines deleted...]
-    <w:bookmarkEnd w:id="653"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок параграфа 8 - в редакции приказа Министра труда и социальной защиты населения РК от 06.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 309</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z742" w:id="654"/>
+    <w:bookmarkStart w:name="z742" w:id="648"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Должностные обязанности:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="648"/>
+    <w:bookmarkStart w:name="z743" w:id="649"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      формирует банк данных специалистов разного профиля из числа самостоятельно занятых, безработных и малообеспеченных граждан, обратившихся в центр трудовой мобильности (далее – Центр), занимается поиском вакансий и содействует в трудоустройстве обратившихся лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="649"/>
+    <w:bookmarkStart w:name="z744" w:id="650"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвует в информационно-разъяснительной работе среди населения и работодателей по вопросам законодательства в области занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="650"/>
+    <w:bookmarkStart w:name="z745" w:id="651"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      изучает передовой опыт работы региональных Центров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="651"/>
+    <w:bookmarkStart w:name="z746" w:id="652"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      анализирует, прогнозирует спрос и предложение рабочей силы, информирует население, местные исполнительные органы и Центр развития трудовых ресурсов о состоянии рынка труда области, городов республиканского значения и столицы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="652"/>
+    <w:bookmarkStart w:name="z747" w:id="653"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет учет создания рабочих мест в рамках национальных проектов, планов развития области, города республиканского значения, столицы, региональной карты занятости области, города республиканского значения, столицы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="653"/>
+    <w:bookmarkStart w:name="z748" w:id="654"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ведет учет вакансий, размещаемых работодателями на Электронной бирже труда о текущих вакансиях и прогнозе создаваемых рабочих мест в проектах, реализуемых в рамках национальных проектов и планов развития области, города республиканского значения и столицы, а также инициатив частного сектора;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="654"/>
-    <w:bookmarkStart w:name="z743" w:id="655"/>
-[...15 lines deleted...]
-      формирует банк данных специалистов разного профиля из числа самостоятельно занятых, безработных и малообеспеченных граждан, обратившихся в центр трудовой мобильности (далее – Центр), занимается поиском вакансий и содействует в трудоустройстве обратившихся лиц;</w:t>
+    <w:bookmarkStart w:name="z749" w:id="655"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регистрирует обратившихся лиц в качестве ищущих работу и безработных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="655"/>
-    <w:bookmarkStart w:name="z744" w:id="656"/>
-[...15 lines deleted...]
-      участвует в информационно-разъяснительной работе среди населения и работодателей по вопросам законодательства в области занятости населения;</w:t>
+    <w:bookmarkStart w:name="z750" w:id="656"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      взаимодействует с работодателями по созданию специальных рабочих мест для трудоустройства лиц с инвалидностью;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="656"/>
-    <w:bookmarkStart w:name="z745" w:id="657"/>
-[...15 lines deleted...]
-      изучает передовой опыт работы региональных Центров;</w:t>
+    <w:bookmarkStart w:name="z751" w:id="657"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предоставляет консультационные услуги лицам, ищущим работу, безработным, малообеспеченным гражданам и работодателям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="657"/>
-    <w:bookmarkStart w:name="z746" w:id="658"/>
-[...15 lines deleted...]
-      анализирует, прогнозирует спрос и предложение рабочей силы, информирует население, местные исполнительные органы и Центр развития трудовых ресурсов о состоянии рынка труда области, городов республиканского значения и столицы;</w:t>
+    <w:bookmarkStart w:name="z752" w:id="658"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оказывает адаптационные услуг и психологическую поддержку потенциальным участникам активных мер содействия занятости;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="658"/>
-    <w:bookmarkStart w:name="z747" w:id="659"/>
-[...15 lines deleted...]
-      осуществляет учет создания рабочих мест в рамках национальных проектов, планов развития области, города республиканского значения, столицы, региональной карты занятости области, города республиканского значения, столицы;</w:t>
+    <w:bookmarkStart w:name="z753" w:id="659"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает сотрудничество с работодателями по вопросам трудоустройства и получения от них информации о свободных рабочих местах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="659"/>
-    <w:bookmarkStart w:name="z748" w:id="660"/>
-[...15 lines deleted...]
-      ведет учет вакансий, размещаемых работодателями на Электронной бирже труда о текущих вакансиях и прогнозе создаваемых рабочих мест в проектах, реализуемых в рамках национальных проектов и планов развития области, города республиканского значения и столицы, а также инициатив частного сектора;</w:t>
+    <w:bookmarkStart w:name="z754" w:id="660"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет обобщение и анализ проделанной работы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="660"/>
-    <w:bookmarkStart w:name="z749" w:id="661"/>
-[...15 lines deleted...]
-      регистрирует обратившихся лиц в качестве ищущих работу и безработных;</w:t>
+    <w:bookmarkStart w:name="z755" w:id="661"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рассматривает поступившую корреспонденцию, обращения физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="661"/>
-    <w:bookmarkStart w:name="z750" w:id="662"/>
-[...15 lines deleted...]
-      взаимодействует с работодателями по созданию специальных рабочих мест для трудоустройства лиц с инвалидностью;</w:t>
+    <w:bookmarkStart w:name="z756" w:id="662"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводит работу с работодателями в целях выявления вакансий и содействия в трудоустройстве лиц ищущих работу и безработных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="662"/>
-    <w:bookmarkStart w:name="z751" w:id="663"/>
-[...15 lines deleted...]
-      предоставляет консультационные услуги лицам, ищущим работу, безработным, малообеспеченным гражданам и работодателям;</w:t>
+    <w:bookmarkStart w:name="z757" w:id="663"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет работу по организации и проведению ярмарок вакансий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="663"/>
-    <w:bookmarkStart w:name="z752" w:id="664"/>
-[...15 lines deleted...]
-      оказывает адаптационные услуг и психологическую поддержку потенциальным участникам активных мер содействия занятости;</w:t>
+    <w:bookmarkStart w:name="z758" w:id="664"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвует в разработке плана работы подразделения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="664"/>
-    <w:bookmarkStart w:name="z753" w:id="665"/>
-[...15 lines deleted...]
-      обеспечивает сотрудничество с работодателями по вопросам трудоустройства и получения от них информации о свободных рабочих местах;</w:t>
+    <w:bookmarkStart w:name="z759" w:id="665"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ведет прием лиц, обратившихся в Центр;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="665"/>
-    <w:bookmarkStart w:name="z754" w:id="666"/>
-[...15 lines deleted...]
-      осуществляет обобщение и анализ проделанной работы;</w:t>
+    <w:bookmarkStart w:name="z760" w:id="666"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выясняет цель обратившихся лиц, причину незанятости, информирует их о возможности участия в активных мерах содействия занятости, определяет степень нуждаемости в государственной поддержке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="666"/>
-    <w:bookmarkStart w:name="z755" w:id="667"/>
-[...15 lines deleted...]
-      рассматривает поступившую корреспонденцию, обращения физических и юридических лиц;</w:t>
+    <w:bookmarkStart w:name="z761" w:id="667"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оказывает первоочередное содействие в трудоустройстве обратившимся лицам из целевых групп населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="667"/>
-    <w:bookmarkStart w:name="z756" w:id="668"/>
-[...15 lines deleted...]
-      проводит работу с работодателями в целях выявления вакансий и содействия в трудоустройстве лиц ищущих работу и безработных;</w:t>
+    <w:bookmarkStart w:name="z762" w:id="668"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносит предложения по улучшению работы подразделения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="668"/>
-    <w:bookmarkStart w:name="z757" w:id="669"/>
-[...15 lines deleted...]
-      осуществляет работу по организации и проведению ярмарок вакансий;</w:t>
+    <w:bookmarkStart w:name="z763" w:id="669"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ведет учет лиц направленных на профессиональное обучение, общественные работы, социальные рабочие места, молодежную практику и другое;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="669"/>
-    <w:bookmarkStart w:name="z758" w:id="670"/>
-[...15 lines deleted...]
-      участвует в разработке плана работы подразделения;</w:t>
+    <w:bookmarkStart w:name="z764" w:id="670"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      направляет обратившихся лиц в соответствии с их опытом работы, профессиональной квалификацией к работодателям при наличии у них вакансий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="670"/>
-    <w:bookmarkStart w:name="z759" w:id="671"/>
-[...15 lines deleted...]
-      ведет прием лиц, обратившихся в Центр;</w:t>
+    <w:bookmarkStart w:name="z765" w:id="671"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в случае невозможности трудоустройства, предлагает участие в активных мерах содействия занятости;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="671"/>
-    <w:bookmarkStart w:name="z760" w:id="672"/>
-[...15 lines deleted...]
-      выясняет цель обратившихся лиц, причину незанятости, информирует их о возможности участия в активных мерах содействия занятости, определяет степень нуждаемости в государственной поддержке;</w:t>
+    <w:bookmarkStart w:name="z766" w:id="672"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заключает социальные контракты с участниками активных мер содействия занятости, проводит мониторинг исполнения принятых по ним обязательств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="672"/>
-    <w:bookmarkStart w:name="z761" w:id="673"/>
-[...15 lines deleted...]
-      оказывает первоочередное содействие в трудоустройстве обратившимся лицам из целевых групп населения;</w:t>
+    <w:bookmarkStart w:name="z767" w:id="673"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводит работу по подбору для работодателей необходимых им специалистов из числа обратившихся лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="673"/>
-    <w:bookmarkStart w:name="z762" w:id="674"/>
-[...15 lines deleted...]
-      вносит предложения по улучшению работы подразделения;</w:t>
+    <w:bookmarkStart w:name="z768" w:id="674"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оформляет соответствующую документацию: направления на трудоустройство и активные меры содействия занятости;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="674"/>
-    <w:bookmarkStart w:name="z763" w:id="675"/>
-[...15 lines deleted...]
-      ведет учет лиц направленных на профессиональное обучение, общественные работы, социальные рабочие места, молодежную практику и другое;</w:t>
+    <w:bookmarkStart w:name="z769" w:id="675"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет разработку мероприятий по реализации активных мер содействия занятости, анализ и прогнозирование регионального рынка труда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="675"/>
-    <w:bookmarkStart w:name="z764" w:id="676"/>
-[...15 lines deleted...]
-      направляет обратившихся лиц в соответствии с их опытом работы, профессиональной квалификацией к работодателям при наличии у них вакансий;</w:t>
+    <w:bookmarkStart w:name="z770" w:id="676"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет мониторинг реализации активных мер содействия занятости, представляет местным исполнительным органам в установленные сроки аналитическую и статистическую информацию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="676"/>
-    <w:bookmarkStart w:name="z765" w:id="677"/>
-[...15 lines deleted...]
-      в случае невозможности трудоустройства, предлагает участие в активных мерах содействия занятости;</w:t>
+    <w:bookmarkStart w:name="z771" w:id="677"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает выполнение правил и норм охраны труда, техники безопасности и пожарной безопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="677"/>
-    <w:bookmarkStart w:name="z766" w:id="678"/>
-[...15 lines deleted...]
-      заключает социальные контракты с участниками активных мер содействия занятости, проводит мониторинг исполнения принятых по ним обязательств;</w:t>
+    <w:bookmarkStart w:name="z772" w:id="678"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Должен знать:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="678"/>
-    <w:bookmarkStart w:name="z767" w:id="679"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="684"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22879,710 +23423,710 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Социальный</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> кодекс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z775" w:id="685"/>
+    <w:bookmarkStart w:name="z775" w:id="679"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       нормативные правовые акты, регламентирующие вопросы в сфере занятости; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="685"/>
-    <w:bookmarkStart w:name="z776" w:id="686"/>
+    <w:bookmarkEnd w:id="679"/>
+    <w:bookmarkStart w:name="z776" w:id="680"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       основные положения гражданского и трудового законодательства; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="686"/>
-    <w:bookmarkStart w:name="z777" w:id="687"/>
+    <w:bookmarkEnd w:id="680"/>
+    <w:bookmarkStart w:name="z777" w:id="681"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       порядок разработки перспективных и годовых планов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="687"/>
-    <w:bookmarkStart w:name="z778" w:id="688"/>
+    <w:bookmarkEnd w:id="681"/>
+    <w:bookmarkStart w:name="z778" w:id="682"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       демографическую ситуацию, специфику социально-экономического развития региона (города, района); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="688"/>
-    <w:bookmarkStart w:name="z779" w:id="689"/>
+    <w:bookmarkEnd w:id="682"/>
+    <w:bookmarkStart w:name="z779" w:id="683"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       перспективы структурных изменений организаций региона (города, района); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="689"/>
-    <w:bookmarkStart w:name="z780" w:id="690"/>
+    <w:bookmarkEnd w:id="683"/>
+    <w:bookmarkStart w:name="z780" w:id="684"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       основные тенденции и направления развития регионального рынка труда; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="690"/>
-    <w:bookmarkStart w:name="z781" w:id="691"/>
+    <w:bookmarkEnd w:id="684"/>
+    <w:bookmarkStart w:name="z781" w:id="685"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       порядок разработки активных мер содействия занятости; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="691"/>
-    <w:bookmarkStart w:name="z782" w:id="692"/>
+    <w:bookmarkEnd w:id="685"/>
+    <w:bookmarkStart w:name="z782" w:id="686"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       оценку эффективности мероприятий активных мер содействия занятости; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="686"/>
+    <w:bookmarkStart w:name="z783" w:id="687"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правила пожарной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="687"/>
+    <w:bookmarkStart w:name="z794" w:id="688"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Требования к квалификации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="688"/>
+    <w:bookmarkStart w:name="z1148" w:id="689"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специалист высшего уровня квалификации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="689"/>
+    <w:bookmarkStart w:name="z1149" w:id="690"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без категории: послесреднее образование (прикладной бакалавриат), высшее (или послевузовское) образование без предъявления требований к стажу работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="690"/>
+    <w:bookmarkStart w:name="z1150" w:id="691"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специалист среднего уровня квалификации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="691"/>
+    <w:bookmarkStart w:name="z1151" w:id="692"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без категории: техническое и профессиональное (среднее специальное, среднее профессиональное) образование, без предъявления требований к стажу работы по специальности.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="692"/>
-    <w:bookmarkStart w:name="z783" w:id="693"/>
-[...15 lines deleted...]
-      Правила пожарной безопасности.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 60 - в редакции приказа Министра труда и социальной защиты населения РК от 06.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 309</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z795" w:id="693"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 9. Методист центра оказания специальных социальных услуг</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="693"/>
-    <w:bookmarkStart w:name="z794" w:id="694"/>
-[...179 lines deleted...]
-    <w:bookmarkStart w:name="z796" w:id="700"/>
+    <w:bookmarkStart w:name="z796" w:id="694"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       61. Должностные обязанности: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="700"/>
-    <w:bookmarkStart w:name="z797" w:id="701"/>
+    <w:bookmarkEnd w:id="694"/>
+    <w:bookmarkStart w:name="z797" w:id="695"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       организует учебно-воспитательную деятельность детских центров оказания специальных социальных услуг (далее - ЦОССУ), разрабатывает расписание групповых и индивидуальных занятий, единое тематическое планирование, календарный план работы, планы открытых занятий, тематику семинаров по повышению профессионального уровня персонала, предоставляющего социально-психологические, социально-педагогические, социально-трудовые и социально-культурные услуги, передает практический и методический опыт, необходимые знания, умения и навыки персоналу, предоставляющему услуги; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="701"/>
-    <w:bookmarkStart w:name="z798" w:id="702"/>
+    <w:bookmarkEnd w:id="695"/>
+    <w:bookmarkStart w:name="z798" w:id="696"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       регулярно проводит мониторинг учебно-коррекционных, абилитационных, реабилитационных мероприятий, динамики развития детей с инвалидностью (формирование навыков самообслуживания, социально-бытовой и трудовой ориентации, сенсорных, двигательных, познавательных функций);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="702"/>
-    <w:bookmarkStart w:name="z799" w:id="703"/>
+    <w:bookmarkEnd w:id="696"/>
+    <w:bookmarkStart w:name="z799" w:id="697"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       создает из состава работающего персонала междисциплинарную медико-педагогическую комиссию для комплексного обследования и определения уровня социального, интеллектуального, моторного развития детей с инвалидностью и определения возможностей их коррекции, социализации, абилитации и реабилитации, принимает участие в разработке индивидуальных планов работы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="703"/>
-    <w:bookmarkStart w:name="z800" w:id="704"/>
+    <w:bookmarkEnd w:id="697"/>
+    <w:bookmarkStart w:name="z800" w:id="698"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проводит совещания с заранее запланированной тематикой;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="704"/>
-    <w:bookmarkStart w:name="z801" w:id="705"/>
+    <w:bookmarkEnd w:id="698"/>
+    <w:bookmarkStart w:name="z801" w:id="699"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       создает и пополняет методическую базу (библиотеку, лекотеку);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="705"/>
-    <w:bookmarkStart w:name="z802" w:id="706"/>
+    <w:bookmarkEnd w:id="699"/>
+    <w:bookmarkStart w:name="z802" w:id="700"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осуществляет свою деятельность в тесном контакте со специалистами органов и организаций социальной защиты населения, здравоохранения, образования (специального образования); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="706"/>
-    <w:bookmarkStart w:name="z803" w:id="707"/>
+    <w:bookmarkEnd w:id="700"/>
+    <w:bookmarkStart w:name="z803" w:id="701"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оказывает консультативные услуги родителям детей с инвалидностью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="707"/>
-    <w:bookmarkStart w:name="z804" w:id="708"/>
+    <w:bookmarkEnd w:id="701"/>
+    <w:bookmarkStart w:name="z804" w:id="702"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       разрабатывает документацию по динамике развития ребенка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="708"/>
-    <w:bookmarkStart w:name="z805" w:id="709"/>
+    <w:bookmarkEnd w:id="702"/>
+    <w:bookmarkStart w:name="z805" w:id="703"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ведет журналы учета фронтальных и индивидуальных занятий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="709"/>
-    <w:bookmarkStart w:name="z806" w:id="710"/>
+    <w:bookmarkEnd w:id="703"/>
+    <w:bookmarkStart w:name="z806" w:id="704"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечивает оснащение методического кабинета оборудованием, наглядными пособиями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="710"/>
-    <w:bookmarkStart w:name="z807" w:id="711"/>
+    <w:bookmarkEnd w:id="704"/>
+    <w:bookmarkStart w:name="z807" w:id="705"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ведет установленную документацию и отчетность; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="711"/>
-    <w:bookmarkStart w:name="z808" w:id="712"/>
+    <w:bookmarkEnd w:id="705"/>
+    <w:bookmarkStart w:name="z808" w:id="706"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        организует работу по соблюдению правил санитарно-гигиенического режима, охраны труда и техники безопасности в мастерских и на производстве; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="712"/>
-    <w:bookmarkStart w:name="z809" w:id="713"/>
+    <w:bookmarkEnd w:id="706"/>
+    <w:bookmarkStart w:name="z809" w:id="707"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечивает своевременное представление установленной отчетной документации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="713"/>
-    <w:bookmarkStart w:name="z810" w:id="714"/>
+    <w:bookmarkEnd w:id="707"/>
+    <w:bookmarkStart w:name="z810" w:id="708"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. Должен знать:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="714"/>
+    <w:bookmarkEnd w:id="708"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -24099,868 +24643,868 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о противодействии коррупции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z821" w:id="715"/>
+    <w:bookmarkStart w:name="z821" w:id="709"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       основы психологии личности, педагогики, психокоррекции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="709"/>
+    <w:bookmarkStart w:name="z822" w:id="710"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      социально-психологические аспекты помощи лицам, находящимся в трудной жизненной ситуации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="710"/>
+    <w:bookmarkStart w:name="z823" w:id="711"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      требования к качеству, объему и видам специальных социальных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="711"/>
+    <w:bookmarkStart w:name="z824" w:id="712"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      методы и приемы организации коррекционно-развивающей, воспитательной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="712"/>
+    <w:bookmarkStart w:name="z825" w:id="713"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы специальной педагогики, психологии, социальной работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="713"/>
+    <w:bookmarkStart w:name="z826" w:id="714"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      передовой и международный опыт в части оказания социальных и образовательных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="714"/>
+    <w:bookmarkStart w:name="z827" w:id="715"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правила пожарной безопасности.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="715"/>
-    <w:bookmarkStart w:name="z822" w:id="716"/>
-[...15 lines deleted...]
-      социально-психологические аспекты помощи лицам, находящимся в трудной жизненной ситуации;</w:t>
+    <w:bookmarkStart w:name="z828" w:id="716"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Требования к квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="716"/>
-    <w:bookmarkStart w:name="z823" w:id="717"/>
-[...15 lines deleted...]
-      требования к качеству, объему и видам специальных социальных услуг;</w:t>
+    <w:bookmarkStart w:name="z829" w:id="717"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специалист высшего уровня квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="717"/>
-    <w:bookmarkStart w:name="z824" w:id="718"/>
-[...15 lines deleted...]
-      методы и приемы организации коррекционно-развивающей, воспитательной деятельности;</w:t>
+    <w:bookmarkStart w:name="z830" w:id="718"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высшей категории: высшее (или послевузовское) педагогическое образование и стаж работы в должности специалиста высшего уровня квалификации первой категории не менее 3 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="718"/>
-    <w:bookmarkStart w:name="z825" w:id="719"/>
-[...15 lines deleted...]
-      основы специальной педагогики, психологии, социальной работы;</w:t>
+    <w:bookmarkStart w:name="z831" w:id="719"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первой категории: высшее (или послевузовское) педагогическое образование и стаж работы в должности специалиста высшего уровня квалификации второй категории не менее 2 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="719"/>
-    <w:bookmarkStart w:name="z826" w:id="720"/>
-[...15 lines deleted...]
-      передовой и международный опыт в части оказания социальных и образовательных услуг;</w:t>
+    <w:bookmarkStart w:name="z832" w:id="720"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      второй категории: высшее (или послевузовское) педагогическое образование и стаж работы в должности специалиста высшего уровня квалификации без категории не менее 1 года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="720"/>
-    <w:bookmarkStart w:name="z827" w:id="721"/>
-[...15 lines deleted...]
-      Правила пожарной безопасности.</w:t>
+    <w:bookmarkStart w:name="z833" w:id="721"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без категории: высшее (или послевузовское) педагогическое образование без предъявления требований к стажу работы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="721"/>
-    <w:bookmarkStart w:name="z828" w:id="722"/>
-[...15 lines deleted...]
-      63. Требования к квалификации:</w:t>
+    <w:bookmarkStart w:name="z834" w:id="722"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специалист среднего уровня квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="722"/>
-    <w:bookmarkStart w:name="z829" w:id="723"/>
-[...15 lines deleted...]
-      специалист высшего уровня квалификации:</w:t>
+    <w:bookmarkStart w:name="z835" w:id="723"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высшей категории: техническое и профессиональное (среднее специальное, среднее профессиональное) педагогическое образование и стаж работы в должности специалиста среднего уровня квалификации первой категории не менее 4 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="723"/>
-    <w:bookmarkStart w:name="z830" w:id="724"/>
-[...15 lines deleted...]
-      высшей категории: высшее (или послевузовское) педагогическое образование и стаж работы в должности специалиста высшего уровня квалификации первой категории не менее 3 лет;</w:t>
+    <w:bookmarkStart w:name="z836" w:id="724"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первой категории: техническое и профессиональное (среднее специальное, среднее профессиональное) педагогическое образование и стаж работы в должности специалиста среднего уровня квалификации второй категории не менее 3 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="724"/>
-    <w:bookmarkStart w:name="z831" w:id="725"/>
-[...15 lines deleted...]
-      первой категории: высшее (или послевузовское) педагогическое образование и стаж работы в должности специалиста высшего уровня квалификации второй категории не менее 2 лет;</w:t>
+    <w:bookmarkStart w:name="z837" w:id="725"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      второй категории: техническое и профессиональное (среднее специальное, среднее профессиональное) педагогическое образование и стаж работы в должности специалиста среднего уровня квалификации без категории не менее 2 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="725"/>
-    <w:bookmarkStart w:name="z832" w:id="726"/>
-[...15 lines deleted...]
-      второй категории: высшее (или послевузовское) педагогическое образование и стаж работы в должности специалиста высшего уровня квалификации без категории не менее 1 года;</w:t>
+    <w:bookmarkStart w:name="z838" w:id="726"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без категории: техническое и профессиональное (среднее специальное, среднее профессиональное) педагогическое образование и стаж работы по специальности не менее 1 года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="726"/>
-    <w:bookmarkStart w:name="z833" w:id="727"/>
-[...15 lines deleted...]
-      без категории: высшее (или послевузовское) педагогическое образование без предъявления требований к стажу работы;</w:t>
+    <w:bookmarkStart w:name="z839" w:id="727"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 10. Инструктор-методист по райттерапии (иппотерапии)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="727"/>
-    <w:bookmarkStart w:name="z834" w:id="728"/>
-[...117 lines deleted...]
-    <w:bookmarkStart w:name="z840" w:id="734"/>
+    <w:bookmarkStart w:name="z840" w:id="728"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       64. Должностные обязанности: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="734"/>
-    <w:bookmarkStart w:name="z841" w:id="735"/>
+    <w:bookmarkEnd w:id="728"/>
+    <w:bookmarkStart w:name="z841" w:id="729"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проводит индивидуальные занятия с детьми с инвалидностью (далее – пациенты) по лечебной верховой езде (по райттерапии (иппотерапии) в помещениях (манеже) или на открытом воздухе (плацу), где полностью соблюдены условия, установленные правилами безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="735"/>
-    <w:bookmarkStart w:name="z842" w:id="736"/>
+    <w:bookmarkEnd w:id="729"/>
+    <w:bookmarkStart w:name="z842" w:id="730"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечивает контроль за состоянием пациентов на всех этапах проведения райттерапии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="736"/>
-    <w:bookmarkStart w:name="z843" w:id="737"/>
+    <w:bookmarkEnd w:id="730"/>
+    <w:bookmarkStart w:name="z843" w:id="731"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       строго соблюдает правила безопасности и требует их соблюдения от коновода и родителей пациента;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="737"/>
-    <w:bookmarkStart w:name="z844" w:id="738"/>
+    <w:bookmarkEnd w:id="731"/>
+    <w:bookmarkStart w:name="z844" w:id="732"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечивает безопасность своих пациентов с помощью профессионально выполняемой страховки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="738"/>
-    <w:bookmarkStart w:name="z845" w:id="739"/>
+    <w:bookmarkEnd w:id="732"/>
+    <w:bookmarkStart w:name="z845" w:id="733"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       способствует достижению положительных сдвигов в физическом и психосоциальном статусе пациентов, применяя для каждого из них индивидуально подобранные упражнения, методические приемы и режимы лечебной верховой езды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="739"/>
-    <w:bookmarkStart w:name="z846" w:id="740"/>
+    <w:bookmarkEnd w:id="733"/>
+    <w:bookmarkStart w:name="z846" w:id="734"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       проверяет готовность лошади и коновода к началу работы, наличие необходимого оборудования для начала занятия; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="740"/>
-    <w:bookmarkStart w:name="z847" w:id="741"/>
+    <w:bookmarkEnd w:id="734"/>
+    <w:bookmarkStart w:name="z847" w:id="735"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отслеживает динамику психофизических параметров своих подопечных, ведя специальную анкету, принятую в лечебно-медицинском учреждении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="741"/>
-    <w:bookmarkStart w:name="z848" w:id="742"/>
+    <w:bookmarkEnd w:id="735"/>
+    <w:bookmarkStart w:name="z848" w:id="736"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осуществляет работу с анкетами под контролем и с помощью врача, который помогает оценивать полученные результаты и, в случае необходимости вносит коррективы в режим лечебной верховой езды; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="742"/>
-    <w:bookmarkStart w:name="z849" w:id="743"/>
+    <w:bookmarkEnd w:id="736"/>
+    <w:bookmarkStart w:name="z849" w:id="737"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       составляет ежедневные индивидуальные планы занятий с каждым больным, ведет дневник о проделанной (ежедневно) работе; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="743"/>
-    <w:bookmarkStart w:name="z850" w:id="744"/>
+    <w:bookmarkEnd w:id="737"/>
+    <w:bookmarkStart w:name="z850" w:id="738"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оценивает состояние здоровья пациента, его готовность нести нагрузку лечебной верховой езды, в случаях каких-либо отклонений в состоянии пациента совместно с медицинским работником решает вопрос целесообразности проведения с пациентом урока лечебной верховой езды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="744"/>
-    <w:bookmarkStart w:name="z851" w:id="745"/>
+    <w:bookmarkEnd w:id="738"/>
+    <w:bookmarkStart w:name="z851" w:id="739"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       во время занятий руководит действиями коновода, отдавая краткие и четкие команды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="745"/>
-    <w:bookmarkStart w:name="z852" w:id="746"/>
+    <w:bookmarkEnd w:id="739"/>
+    <w:bookmarkStart w:name="z852" w:id="740"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       проводит наблюдение за поведением и состоянием пациента, его настроением во время занятий, при признаках сильного утомления вносит изменения в намеченный план, снижая или вовсе прекращая нагрузку (по совету медработника); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="746"/>
-    <w:bookmarkStart w:name="z853" w:id="747"/>
+    <w:bookmarkEnd w:id="740"/>
+    <w:bookmarkStart w:name="z853" w:id="741"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       постоянно повышает свою квалификацию, совершенствует свои знания и умения в области верховой езды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="747"/>
-    <w:bookmarkStart w:name="z854" w:id="748"/>
+    <w:bookmarkEnd w:id="741"/>
+    <w:bookmarkStart w:name="z854" w:id="742"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       активно участвует в научно-практической работе по объективному отслеживанию результатов воздействия лечебной верховой езды в реабилитационной практике, в составлении банка упражнений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="748"/>
-    <w:bookmarkStart w:name="z855" w:id="749"/>
+    <w:bookmarkEnd w:id="742"/>
+    <w:bookmarkStart w:name="z855" w:id="743"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществляет проверку соответствия одежды пациента требованиям его безопасности, а также наличие правильно надетого и застегнутого страховочного шлема;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="749"/>
-    <w:bookmarkStart w:name="z856" w:id="750"/>
+    <w:bookmarkEnd w:id="743"/>
+    <w:bookmarkStart w:name="z856" w:id="744"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       обеспечивает безопасную ситуацию посадки пациента на лошадь и ссаживание его в конце занятий совместно с коноводом; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="750"/>
-    <w:bookmarkStart w:name="z857" w:id="751"/>
+    <w:bookmarkEnd w:id="744"/>
+    <w:bookmarkStart w:name="z857" w:id="745"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       изучает и анализирует зарубежный и отечественный опыт реабилитации посредством иппотерапии; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="751"/>
-    <w:bookmarkStart w:name="z858" w:id="752"/>
+    <w:bookmarkEnd w:id="745"/>
+    <w:bookmarkStart w:name="z858" w:id="746"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ведет учетную документацию; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="752"/>
-    <w:bookmarkStart w:name="z859" w:id="753"/>
+    <w:bookmarkEnd w:id="746"/>
+    <w:bookmarkStart w:name="z859" w:id="747"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       обеспечивает надлежащее состояние аптечки и оказание при необходимости неотложной доврачебной помощи; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="753"/>
-    <w:bookmarkStart w:name="z860" w:id="754"/>
+    <w:bookmarkEnd w:id="747"/>
+    <w:bookmarkStart w:name="z860" w:id="748"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       соблюдает требования охраны труда, техники безопасности, гигиены труда, пожарной безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="754"/>
-    <w:bookmarkStart w:name="z861" w:id="755"/>
+    <w:bookmarkEnd w:id="748"/>
+    <w:bookmarkStart w:name="z861" w:id="749"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. Должен знать:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="755"/>
+    <w:bookmarkEnd w:id="749"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -25253,1510 +25797,1510 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о физической культуре и спорте;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z868" w:id="756"/>
+    <w:bookmarkStart w:name="z868" w:id="750"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       основы педагогики, психологии, возрастную физиологию и анатомию; основы иппотерапевтической теории; основные механизмы воздействия иппотерапии на организм человека (больного);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="750"/>
+    <w:bookmarkStart w:name="z869" w:id="751"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      методы комплексной реабилитации пациентов, в том числе медикаментозные, психотерапевтические, педагогические;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="751"/>
+    <w:bookmarkStart w:name="z870" w:id="752"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      совокупность физических и психических свойств и взаимоотношений с окружающей средой;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="752"/>
+    <w:bookmarkStart w:name="z871" w:id="753"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы теории лечебно-профилактического влияния физических упражнений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="753"/>
+    <w:bookmarkStart w:name="z872" w:id="754"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      виды заболеваний и методы лечения с помощью иппотерапии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="754"/>
+    <w:bookmarkStart w:name="z873" w:id="755"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      особенности влияния физических нагрузок на больного;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="755"/>
+    <w:bookmarkStart w:name="z874" w:id="756"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      особенности поведения животного;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="756"/>
-    <w:bookmarkStart w:name="z869" w:id="757"/>
-[...15 lines deleted...]
-      методы комплексной реабилитации пациентов, в том числе медикаментозные, психотерапевтические, педагогические;</w:t>
+    <w:bookmarkStart w:name="z875" w:id="757"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      правила проведения безопасных занятий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="757"/>
-    <w:bookmarkStart w:name="z870" w:id="758"/>
-[...15 lines deleted...]
-      совокупность физических и психических свойств и взаимоотношений с окружающей средой;</w:t>
+    <w:bookmarkStart w:name="z876" w:id="758"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      методы оказания первой медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="758"/>
-    <w:bookmarkStart w:name="z871" w:id="759"/>
-[...15 lines deleted...]
-      основы теории лечебно-профилактического влияния физических упражнений;</w:t>
+    <w:bookmarkStart w:name="z877" w:id="759"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зарубежный и отечественный опыт реабилитации посредством иппотерапии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="759"/>
-    <w:bookmarkStart w:name="z872" w:id="760"/>
-[...15 lines deleted...]
-      виды заболеваний и методы лечения с помощью иппотерапии;</w:t>
+    <w:bookmarkStart w:name="z878" w:id="760"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      изучает и анализирует имеющийся зарубежный и отечественный опыт реабилитации посредством иппотерапии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="760"/>
-    <w:bookmarkStart w:name="z873" w:id="761"/>
-[...15 lines deleted...]
-      особенности влияния физических нагрузок на больного;</w:t>
+    <w:bookmarkStart w:name="z879" w:id="761"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      методы верховой езды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="761"/>
-    <w:bookmarkStart w:name="z874" w:id="762"/>
-[...15 lines deleted...]
-      особенности поведения животного;</w:t>
+    <w:bookmarkStart w:name="z880" w:id="762"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы экономики, трудового законодательства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="762"/>
-    <w:bookmarkStart w:name="z875" w:id="763"/>
-[...15 lines deleted...]
-      правила проведения безопасных занятий;</w:t>
+    <w:bookmarkStart w:name="z881" w:id="763"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правила пожарной безопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="763"/>
-    <w:bookmarkStart w:name="z876" w:id="764"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z882" w:id="770"/>
+    <w:bookmarkStart w:name="z882" w:id="764"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       66. Требования к квалификации: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="764"/>
+    <w:bookmarkStart w:name="z883" w:id="765"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высшее (или послевузовское) (физкультурное, медицинское, педагогическое) образование или среднее специальное образование по специальностям "Физическая культура и спорт", "Ветеринария" и дополнительная подготовка по лечебной физкультуре и иппотерапии без предъявления требований к стажу работы. К работе по реабилитации детей с инвалидностью с использованием лечебной верховой езды допускаются только лица, прошедшие обучение по методике страховки пациентов во время лечебной верховой езды и имеющие соответствующие свидетельства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="765"/>
+    <w:bookmarkStart w:name="z884" w:id="766"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Типовые квалификационные характеристики должностей других служащих организаций социальной защиты и занятости населения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="766"/>
+    <w:bookmarkStart w:name="z885" w:id="767"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 1. Ассистент карьерного центра</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="767"/>
+    <w:bookmarkStart w:name="z886" w:id="768"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. Должностные обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="768"/>
+    <w:bookmarkStart w:name="z1152" w:id="769"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      информирует население, в том числе с выездом в сельские населенные пункты, о возможных вариантах выхода из категории нуждающихся в адресной социальной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="769"/>
+    <w:bookmarkStart w:name="z1153" w:id="770"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет прием от граждан заявлений и документов на назначение адресной социальной помощи, проводит по согласованию с уполномоченным органом и акимом города областного и районного значения, поселка, села, сельского округа собеседования с претендентами, обратившимися для назначения адресной социальной помощи;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="770"/>
-    <w:bookmarkStart w:name="z883" w:id="771"/>
-[...15 lines deleted...]
-      высшее (или послевузовское) (физкультурное, медицинское, педагогическое) образование или среднее специальное образование по специальностям "Физическая культура и спорт", "Ветеринария" и дополнительная подготовка по лечебной физкультуре и иппотерапии без предъявления требований к стажу работы. К работе по реабилитации детей с инвалидностью с использованием лечебной верховой езды допускаются только лица, прошедшие обучение по методике страховки пациентов во время лечебной верховой езды и имеющие соответствующие свидетельства;</w:t>
+    <w:bookmarkStart w:name="z1154" w:id="771"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет сопровождение лица (семьи) в период реализации социального контракта путем проведения собеседования, содействия заполнению необходимых документов, поиска работы, выполнения обязательств по социальному контракту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="771"/>
-    <w:bookmarkStart w:name="z884" w:id="772"/>
+    <w:bookmarkStart w:name="z1155" w:id="772"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оказывает консультативные услуги претендентам, обратившимся к акиму города областного и районного значения, поселка, села, сельского округа для назначения адресной социальной помощи, по вопросам занятости населения, социальной защиты, реабилитации лиц с инвалидностью, предоставления специальных социальных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="772"/>
+    <w:bookmarkStart w:name="z1156" w:id="773"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      содействует решению вопросов, связанных с оказанием разносторонней помощи контингенту, нуждающихся в адресной социальной помощи, а также созданию необходимых условий для нуждающихся в адресной социальной помощи, социализации и интеграции нуждающихся лиц и их семей, защиту их прав и интересов в получении необходимых мер социальной поддержки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="773"/>
+    <w:bookmarkStart w:name="z1157" w:id="774"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает своевременное формирование бумажных макетов дел заявителей, обратившихся за назначением адресной социальной помощи, и передачу участковым комиссиям для проведения обследования материального положения заявителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="774"/>
+    <w:bookmarkStart w:name="z1158" w:id="775"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвует в составе участковой комиссии в обследовании материального положения заявителей, обратившихся за назначением адресной социальной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="775"/>
+    <w:bookmarkStart w:name="z1159" w:id="776"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      совместно с заявителями, обратившимися за назначением адресной социальной помощи, и членами их семей разрабатывает индивидуальный план помощи семье;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="776"/>
+    <w:bookmarkStart w:name="z1160" w:id="777"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      формирует банк данных специалистов разного профиля из числа самостоятельно занятых, безработных и малообеспеченных граждан, обратившихся в карьерный центр, занимается поиском вакансий и содействует в трудоустройстве обратившихся лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="777"/>
+    <w:bookmarkStart w:name="z1161" w:id="778"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводит работу с работодателями в целях выявления вакансий и содействия в трудоустройстве лиц, ищущих работу, и безработных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="778"/>
+    <w:bookmarkStart w:name="z1162" w:id="779"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      своевременно направляет принятые документы заявителя в карьерный центр;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="779"/>
+    <w:bookmarkStart w:name="z1163" w:id="780"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет мониторинг выполнения условий социального контракта, посещение семьи и отметку о выполнении предусмотренных в нем обязательств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="780"/>
+    <w:bookmarkStart w:name="z1164" w:id="781"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает своевременное представление отчета о сопровождении социального контракта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="781"/>
+    <w:bookmarkStart w:name="z1165" w:id="782"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвует в информационно-разъяснительной работе среди населения по вопросам законодательства об адресной социальной помощи законодательства в области занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="782"/>
+    <w:bookmarkStart w:name="z1166" w:id="783"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отвечает на письма, жалобы и обращения физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="783"/>
+    <w:bookmarkStart w:name="z1167" w:id="784"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвует в разработке плана работы подразделения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="784"/>
+    <w:bookmarkStart w:name="z1168" w:id="785"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносит предложения по улучшению работы подразделения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="785"/>
+    <w:bookmarkStart w:name="z1169" w:id="786"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает выполнение Правил пожарной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="786"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 67 - в редакции приказа Министра труда и социальной защиты населения РК от 06.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 309</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z903" w:id="787"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. Должен знать:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="787"/>
+    <w:bookmarkStart w:name="z1170" w:id="788"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Конституцию Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="788"/>
+    <w:bookmarkStart w:name="z1171" w:id="789"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социальный кодекс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="789"/>
+    <w:bookmarkStart w:name="z1172" w:id="790"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нормативные правовые акты, регламентирующие вопросы в сфере занятости;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="790"/>
+    <w:bookmarkStart w:name="z1173" w:id="791"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основные положения гражданского и трудового законодательства; демографическую ситуацию, специфику социально-экономического развития региона (города, района);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="791"/>
+    <w:bookmarkStart w:name="z1174" w:id="792"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      теорию и практику социальной работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="792"/>
+    <w:bookmarkStart w:name="z1175" w:id="793"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      особенности психологии личности и отдельных категорий граждан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="793"/>
+    <w:bookmarkStart w:name="z1176" w:id="794"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы психологии, педагогики, геронтологии, этики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="794"/>
+    <w:bookmarkStart w:name="z1177" w:id="795"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      социально-психологические аспекты помощи лицам, нуждающихся в адресной социальной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="795"/>
+    <w:bookmarkStart w:name="z1178" w:id="796"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отечественную и международную практику оказания социальных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="796"/>
+    <w:bookmarkStart w:name="z1179" w:id="797"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правила пожарной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="797"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 68 - в редакции приказа Министра труда и социальной защиты населения РК от 06.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 309</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z913" w:id="798"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. Требования к квалификации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="798"/>
+    <w:bookmarkStart w:name="z1093" w:id="799"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специалист без категории: послесреднее образование (прикладной бакалавриат), техническое и профессиональное (среднее специальное, среднее профессиональное) образование без предъявления требований к стажу работы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="799"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 69 - в редакции приказа Министра труда и социальной защиты населения РК от 06.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 309</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z924" w:id="800"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Типовые квалификационные характеристики должностей других служащих организаций социальной защиты и занятости населения</w:t>
-[...619 lines deleted...]
-      основы психологии, педагогики, геронтологии, этики;</w:t>
+        <w:t xml:space="preserve"> Параграф 2. Социальный работник по уходу за престарелыми и лицами с инвалидностью</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="800"/>
-    <w:bookmarkStart w:name="z1177" w:id="801"/>
-[...241 lines deleted...]
-    <w:bookmarkStart w:name="z925" w:id="807"/>
+    <w:bookmarkStart w:name="z925" w:id="801"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       70. Должностные обязанности: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="807"/>
-    <w:bookmarkStart w:name="z926" w:id="808"/>
+    <w:bookmarkEnd w:id="801"/>
+    <w:bookmarkStart w:name="z926" w:id="802"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осуществляет свою деятельность в соответствии с Положением об отделении социальной помощи на дому; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="808"/>
-    <w:bookmarkStart w:name="z927" w:id="809"/>
+    <w:bookmarkEnd w:id="802"/>
+    <w:bookmarkStart w:name="z927" w:id="803"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       выполняет работу по графику (плану), утвержденному заведующим отделением; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="809"/>
-    <w:bookmarkStart w:name="z928" w:id="810"/>
+    <w:bookmarkEnd w:id="803"/>
+    <w:bookmarkStart w:name="z928" w:id="804"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выявляет одиноких престарелых и нетрудоспособных граждан, проживающих в зоне обслуживания и нуждающихся в посторонней помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="810"/>
-    <w:bookmarkStart w:name="z929" w:id="811"/>
+    <w:bookmarkEnd w:id="804"/>
+    <w:bookmarkStart w:name="z929" w:id="805"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечивает обслуживаемых граждан продуктами питания, горячими обедами, промышленными и хозяйственными товарами первой необходимости, медикаментами по рецептам врача;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="811"/>
-    <w:bookmarkStart w:name="z930" w:id="812"/>
+    <w:bookmarkEnd w:id="805"/>
+    <w:bookmarkStart w:name="z930" w:id="806"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       содействует в оказании помощи в уборке жилых помещений, протапливает печи (в помещениях без центрального отопления), сдает и доставляет вещи в прачечную, химчистку, производит оплату услуг, в том числе коммунальных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="812"/>
-    <w:bookmarkStart w:name="z931" w:id="813"/>
+    <w:bookmarkEnd w:id="806"/>
+    <w:bookmarkStart w:name="z931" w:id="807"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       при необходимости оказывает содействие в ремонте жилого помещения, обеспечении топливом; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="813"/>
-    <w:bookmarkStart w:name="z932" w:id="814"/>
+    <w:bookmarkEnd w:id="807"/>
+    <w:bookmarkStart w:name="z932" w:id="808"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оказывает доврачебную помощь: измеряет температуру, накладывает горчичники, согревающие компрессы, осуществляет вызов врача на дом, а также первую медицинскую помощь в экстренных случаях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="814"/>
-    <w:bookmarkStart w:name="z933" w:id="815"/>
+    <w:bookmarkEnd w:id="808"/>
+    <w:bookmarkStart w:name="z933" w:id="809"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сопровождает обслуживаемых граждан в организации здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="815"/>
-    <w:bookmarkStart w:name="z934" w:id="816"/>
+    <w:bookmarkEnd w:id="809"/>
+    <w:bookmarkStart w:name="z934" w:id="810"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выполняет просьбы обслуживаемых граждан, связанных с перепиской с родственниками, друзьями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="816"/>
-    <w:bookmarkStart w:name="z935" w:id="817"/>
+    <w:bookmarkEnd w:id="810"/>
+    <w:bookmarkStart w:name="z935" w:id="811"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       устанавливает связь с трудовыми коллективами, где ранее работал ветеран, разъясняет законодательство по социальным вопросам и выполняет их поручения; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="817"/>
-    <w:bookmarkStart w:name="z936" w:id="818"/>
+    <w:bookmarkEnd w:id="811"/>
+    <w:bookmarkStart w:name="z936" w:id="812"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       содействует получению обслуживаемыми гражданами необходимых видов социальной помощи, в том числе медицинской, протезно-ортопедической.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="818"/>
-    <w:bookmarkStart w:name="z937" w:id="819"/>
+    <w:bookmarkEnd w:id="812"/>
+    <w:bookmarkStart w:name="z937" w:id="813"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. Должен знать:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="819"/>
+    <w:bookmarkEnd w:id="813"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -26825,1206 +27369,1206 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Социальный</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> кодекс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z940" w:id="820"/>
+    <w:bookmarkStart w:name="z940" w:id="814"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       основные принципы по организации социально-бытового обслуживания одиноких нетрудоспособных граждан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="814"/>
+    <w:bookmarkStart w:name="z941" w:id="815"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      психологические и физиологические особенности пожилых людей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="815"/>
+    <w:bookmarkStart w:name="z942" w:id="816"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организацию коммунально-бытового обслуживания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="816"/>
+    <w:bookmarkStart w:name="z943" w:id="817"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      санитарно-гигиенические требования по уходу за престарелыми, нетрудоспособными гражданами в домашних условиях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="817"/>
+    <w:bookmarkStart w:name="z944" w:id="818"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      приемы оказания неотложной доврачебной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="818"/>
+    <w:bookmarkStart w:name="z945" w:id="819"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы трудового законодательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="819"/>
+    <w:bookmarkStart w:name="z946" w:id="820"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правила пожарной безопасности.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="820"/>
-    <w:bookmarkStart w:name="z941" w:id="821"/>
-[...15 lines deleted...]
-      психологические и физиологические особенности пожилых людей;</w:t>
+    <w:bookmarkStart w:name="z947" w:id="821"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72. Требования к квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="821"/>
-    <w:bookmarkStart w:name="z942" w:id="822"/>
-[...15 lines deleted...]
-      организацию коммунально-бытового обслуживания;</w:t>
+    <w:bookmarkStart w:name="z948" w:id="822"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специалист высшего уровня квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="822"/>
-    <w:bookmarkStart w:name="z943" w:id="823"/>
-[...15 lines deleted...]
-      санитарно-гигиенические требования по уходу за престарелыми, нетрудоспособными гражданами в домашних условиях;</w:t>
+    <w:bookmarkStart w:name="z949" w:id="823"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высшей категории: высшее (или послевузовское) образование (социальное, экономическое, психологическое, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации первой категории не менее 2 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="823"/>
-    <w:bookmarkStart w:name="z944" w:id="824"/>
-[...15 lines deleted...]
-      приемы оказания неотложной доврачебной помощи;</w:t>
+    <w:bookmarkStart w:name="z950" w:id="824"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первой категории: высшее (или послевузовское) образование (социальное, экономическое, психологическое, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации второй категории не менее 1 года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="824"/>
-    <w:bookmarkStart w:name="z945" w:id="825"/>
-[...15 lines deleted...]
-      основы трудового законодательства;</w:t>
+    <w:bookmarkStart w:name="z951" w:id="825"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      второй категории: высшее (или послевузовское) образование (социальное, экономическое, психологическое, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации без категории не менее 1 года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="825"/>
-    <w:bookmarkStart w:name="z946" w:id="826"/>
-[...15 lines deleted...]
-      Правила пожарной безопасности.</w:t>
+    <w:bookmarkStart w:name="z952" w:id="826"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без категории: высшее (или послевузовское) образование (социальное, экономическое, психологическое, педагогическое, медицинское) без предъявления требований к стажу работы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="826"/>
-    <w:bookmarkStart w:name="z947" w:id="827"/>
-[...15 lines deleted...]
-      72. Требования к квалификации:</w:t>
+    <w:bookmarkStart w:name="z953" w:id="827"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специалист среднего уровня квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="827"/>
-    <w:bookmarkStart w:name="z948" w:id="828"/>
-[...15 lines deleted...]
-      специалист высшего уровня квалификации:</w:t>
+    <w:bookmarkStart w:name="z954" w:id="828"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высшей категории: техническое и профессиональное (среднее специальное, среднее профессиональное) образование (социальное, экономическое, психологическое, педагогическое, медицинское) и стаж работы в должности специалиста среднего уровня квалификации первой категории не менее 2 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="828"/>
-    <w:bookmarkStart w:name="z949" w:id="829"/>
-[...15 lines deleted...]
-      высшей категории: высшее (или послевузовское) образование (социальное, экономическое, психологическое, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации первой категории не менее 2 лет;</w:t>
+    <w:bookmarkStart w:name="z955" w:id="829"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первой категории: техническое и профессиональное (среднее специальное, среднее профессиональное) образование (социальное, экономическое, психологическое, педагогическое, медицинское) и стаж работы в должности специалиста среднего уровня квалификации второй категории не менее 1 года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="829"/>
-    <w:bookmarkStart w:name="z950" w:id="830"/>
-[...15 lines deleted...]
-      первой категории: высшее (или послевузовское) образование (социальное, экономическое, психологическое, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации второй категории не менее 1 года;</w:t>
+    <w:bookmarkStart w:name="z956" w:id="830"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      второй категории: техническое и профессиональное (среднее специальное, среднее профессиональное) образование (социальное, экономическое, психологическое, педагогическое, медицинское) и стаж работы в должности специалиста среднего уровня квалификации без категории не менее 1 года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="830"/>
-    <w:bookmarkStart w:name="z951" w:id="831"/>
-[...15 lines deleted...]
-      второй категории: высшее (или послевузовское) образование (социальное, экономическое, психологическое, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации без категории не менее 1 года;</w:t>
+    <w:bookmarkStart w:name="z957" w:id="831"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без категории: техническое и профессиональное (среднее специальное, среднее профессиональное) образование (социальное, экономическое, психологическое, педагогическое, медицинское) или основное среднее образование и сертификат по социальной подготовке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="831"/>
-    <w:bookmarkStart w:name="z952" w:id="832"/>
-[...15 lines deleted...]
-      без категории: высшее (или послевузовское) образование (социальное, экономическое, психологическое, педагогическое, медицинское) без предъявления требований к стажу работы;</w:t>
+    <w:bookmarkStart w:name="z958" w:id="832"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. Медицинский регистратор медико-социальной экспертизы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="832"/>
-    <w:bookmarkStart w:name="z953" w:id="833"/>
-[...15 lines deleted...]
-      специалист среднего уровня квалификации:</w:t>
+    <w:bookmarkStart w:name="z959" w:id="833"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73. Должностные обязанности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="833"/>
-    <w:bookmarkStart w:name="z954" w:id="834"/>
-[...117 lines deleted...]
-    <w:bookmarkStart w:name="z960" w:id="840"/>
+    <w:bookmarkStart w:name="z960" w:id="834"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       проверяет полноту и сроки действия документов, принимаемых у заявителей; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="840"/>
-    <w:bookmarkStart w:name="z961" w:id="841"/>
+    <w:bookmarkEnd w:id="834"/>
+    <w:bookmarkStart w:name="z961" w:id="835"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       принимает заявление и документы для проведения медико-социальной экспертизы (далее - МСЭ);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="841"/>
-    <w:bookmarkStart w:name="z962" w:id="842"/>
+    <w:bookmarkEnd w:id="835"/>
+    <w:bookmarkStart w:name="z962" w:id="836"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       при первичном установлении инвалидности принимает заявления и документы для назначения пособий по инвалидности, социальной выплаты на случай утраты трудоспособности; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="842"/>
-    <w:bookmarkStart w:name="z963" w:id="843"/>
+    <w:bookmarkEnd w:id="836"/>
+    <w:bookmarkStart w:name="z963" w:id="837"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осуществляет: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="843"/>
-    <w:bookmarkStart w:name="z964" w:id="844"/>
+    <w:bookmarkEnd w:id="837"/>
+    <w:bookmarkStart w:name="z964" w:id="838"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       отправку электронных заявок, включая заявления и документы, а также сведения, полученные из информационных систем государственных органов и (или) организаций, посредством информационной системы "Централизованный банк данных лиц, имеющих инвалидность" в отделение Государственной корпорации "Правительство для граждан"; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="844"/>
-    <w:bookmarkStart w:name="z965" w:id="845"/>
+    <w:bookmarkEnd w:id="838"/>
+    <w:bookmarkStart w:name="z965" w:id="839"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ведение и учет документов для проведения МСЭ; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="845"/>
-    <w:bookmarkStart w:name="z966" w:id="846"/>
+    <w:bookmarkEnd w:id="839"/>
+    <w:bookmarkStart w:name="z966" w:id="840"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       формирование архива актов МСЭ; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="846"/>
-    <w:bookmarkStart w:name="z967" w:id="847"/>
+    <w:bookmarkEnd w:id="840"/>
+    <w:bookmarkStart w:name="z967" w:id="841"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       отправку реестров для передачи (отправки) выписок из справки об инвалидности и акта МСЭ, выписок из справки о степени утраты общей трудоспособности в органы, назначающие и осуществляющие социальные выплаты. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="847"/>
-    <w:bookmarkStart w:name="z968" w:id="848"/>
+    <w:bookmarkEnd w:id="841"/>
+    <w:bookmarkStart w:name="z968" w:id="842"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74. Должен знать:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="848"/>
-    <w:bookmarkStart w:name="z969" w:id="849"/>
+    <w:bookmarkEnd w:id="842"/>
+    <w:bookmarkStart w:name="z969" w:id="843"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Конституцию Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="849"/>
-    <w:bookmarkStart w:name="z970" w:id="850"/>
+    <w:bookmarkEnd w:id="843"/>
+    <w:bookmarkStart w:name="z970" w:id="844"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Социальный кодекс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="850"/>
-    <w:bookmarkStart w:name="z971" w:id="851"/>
+    <w:bookmarkEnd w:id="844"/>
+    <w:bookmarkStart w:name="z971" w:id="845"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Закон о социальной и медико-педагогической коррекционной поддержке детей с ограниченными возможностями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="851"/>
-    <w:bookmarkStart w:name="z972" w:id="852"/>
+    <w:bookmarkEnd w:id="845"/>
+    <w:bookmarkStart w:name="z972" w:id="846"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Правил проведения медико-социальной экспертизы, утвержденными уполномоченным государственным органом, в соответствии с абзацем двадцать вторым </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 12 Кодекса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="852"/>
-    <w:bookmarkStart w:name="z973" w:id="853"/>
+    <w:bookmarkEnd w:id="846"/>
+    <w:bookmarkStart w:name="z973" w:id="847"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Стандарты оказания специальных социальных услуг в области социальной защиты населения, утвержденными уполномоченным государственным органом, в соответствии с абзацем пятым </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 12 Социального кодекса Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="853"/>
-    <w:bookmarkStart w:name="z974" w:id="854"/>
+    <w:bookmarkEnd w:id="847"/>
+    <w:bookmarkStart w:name="z974" w:id="848"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Форм документов, формируемых при проведении медико-социальной экспертизы, утвержденными уполномоченным государственным органом, в соответствии c </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 176)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 15 Постановления Правительства Республики Казахстан от 18 февраля 2017 года №81 "Некоторые вопросы Министерства труда и социальной защиты населения Республики Казахстан";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="854"/>
-    <w:bookmarkStart w:name="z975" w:id="855"/>
+    <w:bookmarkEnd w:id="848"/>
+    <w:bookmarkStart w:name="z975" w:id="849"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нормативные правовые акты в области социальной защиты лиц с инвалидностью в Республике Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="855"/>
-    <w:bookmarkStart w:name="z976" w:id="856"/>
+    <w:bookmarkEnd w:id="849"/>
+    <w:bookmarkStart w:name="z976" w:id="850"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75. Требования к квалификации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="856"/>
-    <w:bookmarkStart w:name="z977" w:id="857"/>
+    <w:bookmarkEnd w:id="850"/>
+    <w:bookmarkStart w:name="z977" w:id="851"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       специалист высшего и среднего уровня квалификации: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="857"/>
-    <w:bookmarkStart w:name="z978" w:id="858"/>
+    <w:bookmarkEnd w:id="851"/>
+    <w:bookmarkStart w:name="z978" w:id="852"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       техническое и профессиональное (высшее, среднее специальное, среднее профессиональное) (социальное, экономическое, психологическое, педагогическое, медицинское) без предъявления требований к стажу работы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="858"/>
-    <w:bookmarkStart w:name="z979" w:id="859"/>
+    <w:bookmarkEnd w:id="852"/>
+    <w:bookmarkStart w:name="z979" w:id="853"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 4. Социальный работник по уходу за детьми с инвалидностью и лицами с инвалидностью старше 18 лет с психоневрологическими заболеваниями</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="859"/>
-    <w:bookmarkStart w:name="z980" w:id="860"/>
+    <w:bookmarkEnd w:id="853"/>
+    <w:bookmarkStart w:name="z980" w:id="854"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       76. Должностные обязанности: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="860"/>
-    <w:bookmarkStart w:name="z981" w:id="861"/>
+    <w:bookmarkEnd w:id="854"/>
+    <w:bookmarkStart w:name="z981" w:id="855"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществляет свою деятельность в соответствии с Положением об отделении социальной помощи на дому;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="861"/>
-    <w:bookmarkStart w:name="z982" w:id="862"/>
+    <w:bookmarkEnd w:id="855"/>
+    <w:bookmarkStart w:name="z982" w:id="856"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       выполняет работу по графику (плану), утвержденному заведующим отделением; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="862"/>
-    <w:bookmarkStart w:name="z983" w:id="863"/>
+    <w:bookmarkEnd w:id="856"/>
+    <w:bookmarkStart w:name="z983" w:id="857"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выявляет детей с инвалидностью и лиц с инвалидностью старше 18 лет с психоневрологическими заболеваниями (далее – дети и лица старше 18 лет), проживающих в зоне обслуживания и нуждающихся в посторонней помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="863"/>
-    <w:bookmarkStart w:name="z984" w:id="864"/>
+    <w:bookmarkEnd w:id="857"/>
+    <w:bookmarkStart w:name="z984" w:id="858"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       проводит обучение детей и лиц старше 18 лет навыкам самообслуживания, поведения, самоконтроля и общения; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="864"/>
-    <w:bookmarkStart w:name="z985" w:id="865"/>
+    <w:bookmarkEnd w:id="858"/>
+    <w:bookmarkStart w:name="z985" w:id="859"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       организует досуг ребенка и лиц старше 18 лет (игры, чтение книг, организация библиотечного обслуживания и другое); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="865"/>
-    <w:bookmarkStart w:name="z986" w:id="866"/>
+    <w:bookmarkEnd w:id="859"/>
+    <w:bookmarkStart w:name="z986" w:id="860"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       проводит работу с родителями и членами их семьи по реализации реабилитационных мероприятий и адаптации ребенка и лиц старше 18 лет в семье, посещение обслуживаемых детей и лиц старше 18 лет в больнице (в случае госпитализации); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="866"/>
-    <w:bookmarkStart w:name="z987" w:id="867"/>
+    <w:bookmarkEnd w:id="860"/>
+    <w:bookmarkStart w:name="z987" w:id="861"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проводит обучение родителей ребенка и лиц старше 18 лет практическим навыкам общего ухода за больным ребенком и лицом старше 18 лет, методам и приемам, способствующим развитию ребенка и лиц старше 18 лет, двигательным и социальным навыкам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="867"/>
-    <w:bookmarkStart w:name="z988" w:id="868"/>
+    <w:bookmarkEnd w:id="861"/>
+    <w:bookmarkStart w:name="z988" w:id="862"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       привлекает специалистов для оказания психологической помощи детям и лицам старше 18 лет и родителям; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="868"/>
-    <w:bookmarkStart w:name="z989" w:id="869"/>
+    <w:bookmarkEnd w:id="862"/>
+    <w:bookmarkStart w:name="z989" w:id="863"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       содействует в оформлении документов для установления опеки, попечительства, назначения пособий, определения в дома-интернаты или территориальные центры; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="869"/>
-    <w:bookmarkStart w:name="z990" w:id="870"/>
+    <w:bookmarkEnd w:id="863"/>
+    <w:bookmarkStart w:name="z990" w:id="864"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       содействует в выделении семьям, воспитывающим детей и лиц старше 18 лет, из числа малообеспеченных, адресной социальной помощи, другой гуманитарной помощи за счет средств благотворительных фондов, спонсоров, источников, не противоречащих законодательству; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="870"/>
-    <w:bookmarkStart w:name="z991" w:id="871"/>
+    <w:bookmarkEnd w:id="864"/>
+    <w:bookmarkStart w:name="z991" w:id="865"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       обеспечивает взаимодействие с учреждениями образования, здравоохранения, социального обслуживания, организациями в целях наиболее эффективного оказания услуг клиентам; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="871"/>
-    <w:bookmarkStart w:name="z992" w:id="872"/>
+    <w:bookmarkEnd w:id="865"/>
+    <w:bookmarkStart w:name="z992" w:id="866"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       проводит анализ работы, представляет отчеты в установленные сроки; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="872"/>
-    <w:bookmarkStart w:name="z993" w:id="873"/>
+    <w:bookmarkEnd w:id="866"/>
+    <w:bookmarkStart w:name="z993" w:id="867"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечивает выполнение Правил пожарной безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="873"/>
-    <w:bookmarkStart w:name="z994" w:id="874"/>
+    <w:bookmarkEnd w:id="867"/>
+    <w:bookmarkStart w:name="z994" w:id="868"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77. Должен знать:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="874"/>
+    <w:bookmarkEnd w:id="868"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28205,384 +28749,384 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о правах ребенка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z999" w:id="875"/>
+    <w:bookmarkStart w:name="z999" w:id="869"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       основные принципы по организации социально-бытового обслуживания детей и лиц старше 18 лет; организацию коммунально-бытового обслуживания; санитарно-гигиенические требования по уходу за детьми и лицом старше 18 лет в домашних условиях;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="869"/>
+    <w:bookmarkStart w:name="z1000" w:id="870"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      приемы оказания неотложной доврачебной помощи; основы трудового законодательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="870"/>
+    <w:bookmarkStart w:name="z1001" w:id="871"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правила пожарной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="871"/>
+    <w:bookmarkStart w:name="z1002" w:id="872"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78. Требования к квалификации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="872"/>
+    <w:bookmarkStart w:name="z1003" w:id="873"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специалист высшего уровня квалификации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="873"/>
+    <w:bookmarkStart w:name="z1004" w:id="874"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высшей категории: высшее (или послевузовское) образование (социальное, экономическое, психологическое, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации первой категории не менее 2 лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="874"/>
+    <w:bookmarkStart w:name="z1005" w:id="875"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первой категории: высшее (или послевузовское) образование (социальное, экономическое, психологическое, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации второй категории не менее 1 года;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="875"/>
-    <w:bookmarkStart w:name="z1000" w:id="876"/>
-[...15 lines deleted...]
-      приемы оказания неотложной доврачебной помощи; основы трудового законодательства;</w:t>
+    <w:bookmarkStart w:name="z1006" w:id="876"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      второй категории: высшее (или послевузовское) образование (социальное, экономическое, психологическое, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации без категории не менее 1 года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="876"/>
-    <w:bookmarkStart w:name="z1001" w:id="877"/>
-[...15 lines deleted...]
-      Правила пожарной безопасности.</w:t>
+    <w:bookmarkStart w:name="z1007" w:id="877"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без категории: высшее (или послевузовское) образование (социальное, экономическое, психологическое, педагогическое, медицинское) без предъявления требований к стажу работы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="877"/>
-    <w:bookmarkStart w:name="z1002" w:id="878"/>
-[...15 lines deleted...]
-      78. Требования к квалификации:</w:t>
+    <w:bookmarkStart w:name="z1008" w:id="878"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специалист среднего уровня квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="878"/>
-    <w:bookmarkStart w:name="z1003" w:id="879"/>
-[...15 lines deleted...]
-      специалист высшего уровня квалификации:</w:t>
+    <w:bookmarkStart w:name="z1009" w:id="879"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высшей категории: техническое и профессиональное (среднее специальное, среднее профессиональное) (социальное, педагогическое, медицинское) и стаж работы в должности специалиста среднего уровня квалификации первой категории не менее 2 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="879"/>
-    <w:bookmarkStart w:name="z1004" w:id="880"/>
-[...15 lines deleted...]
-      высшей категории: высшее (или послевузовское) образование (социальное, экономическое, психологическое, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации первой категории не менее 2 лет;</w:t>
+    <w:bookmarkStart w:name="z1010" w:id="880"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первой категории: техническое и профессиональное (среднее специальное, среднее профессиональное) (социальное, педагогическое, медицинское) и стаж работы в должности специалиста среднего уровня квалификации второй категории не менее 1 года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="880"/>
-    <w:bookmarkStart w:name="z1005" w:id="881"/>
-[...15 lines deleted...]
-      первой категории: высшее (или послевузовское) образование (социальное, экономическое, психологическое, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации второй категории не менее 1 года;</w:t>
+    <w:bookmarkStart w:name="z1011" w:id="881"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      второй категории: техническое и профессиональное (среднее специальное, среднее профессиональное) (социальное, педагогическое, медицинское) и стаж работы в должности специалиста среднего уровня квалификации без категории не менее 1 года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="881"/>
-    <w:bookmarkStart w:name="z1006" w:id="882"/>
-[...15 lines deleted...]
-      второй категории: высшее (или послевузовское) образование (социальное, экономическое, психологическое, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации без категории не менее 1 года;</w:t>
+    <w:bookmarkStart w:name="z1012" w:id="882"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без категории: техническое и профессиональное (среднее специальное, среднее профессиональное) (социальное, педагогическое, медицинское) или основное среднее образование и сертификат по социальной подготовке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="882"/>
-    <w:bookmarkStart w:name="z1007" w:id="883"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="888"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -28908,31 +29452,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>