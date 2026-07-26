--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b90e1f3" w14:textId="b90e1f3">
+    <w:p w14:paraId="b36992d" w14:textId="b36992d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -4701,87 +4701,87 @@
         <w:t>
       организует работу по оказанию консультативной помощи населению;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
     <w:bookmarkStart w:name="z140" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       организует работу по оказанию адаптационных услуг и психологической поддержки потенциальным участникам активных мер содействия занятости;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z141" w:id="111"/>
-[...15 lines deleted...]
-      анализирует, прогнозирует спрос и предложение рабочей силы, информирует население, местные исполнительные органы и Центр развития трудовых ресурсов о состоянии рынка труда области, городов республиканского значения и столицы;</w:t>
+    <w:bookmarkStart w:name="z1180" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      анализирует, прогнозирует спрос и предложение рабочей силы, информирует население, местные исполнительные органы и Центр развития трудовых ресурсов о состоянии рынка труда столицы, области, городов республиканского значения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z142" w:id="112"/>
-[...15 lines deleted...]
-      осуществляет учет создания рабочих мест в рамках национальных проектов, планов развития области, города республиканского значения, столицы, региональной карты занятости области, города республиканского значения, столицы;</w:t>
+    <w:bookmarkStart w:name="z1181" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет учет создания рабочих мест в рамках национальных проектов, планов развития столицы, области, города республиканского значения, региональной карты занятости столицы, области, города республиканского значения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
     <w:bookmarkStart w:name="z143" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       координирует и организует работу по разработке мероприятий по:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
     <w:bookmarkStart w:name="z144" w:id="114"/>
     <w:p>
@@ -5121,50 +5121,92 @@
         <w:t>
       обеспечивает своевременный учет и отчетность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
     <w:bookmarkStart w:name="z161" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечивает соблюдение Правил пожарной безопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Сноска. Пункт 10 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 12.06.2026 №240 (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z162" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Должен знать:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -15841,110 +15883,170 @@
         <w:t xml:space="preserve">
       определяет способность к самостоятельности при нарушении функций организма, при социальной дезадаптации и депривации ребенка; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="412"/>
     <w:bookmarkStart w:name="z479" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       оценивает социальную среду, недостаточность или отсутствие материальных, экономических, социальных и духовных условий существования; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z480" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       организовывает работу по созданию межведомственной комиссии для получения заключений от органов образования и здравоохранения; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z1186" w:id="414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      готовит заключение, в котором определяются вид услуги, категория получателя, место предоставления, продолжительность предоставления услуги, содержание услуги, индивидуальные особенности и направляет его в местные исполнительные органы столицы, городов республиканского значения, районов, городов областного значения.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z481" w:id="415"/>
-[...15 lines deleted...]
-      готовит заключение, в котором определяются вид услуги, категория получателя, место предоставления, продолжительность предоставления услуги, содержание услуги, индивидуальные особенности и направляет его в местные исполнительные органы районов (городов областного, республиканского значения, столицы).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 37 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№240 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z482" w:id="415"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Должен знать:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z482" w:id="416"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16181,668 +16283,668 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о правах ребенка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z488" w:id="417"/>
+    <w:bookmarkStart w:name="z488" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Стандарты оказания специальных социальных услуг в области социальной защиты населения, утвержденными уполномоченным государственным органом, в соответствии с абзацем пятым </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 12 Социального кодекса Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z489" w:id="418"/>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z489" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Правил оценки и определения потребности в специальных социальных услугах, утвержденными уполномоченным государственным органом, в соответствии с абзацем двадцать седьмым </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 12 Социального кодекса Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z490" w:id="418"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Требования к квалификации:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z490" w:id="419"/>
-[...15 lines deleted...]
-      39. Требования к квалификации:</w:t>
+    <w:bookmarkStart w:name="z491" w:id="419"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специалист высшего уровня квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="419"/>
-    <w:bookmarkStart w:name="z491" w:id="420"/>
-[...15 lines deleted...]
-      специалист высшего уровня квалификации:</w:t>
+    <w:bookmarkStart w:name="z492" w:id="420"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высшей категории – высшее (или послевузовское) образование (социальное, психологическое, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации первой категории не менее 3 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z492" w:id="421"/>
-[...15 lines deleted...]
-      высшей категории – высшее (или послевузовское) образование (социальное, психологическое, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации первой категории не менее 3 лет;</w:t>
+    <w:bookmarkStart w:name="z493" w:id="421"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первой категории – высшее (или послевузовское) образование (социальное, психологическое, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации второй категории не менее 2 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="421"/>
-    <w:bookmarkStart w:name="z493" w:id="422"/>
-[...15 lines deleted...]
-      первой категории – высшее (или послевузовское) образование (социальное, психологическое, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации второй категории не менее 2 лет;</w:t>
+    <w:bookmarkStart w:name="z494" w:id="422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      второй категории – высшее (или послевузовское) образование (социальное, психологическое, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации без категории не менее 2 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z494" w:id="423"/>
-[...15 lines deleted...]
-      второй категории – высшее (или послевузовское) образование (социальное, психологическое, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации без категории не менее 2 лет;</w:t>
+    <w:bookmarkStart w:name="z495" w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без категории – высшее (или послевузовское) образование (социальное, психологическое, педагогическое, медицинское) без требований к стажу работы по специальности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z495" w:id="424"/>
-[...15 lines deleted...]
-      без категории – высшее (или послевузовское) образование (социальное, психологическое, педагогическое, медицинское) без требований к стажу работы по специальности.</w:t>
+    <w:bookmarkStart w:name="z496" w:id="424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Консультант по социальной работе</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z496" w:id="425"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 2. Консультант по социальной работе</w:t>
+    <w:bookmarkStart w:name="z497" w:id="425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Должностные обязанности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z497" w:id="426"/>
-[...15 lines deleted...]
-      40. Должностные обязанности:</w:t>
+    <w:bookmarkStart w:name="z498" w:id="426"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет свою деятельность в отделениях социальной помощи на дому, в организациях, оказывающих специальные социальные услуги в условиях временного пребывания и проживания жертвам бытового насилия, жертвам торговли людьми;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z498" w:id="427"/>
-[...15 lines deleted...]
-      осуществляет свою деятельность в отделениях социальной помощи на дому, в организациях, оказывающих специальные социальные услуги в условиях временного пребывания и проживания жертвам бытового насилия, жертвам торговли людьми;</w:t>
+    <w:bookmarkStart w:name="z499" w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      взаимодействует со специалистами органов и организаций социальной защиты населения, здравоохранения, образования, организаций, уполномоченных для работы с лицами, нуждающимся в специальных социальных услугах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="427"/>
-    <w:bookmarkStart w:name="z499" w:id="428"/>
-[...15 lines deleted...]
-      взаимодействует со специалистами органов и организаций социальной защиты населения, здравоохранения, образования, организаций, уполномоченных для работы с лицами, нуждающимся в специальных социальных услугах;</w:t>
+    <w:bookmarkStart w:name="z500" w:id="428"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оказывает консультативные услуги детям с инвалидностью, их законным представителям, лицам преклонного возраста и лицам с инвалидностью, жертвам бытового насилия, жертвам торговли людьми (далее – контингент) по вопросам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z500" w:id="429"/>
-[...15 lines deleted...]
-      оказывает консультативные услуги детям с инвалидностью, их законным представителям, лицам преклонного возраста и лицам с инвалидностью, жертвам бытового насилия, жертвам торговли людьми (далее – контингент) по вопросам;</w:t>
+    <w:bookmarkStart w:name="z501" w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      социальной и медико-педагогической коррекционной поддержке, правах ребенка, социальной защиты и реабилитации лиц с инвалидностью;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z501" w:id="430"/>
-[...15 lines deleted...]
-      социальной и медико-педагогической коррекционной поддержке, правах ребенка, социальной защиты и реабилитации лиц с инвалидностью;</w:t>
+    <w:bookmarkStart w:name="z502" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предоставления государственных социальных пособий, специальных государственных пособий, пособий по потере кормильца, адресной социальной помощи и различных видов социальных выплат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="430"/>
-    <w:bookmarkStart w:name="z502" w:id="431"/>
-[...15 lines deleted...]
-      предоставления государственных социальных пособий, специальных государственных пособий, пособий по потере кормильца, адресной социальной помощи и различных видов социальных выплат;</w:t>
+    <w:bookmarkStart w:name="z503" w:id="431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оформления опеки, попечительства, определения в организации образования, учреждения социальной защиты населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z503" w:id="432"/>
-[...15 lines deleted...]
-      оформления опеки, попечительства, определения в организации образования, учреждения социальной защиты населения;</w:t>
+    <w:bookmarkStart w:name="z504" w:id="432"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гражданского, жилищного, семейного, трудового, пенсионного, уголовного законодательства, по вопросам жертв бытового насилия, жертв торговли людьми;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="432"/>
-    <w:bookmarkStart w:name="z504" w:id="433"/>
-[...15 lines deleted...]
-      гражданского, жилищного, семейного, трудового, пенсионного, уголовного законодательства, по вопросам жертв бытового насилия, жертв торговли людьми;</w:t>
+    <w:bookmarkStart w:name="z505" w:id="433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оказывает содействие по обеспечению контингента техническими вспомогательными (компенсаторными) средствами и специальными средствами передвижения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="433"/>
-    <w:bookmarkStart w:name="z505" w:id="434"/>
-[...15 lines deleted...]
-      оказывает содействие по обеспечению контингента техническими вспомогательными (компенсаторными) средствами и специальными средствами передвижения;</w:t>
+    <w:bookmarkStart w:name="z506" w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает предоставление контингенту консультаций специалистов органов здравоохранения, образования, социальной защиты населения, юридических служб и других специалистов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="434"/>
-    <w:bookmarkStart w:name="z506" w:id="435"/>
-[...15 lines deleted...]
-      обеспечивает предоставление контингенту консультаций специалистов органов здравоохранения, образования, социальной защиты населения, юридических служб и других специалистов;</w:t>
+    <w:bookmarkStart w:name="z507" w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводит учебу со специалистами и социальными работниками по разъяснению законодательства по социальным вопросам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="435"/>
-    <w:bookmarkStart w:name="z507" w:id="436"/>
-[...15 lines deleted...]
-      проводит учебу со специалистами и социальными работниками по разъяснению законодательства по социальным вопросам;</w:t>
+    <w:bookmarkStart w:name="z508" w:id="436"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвует в деятельности по созданию центров социальной помощи семье, приютов, молодежных, подростковых и детских центров, клубов, работающих в условиях дневного пребывания и ухода на дому;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="436"/>
-    <w:bookmarkStart w:name="z508" w:id="437"/>
-[...15 lines deleted...]
-      участвует в деятельности по созданию центров социальной помощи семье, приютов, молодежных, подростковых и детских центров, клубов, работающих в условиях дневного пребывания и ухода на дому;</w:t>
+    <w:bookmarkStart w:name="z509" w:id="437"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      содействует решению вопросов, связанных с оказанием разносторонней помощи контингенту, нуждающимся в специальных социальных услугах</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="437"/>
-    <w:bookmarkStart w:name="z509" w:id="438"/>
-[...15 lines deleted...]
-      содействует решению вопросов, связанных с оказанием разносторонней помощи контингенту, нуждающимся в специальных социальных услугах</w:t>
+    <w:bookmarkStart w:name="z510" w:id="438"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      способствует созданию необходимых условий для преодоления нуждаемости в специальных социальных услугах, социализации и интеграции нуждающихся лиц и их семьям, защищает их права и интересы в получении необходимых специальных социальных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z510" w:id="439"/>
-[...15 lines deleted...]
-      способствует созданию необходимых условий для преодоления нуждаемости в специальных социальных услугах, социализации и интеграции нуждающихся лиц и их семьям, защищает их права и интересы в получении необходимых специальных социальных услуг;</w:t>
+    <w:bookmarkStart w:name="z511" w:id="439"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      координирует деятельность по предоставлению специальных социальных услуг нуждающимся лицам, привлекает к реализации специальных социальных услуг необходимых специалистов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z511" w:id="440"/>
-[...15 lines deleted...]
-      координирует деятельность по предоставлению специальных социальных услуг нуждающимся лицам, привлекает к реализации специальных социальных услуг необходимых специалистов;</w:t>
+    <w:bookmarkStart w:name="z512" w:id="440"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает разработку и реализацию индивидуального плана работы с получателями специальных социальных услуг субъектом, оказывающим услуги в условиях ухода на дому;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="440"/>
-    <w:bookmarkStart w:name="z512" w:id="441"/>
-[...15 lines deleted...]
-      обеспечивает разработку и реализацию индивидуального плана работы с получателями специальных социальных услуг субъектом, оказывающим услуги в условиях ухода на дому;</w:t>
+    <w:bookmarkStart w:name="z513" w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводит регулярный мониторинг оказываемых услуг в условиях ухода на дому, ведет базу данных и представляет отчеты в установленном порядке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="441"/>
-    <w:bookmarkStart w:name="z513" w:id="442"/>
-[...15 lines deleted...]
-      проводит регулярный мониторинг оказываемых услуг в условиях ухода на дому, ведет базу данных и представляет отчеты в установленном порядке;</w:t>
+    <w:bookmarkStart w:name="z514" w:id="442"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      применяет в организации передовой отечественный и международный опыт в сфере социальной защиты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="442"/>
-    <w:bookmarkStart w:name="z514" w:id="443"/>
-[...15 lines deleted...]
-      применяет в организации передовой отечественный и международный опыт в сфере социальной защиты;</w:t>
+    <w:bookmarkStart w:name="z515" w:id="443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает выполнение правил и норм охраны труда, техники безопасности и противопожарной защиты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="443"/>
-    <w:bookmarkStart w:name="z515" w:id="444"/>
-[...15 lines deleted...]
-      обеспечивает выполнение правил и норм охраны труда, техники безопасности и противопожарной защиты.</w:t>
+    <w:bookmarkStart w:name="z516" w:id="444"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Должен знать:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="444"/>
-    <w:bookmarkStart w:name="z516" w:id="445"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17303,708 +17405,708 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о противодействии коррупции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z526" w:id="446"/>
+    <w:bookmarkStart w:name="z526" w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       основы психологии, правоведения, политологии, педагогики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="446"/>
-    <w:bookmarkStart w:name="z527" w:id="447"/>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z527" w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       социально-психологические аспекты помощи лицам, нуждающимся в специальных социальных услугах; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z528" w:id="447"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы трудового, жилищного, уголовного, гражданского и пенсионного законодательства, правовую основу охраны материнства и детства;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="447"/>
-    <w:bookmarkStart w:name="z528" w:id="448"/>
-[...15 lines deleted...]
-      основы трудового, жилищного, уголовного, гражданского и пенсионного законодательства, правовую основу охраны материнства и детства;</w:t>
+    <w:bookmarkStart w:name="z529" w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      права несовершеннолетних и пенсионеров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="448"/>
-    <w:bookmarkStart w:name="z529" w:id="449"/>
-[...15 lines deleted...]
-      права несовершеннолетних и пенсионеров;</w:t>
+    <w:bookmarkStart w:name="z530" w:id="449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы социальных гарантий и преимуществ, установленные для лиц с инвалидностью, ветеранов войны и труда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="449"/>
-    <w:bookmarkStart w:name="z530" w:id="450"/>
-[...15 lines deleted...]
-      основы социальных гарантий и преимуществ, установленные для лиц с инвалидностью, ветеранов войны и труда;</w:t>
+    <w:bookmarkStart w:name="z531" w:id="450"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      передовой и международный опыт по социальной работе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="450"/>
-    <w:bookmarkStart w:name="z531" w:id="451"/>
-[...15 lines deleted...]
-      передовой и международный опыт по социальной работе;</w:t>
+    <w:bookmarkStart w:name="z532" w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      этические нормы деятельности консультанта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="451"/>
-    <w:bookmarkStart w:name="z532" w:id="452"/>
-[...15 lines deleted...]
-      этические нормы деятельности консультанта;</w:t>
+    <w:bookmarkStart w:name="z533" w:id="452"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      методы оказания психологической поддержки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="452"/>
-    <w:bookmarkStart w:name="z533" w:id="453"/>
-[...15 lines deleted...]
-      методы оказания психологической поддержки;</w:t>
+    <w:bookmarkStart w:name="z534" w:id="453"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      методические материалы по вопросам надомного обслуживания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="453"/>
-    <w:bookmarkStart w:name="z534" w:id="454"/>
-[...15 lines deleted...]
-      методические материалы по вопросам надомного обслуживания;</w:t>
+    <w:bookmarkStart w:name="z535" w:id="454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основные направления в проводимой политике социальной защиты населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z535" w:id="455"/>
-[...15 lines deleted...]
-      основные направления в проводимой политике социальной защиты населения;</w:t>
+    <w:bookmarkStart w:name="z536" w:id="455"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отечественный и зарубежный опыт по вопросам социального обслуживания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z536" w:id="456"/>
-[...15 lines deleted...]
-      отечественный и зарубежный опыт по вопросам социального обслуживания;</w:t>
+    <w:bookmarkStart w:name="z537" w:id="456"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правила пожарной безопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="456"/>
-    <w:bookmarkStart w:name="z537" w:id="457"/>
-[...15 lines deleted...]
-      Правила пожарной безопасности.</w:t>
+    <w:bookmarkStart w:name="z538" w:id="457"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Требования к квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="457"/>
-    <w:bookmarkStart w:name="z538" w:id="458"/>
-[...15 lines deleted...]
-      41. Требования к квалификации:</w:t>
+    <w:bookmarkStart w:name="z539" w:id="458"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специалист высшего уровня квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="458"/>
-    <w:bookmarkStart w:name="z539" w:id="459"/>
-[...15 lines deleted...]
-      специалист высшего уровня квалификации:</w:t>
+    <w:bookmarkStart w:name="z540" w:id="459"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высшей категории: высшее (или послевузовское) образование (социальное, педагогическое, медицинское) и стаж работы в должности специалиста высшего уровня квалификации первой категории не менее 3 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="459"/>
-    <w:bookmarkStart w:name="z540" w:id="460"/>
-[...15 lines deleted...]
-      высшей категории: высшее (или послевузовское) образование (социальное, педагогическое, медицинское) и стаж работы в должности специалиста высшего уровня квалификации первой категории не менее 3 лет;</w:t>
+    <w:bookmarkStart w:name="z541" w:id="460"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первой категории: высшее (или послевузовское) образование (социальное, педагогическое, медицинское) и стаж работы в должности специалиста высшего уровня квалификации второй категории не менее 2 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="460"/>
-    <w:bookmarkStart w:name="z541" w:id="461"/>
-[...15 lines deleted...]
-      первой категории: высшее (или послевузовское) образование (социальное, педагогическое, медицинское) и стаж работы в должности специалиста высшего уровня квалификации второй категории не менее 2 лет;</w:t>
+    <w:bookmarkStart w:name="z542" w:id="461"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      второй категории: высшее (или послевузовское) образование (социальное, педагогическое, медицинское) и стаж работы в должности специалиста высшего уровня квалификации без категории не менее 1 года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="461"/>
-    <w:bookmarkStart w:name="z542" w:id="462"/>
-[...15 lines deleted...]
-      второй категории: высшее (или послевузовское) образование (социальное, педагогическое, медицинское) и стаж работы в должности специалиста высшего уровня квалификации без категории не менее 1 года;</w:t>
+    <w:bookmarkStart w:name="z543" w:id="462"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без категории: высшее (или послевузовское) образование (социальное, педагогическое, медицинское) без предъявления требований к стажу работы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="462"/>
-    <w:bookmarkStart w:name="z543" w:id="463"/>
-[...15 lines deleted...]
-      без категории: высшее (или послевузовское) образование (социальное, педагогическое, медицинское) без предъявления требований к стажу работы.</w:t>
+    <w:bookmarkStart w:name="z544" w:id="463"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. Специалист по социальной работе</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="463"/>
-    <w:bookmarkStart w:name="z544" w:id="464"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z545" w:id="465"/>
+    <w:bookmarkStart w:name="z545" w:id="464"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       43. Должностные обязанности: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="465"/>
-    <w:bookmarkStart w:name="z546" w:id="466"/>
+    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkStart w:name="z546" w:id="465"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осуществляет свою деятельность в организациях, оказывающих специальные социальные услуги в условиях временного пребывания и проживания жертвам бытового насилия, жертвам торговли людьми, центрах оказания специальных социальных услуг (далее – ЦОССУ) в области предоставления специальных социальных услуг; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="466"/>
-    <w:bookmarkStart w:name="z547" w:id="467"/>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z547" w:id="466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осуществляет взаимодействие со специалистами органов и организации социальной защиты населения, здравоохранения, образования, организаций, уполномоченных для работы с престарелыми и лицами с инвалидностью, в том числе детьми с инвалидностью, жертвами бытового насилия, жертвами торговли людьми (далее – подопечные); </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z548" w:id="467"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      координирует работу по разработке индивидуального плана работы и журнала/электронной картотеки, осуществляет контроль за их качественным заполнением и исполнением, проводит ежемесячный мониторинг выявления больных, которым требуются услуги паллиативной помощи и сестринского ухода;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="467"/>
-    <w:bookmarkStart w:name="z548" w:id="468"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z549" w:id="469"/>
+    <w:bookmarkStart w:name="z549" w:id="468"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       анализирует качество и виды оказываемых услуг; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="469"/>
-    <w:bookmarkStart w:name="z550" w:id="470"/>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z550" w:id="469"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       прогнозирует перспективы их развития, динамику нуждающихся в социальном обслуживании; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="470"/>
-    <w:bookmarkStart w:name="z551" w:id="471"/>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z551" w:id="470"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       оказывает содействие в поддержании гражданами контактов с родными и близкими, написании писем, составления заявлений, ознакомлении с печатными изданиями; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="471"/>
-    <w:bookmarkStart w:name="z552" w:id="472"/>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z552" w:id="471"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        разрабатывает предложения по совершенствованию специальных социальных услуг; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z553" w:id="472"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет методическое руководство и контроль за деятельностью работников, оказывающих специальные социальные услуги и качеством их предоставления;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="472"/>
-    <w:bookmarkStart w:name="z553" w:id="473"/>
-[...15 lines deleted...]
-      осуществляет методическое руководство и контроль за деятельностью работников, оказывающих специальные социальные услуги и качеством их предоставления;</w:t>
+    <w:bookmarkStart w:name="z554" w:id="473"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      содействует привлечению лиц, оказывающих благотворительную и спонсорскую помощь для оказания социальной помощи подопечным;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="473"/>
-    <w:bookmarkStart w:name="z554" w:id="474"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z555" w:id="475"/>
+    <w:bookmarkStart w:name="z555" w:id="474"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       постоянно повышает свою квалификацию; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="475"/>
-    <w:bookmarkStart w:name="z556" w:id="476"/>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z556" w:id="475"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       проводит анализ работы, обеспечивает качественное ведение установленных документов, своевременную отчетность (ведомственную и статистическую); </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z557" w:id="476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает выполнение Правил пожарной безопасности.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="476"/>
-    <w:bookmarkStart w:name="z557" w:id="477"/>
-[...15 lines deleted...]
-      обеспечивает выполнение Правил пожарной безопасности.</w:t>
+    <w:bookmarkStart w:name="z558" w:id="477"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Должен знать:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="477"/>
-    <w:bookmarkStart w:name="z558" w:id="478"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="478"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18297,90 +18399,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о правах ребенка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z565" w:id="479"/>
+    <w:bookmarkStart w:name="z565" w:id="478"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Административный процедурно-процессуальный </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодекс</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkEnd w:id="478"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18449,668 +18551,668 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о противодействии коррупции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z568" w:id="480"/>
+    <w:bookmarkStart w:name="z568" w:id="479"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       теорию и практику социальной работы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkStart w:name="z569" w:id="480"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      особенности психологии личности и отдельных категорий граждан;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="480"/>
-    <w:bookmarkStart w:name="z569" w:id="481"/>
-[...15 lines deleted...]
-      особенности психологии личности и отдельных категорий граждан;</w:t>
+    <w:bookmarkStart w:name="z570" w:id="481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы психологии, педагогики, геронтологии, этики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="481"/>
-    <w:bookmarkStart w:name="z570" w:id="482"/>
-[...15 lines deleted...]
-      основы психологии, педагогики, геронтологии, этики;</w:t>
+    <w:bookmarkStart w:name="z571" w:id="482"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      программно-методическую литературу по социальной работе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="482"/>
-    <w:bookmarkStart w:name="z571" w:id="483"/>
-[...15 lines deleted...]
-      программно-методическую литературу по социальной работе;</w:t>
+    <w:bookmarkStart w:name="z572" w:id="483"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      системы социальных гарантий и преимуществ, установленные для лиц с инвалидностью, ветеранов войны и труда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="483"/>
-    <w:bookmarkStart w:name="z572" w:id="484"/>
-[...15 lines deleted...]
-      системы социальных гарантий и преимуществ, установленные для лиц с инвалидностью, ветеранов войны и труда;</w:t>
+    <w:bookmarkStart w:name="z573" w:id="484"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      формы и методы воспитательной и социальной работы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="484"/>
-    <w:bookmarkStart w:name="z573" w:id="485"/>
-[...15 lines deleted...]
-      формы и методы воспитательной и социальной работы;</w:t>
+    <w:bookmarkStart w:name="z574" w:id="485"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специфику работы в различной социальной среде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="485"/>
-    <w:bookmarkStart w:name="z574" w:id="486"/>
-[...15 lines deleted...]
-      специфику работы в различной социальной среде;</w:t>
+    <w:bookmarkStart w:name="z575" w:id="486"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организацию социальной работы, социально-психологические аспекты помощи лицам пенсионного возраста и лицам с инвалидностью, жертвам бытового насилия, жертвам торговли людьми;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="486"/>
-    <w:bookmarkStart w:name="z575" w:id="487"/>
-[...15 lines deleted...]
-      организацию социальной работы, социально-психологические аспекты помощи лицам пенсионного возраста и лицам с инвалидностью, жертвам бытового насилия, жертвам торговли людьми;</w:t>
+    <w:bookmarkStart w:name="z576" w:id="487"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отечественную и международную практику оказания социальных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="487"/>
-    <w:bookmarkStart w:name="z576" w:id="488"/>
-[...15 lines deleted...]
-      отечественную и международную практику оказания социальных услуг;</w:t>
+    <w:bookmarkStart w:name="z577" w:id="488"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      особенности быта и семейного воспитания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="488"/>
-    <w:bookmarkStart w:name="z577" w:id="489"/>
-[...15 lines deleted...]
-      особенности быта и семейного воспитания;</w:t>
+    <w:bookmarkStart w:name="z578" w:id="489"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правила пожарной безопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="489"/>
-    <w:bookmarkStart w:name="z578" w:id="490"/>
-[...15 lines deleted...]
-      Правила пожарной безопасности.</w:t>
+    <w:bookmarkStart w:name="z579" w:id="490"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Требования к квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="490"/>
-    <w:bookmarkStart w:name="z579" w:id="491"/>
-[...15 lines deleted...]
-      45. Требования к квалификации:</w:t>
+    <w:bookmarkStart w:name="z580" w:id="491"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специалист высшего уровня квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="491"/>
-    <w:bookmarkStart w:name="z580" w:id="492"/>
-[...15 lines deleted...]
-      специалист высшего уровня квалификации:</w:t>
+    <w:bookmarkStart w:name="z581" w:id="492"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высшей категории: высшее (или послевузовское) образование (социальное, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации первой категории не менее 3 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="492"/>
-    <w:bookmarkStart w:name="z581" w:id="493"/>
-[...15 lines deleted...]
-      высшей категории: высшее (или послевузовское) образование (социальное, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации первой категории не менее 3 лет;</w:t>
+    <w:bookmarkStart w:name="z582" w:id="493"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первой категории: высшее (или послевузовское) образование (социальное, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации второй категории не менее 2 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="493"/>
-    <w:bookmarkStart w:name="z582" w:id="494"/>
-[...15 lines deleted...]
-      первой категории: высшее (или послевузовское) образование (социальное, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации второй категории не менее 2 лет;</w:t>
+    <w:bookmarkStart w:name="z583" w:id="494"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      второй категории: высшее (или послевузовское) образование (социальное, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации без категории не менее 1 года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="494"/>
-    <w:bookmarkStart w:name="z583" w:id="495"/>
-[...15 lines deleted...]
-      второй категории: высшее (или послевузовское) образование (социальное, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации без категории не менее 1 года;</w:t>
+    <w:bookmarkStart w:name="z584" w:id="495"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без категории: высшее (или послевузовское) образование (социальное, педагогическое, медицинское) без предъявления требований к стажу работы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="495"/>
-    <w:bookmarkStart w:name="z584" w:id="496"/>
-[...15 lines deleted...]
-      без категории: высшее (или послевузовское) образование (социальное, педагогическое, медицинское) без предъявления требований к стажу работы;</w:t>
+    <w:bookmarkStart w:name="z585" w:id="496"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специалист среднего уровня квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="496"/>
-    <w:bookmarkStart w:name="z585" w:id="497"/>
-[...15 lines deleted...]
-      специалист среднего уровня квалификации:</w:t>
+    <w:bookmarkStart w:name="z586" w:id="497"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высшей категории: техническое и профессиональное (среднее специальное, среднее профессиональное) (социальное, педагогическое, медицинское) образование и стаж работы в должности специалиста среднего уровня квалификации первой категории не менее 3 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="497"/>
-    <w:bookmarkStart w:name="z586" w:id="498"/>
-[...15 lines deleted...]
-      высшей категории: техническое и профессиональное (среднее специальное, среднее профессиональное) (социальное, педагогическое, медицинское) образование и стаж работы в должности специалиста среднего уровня квалификации первой категории не менее 3 лет;</w:t>
+    <w:bookmarkStart w:name="z587" w:id="498"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первой категории: техническое и профессиональное (среднее специальное, среднее профессиональное) (социальное, педагогическое, медицинское) и стаж работы в должности специалиста среднего уровня квалификации второй категории не менее 2 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="498"/>
-    <w:bookmarkStart w:name="z587" w:id="499"/>
-[...15 lines deleted...]
-      первой категории: техническое и профессиональное (среднее специальное, среднее профессиональное) (социальное, педагогическое, медицинское) и стаж работы в должности специалиста среднего уровня квалификации второй категории не менее 2 лет;</w:t>
+    <w:bookmarkStart w:name="z588" w:id="499"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      второй категории: техническое и профессиональное (среднее специальное, среднее профессиональное) (социальное, педагогическое, медицинское) и стаж работы в должности специалиста среднего уровня квалификации без категории не менее 1 года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="499"/>
-    <w:bookmarkStart w:name="z588" w:id="500"/>
-[...15 lines deleted...]
-      второй категории: техническое и профессиональное (среднее специальное, среднее профессиональное) (социальное, педагогическое, медицинское) и стаж работы в должности специалиста среднего уровня квалификации без категории не менее 1 года;</w:t>
+    <w:bookmarkStart w:name="z589" w:id="500"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без категории: техническое и профессиональное (среднее специальное, среднее профессиональное) (социальное, педагогическое, медицинское) без предъявления требований к стажу работы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="500"/>
-    <w:bookmarkStart w:name="z589" w:id="501"/>
-[...15 lines deleted...]
-      без категории: техническое и профессиональное (среднее специальное, среднее профессиональное) (социальное, педагогическое, медицинское) без предъявления требований к стажу работы.</w:t>
+    <w:bookmarkStart w:name="z590" w:id="501"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 4. Инструктор по трудотерапии</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="501"/>
-    <w:bookmarkStart w:name="z590" w:id="502"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z591" w:id="503"/>
+    <w:bookmarkStart w:name="z591" w:id="502"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       46. Должностные обязанности: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkStart w:name="z592" w:id="503"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      привлекает престарелых и лиц с инвалидностью, жертв бытового насилия, жертв торговли людьми (далее – подопечные) к посильному труду;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="503"/>
-    <w:bookmarkStart w:name="z592" w:id="504"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z593" w:id="505"/>
+    <w:bookmarkStart w:name="z593" w:id="504"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       обеспечивает условие, позволяющее вовлечение подопечных в трудотерапию под контролем лечащего врача в целях реабилитации их физического и психического состояния; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="505"/>
-    <w:bookmarkStart w:name="z594" w:id="506"/>
+    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkStart w:name="z594" w:id="505"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       организует работу по оснащению лечебно-трудовых мастерских оборудованием, материалами, инструментами, техническими средствами, наглядными пособиями, отвечает за их сохранность и рациональное использование; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="506"/>
-    <w:bookmarkStart w:name="z595" w:id="507"/>
+    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkStart w:name="z595" w:id="506"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осуществляет или организует наладку и ремонт оборудования, инструментов, технических средств, приспособлений и ведет контроль за их работой; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="507"/>
-    <w:bookmarkStart w:name="z596" w:id="508"/>
+    <w:bookmarkEnd w:id="506"/>
+    <w:bookmarkStart w:name="z596" w:id="507"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       обеспечивает выполнение подопечными правил техники безопасности и охраны труда, оказывает им первую доврачебную помощь; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="507"/>
+    <w:bookmarkStart w:name="z597" w:id="508"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      надлежаще ведет документацию по планированию, учету и отчетности.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="508"/>
-    <w:bookmarkStart w:name="z597" w:id="509"/>
-[...15 lines deleted...]
-      надлежаще ведет документацию по планированию, учету и отчетности.</w:t>
+    <w:bookmarkStart w:name="z598" w:id="509"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Должен знать:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="509"/>
-    <w:bookmarkStart w:name="z598" w:id="510"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="510"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19179,508 +19281,508 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Социальный</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> кодекс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z601" w:id="511"/>
+    <w:bookmarkStart w:name="z601" w:id="510"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       основы трудового законодательства;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkStart w:name="z602" w:id="511"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правила пожарной безопасности.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="511"/>
-    <w:bookmarkStart w:name="z602" w:id="512"/>
-[...15 lines deleted...]
-      Правила пожарной безопасности.</w:t>
+    <w:bookmarkStart w:name="z603" w:id="512"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Требования к квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="512"/>
-    <w:bookmarkStart w:name="z603" w:id="513"/>
-[...15 lines deleted...]
-      48. Требования к квалификации:</w:t>
+    <w:bookmarkStart w:name="z604" w:id="513"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специалист высшего уровня квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="513"/>
-    <w:bookmarkStart w:name="z604" w:id="514"/>
-[...15 lines deleted...]
-      специалист высшего уровня квалификации:</w:t>
+    <w:bookmarkStart w:name="z605" w:id="514"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высшей категории: высшее (или послевузовское) образование и стаж работы в должности инструктора высшего уровня квалификации первой категории не менее 3 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="514"/>
-    <w:bookmarkStart w:name="z605" w:id="515"/>
-[...15 lines deleted...]
-      высшей категории: высшее (или послевузовское) образование и стаж работы в должности инструктора высшего уровня квалификации первой категории не менее 3 лет;</w:t>
+    <w:bookmarkStart w:name="z606" w:id="515"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первой категории: высшее (или послевузовское) образование и стаж работы в должности инструктора высшего уровня квалификации второй категории не менее 2 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="515"/>
-    <w:bookmarkStart w:name="z606" w:id="516"/>
-[...15 lines deleted...]
-      первой категории: высшее (или послевузовское) образование и стаж работы в должности инструктора высшего уровня квалификации второй категории не менее 2 лет;</w:t>
+    <w:bookmarkStart w:name="z607" w:id="516"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      второй категории: высшее (или послевузовское) образование и стаж работы в должности инструктора высшего уровня квалификации без категории не менее 1 года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="516"/>
-    <w:bookmarkStart w:name="z607" w:id="517"/>
-[...15 lines deleted...]
-      второй категории: высшее (или послевузовское) образование и стаж работы в должности инструктора высшего уровня квалификации без категории не менее 1 года;</w:t>
+    <w:bookmarkStart w:name="z608" w:id="517"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без категории: высшее (или послевузовское) образование без предъявления требований к стажу работы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="517"/>
-    <w:bookmarkStart w:name="z608" w:id="518"/>
-[...15 lines deleted...]
-      без категории: высшее (или послевузовское) образование без предъявления требований к стажу работы;</w:t>
+    <w:bookmarkStart w:name="z609" w:id="518"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специалист среднего уровня квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="518"/>
-    <w:bookmarkStart w:name="z609" w:id="519"/>
-[...15 lines deleted...]
-      специалист среднего уровня квалификации:</w:t>
+    <w:bookmarkStart w:name="z610" w:id="519"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высшей категории: техническое и профессиональное (среднее специальное, среднее профессиональное) образование и стаж работы в должности инструктора среднего уровня квалификации первой категории не менее 4 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="519"/>
-    <w:bookmarkStart w:name="z610" w:id="520"/>
-[...15 lines deleted...]
-      высшей категории: техническое и профессиональное (среднее специальное, среднее профессиональное) образование и стаж работы в должности инструктора среднего уровня квалификации первой категории не менее 4 лет;</w:t>
+    <w:bookmarkStart w:name="z611" w:id="520"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первой категории: техническое и профессиональное (среднее специальное, среднее профессиональное) образование и стаж работы в должности инструктора среднего уровня квалификации второй категории не менее 3 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="520"/>
-    <w:bookmarkStart w:name="z611" w:id="521"/>
-[...15 lines deleted...]
-      первой категории: техническое и профессиональное (среднее специальное, среднее профессиональное) образование и стаж работы в должности инструктора среднего уровня квалификации второй категории не менее 3 лет;</w:t>
+    <w:bookmarkStart w:name="z612" w:id="521"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      второй категории: техническое и профессиональное (среднее специальное, среднее профессиональное) образование и стаж работы в должности инструктора среднего уровня квалификации без категории не менее 2 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="521"/>
-    <w:bookmarkStart w:name="z612" w:id="522"/>
-[...15 lines deleted...]
-      второй категории: техническое и профессиональное (среднее специальное, среднее профессиональное) образование и стаж работы в должности инструктора среднего уровня квалификации без категории не менее 2 лет;</w:t>
+    <w:bookmarkStart w:name="z613" w:id="522"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без категории: техническое и профессиональное (среднее специальное, среднее профессиональное) образование и стаж работы по специальности не менее 1 года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="522"/>
-    <w:bookmarkStart w:name="z613" w:id="523"/>
-[...15 lines deleted...]
-      без категории: техническое и профессиональное (среднее специальное, среднее профессиональное) образование и стаж работы по специальности не менее 1 года.</w:t>
+    <w:bookmarkStart w:name="z614" w:id="523"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 5. Инструктор по плаванию</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="523"/>
-    <w:bookmarkStart w:name="z614" w:id="524"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z615" w:id="525"/>
+    <w:bookmarkStart w:name="z615" w:id="524"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       49. Должностные обязанности: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkStart w:name="z616" w:id="525"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводит индивидуальные занятия с престарелыми и лицами с инвалидностью (далее – подопечные) по плаванию (гидрокинезотерапии) в бассейне с соблюдением условий, установленных правилами безопасности;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="525"/>
-    <w:bookmarkStart w:name="z616" w:id="526"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z617" w:id="527"/>
+    <w:bookmarkStart w:name="z617" w:id="526"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       способствует достижению положительных сдвигов в физическом и психосоциальном статусе подопечных, применяя для них индивидуально подобранные упражнения, методические приемы и режимы лечебного плавания, техники плавания под контролем лечащего врача и использования лечебного метода гидрокинезотерапии; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="527"/>
-    <w:bookmarkStart w:name="z618" w:id="528"/>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z618" w:id="527"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осуществляет надлежащее ведение документации и отчетности; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkStart w:name="z619" w:id="528"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строго соблюдает правила поведения в бассейне и контролирует их соблюдение от подопечных;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="528"/>
-    <w:bookmarkStart w:name="z619" w:id="529"/>
-[...15 lines deleted...]
-      строго соблюдает правила поведения в бассейне и контролирует их соблюдение от подопечных;</w:t>
+    <w:bookmarkStart w:name="z620" w:id="529"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проверяет состояние дна бассейна к началу работы, наличие необходимого оборудования для начала занятия и по окончании работы производит ежедневный обход бассейна;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="529"/>
-    <w:bookmarkStart w:name="z620" w:id="530"/>
-[...15 lines deleted...]
-      проверяет состояние дна бассейна к началу работы, наличие необходимого оборудования для начала занятия и по окончании работы производит ежедневный обход бассейна;</w:t>
+    <w:bookmarkStart w:name="z621" w:id="530"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает надлежащее состояние аптечки и оказание при необходимости неотложной доврачебной помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="530"/>
-    <w:bookmarkStart w:name="z621" w:id="531"/>
-[...15 lines deleted...]
-      обеспечивает надлежащее состояние аптечки и оказание при необходимости неотложной доврачебной помощи;</w:t>
+    <w:bookmarkStart w:name="z622" w:id="531"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдает требования охраны труда, техники безопасности, гигиены труда, пожарной безопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="531"/>
-    <w:bookmarkStart w:name="z622" w:id="532"/>
-[...15 lines deleted...]
-      соблюдает требования охраны труда, техники безопасности, гигиены труда, пожарной безопасности.</w:t>
+    <w:bookmarkStart w:name="z623" w:id="532"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Должен знать:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="532"/>
-    <w:bookmarkStart w:name="z623" w:id="533"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="533"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19805,2346 +19907,2346 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О физической культуре и спорте";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z627" w:id="534"/>
+    <w:bookmarkStart w:name="z627" w:id="533"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       основы возрастной физиологии и анатомии, лечебной методики гидрокинезотерапии;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="533"/>
+    <w:bookmarkStart w:name="z628" w:id="534"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основные механизмы воздействия гидрокинезотерапии на организм человека;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="534"/>
-    <w:bookmarkStart w:name="z628" w:id="535"/>
-[...15 lines deleted...]
-      основные механизмы воздействия гидрокинезотерапии на организм человека;</w:t>
+    <w:bookmarkStart w:name="z629" w:id="535"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      методы комплексной реабилитации подопечных, в том числе медикаментозных, психотерапевтических, педагогических;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="535"/>
-    <w:bookmarkStart w:name="z629" w:id="536"/>
-[...15 lines deleted...]
-      методы комплексной реабилитации подопечных, в том числе медикаментозных, психотерапевтических, педагогических;</w:t>
+    <w:bookmarkStart w:name="z630" w:id="536"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы теории лечебно-профилактического влияния физических упражнений; правила проведения безопасных занятий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="536"/>
-    <w:bookmarkStart w:name="z630" w:id="537"/>
-[...15 lines deleted...]
-      основы теории лечебно-профилактического влияния физических упражнений; правила проведения безопасных занятий;</w:t>
+    <w:bookmarkStart w:name="z631" w:id="537"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      методы оказания первой медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="537"/>
-    <w:bookmarkStart w:name="z631" w:id="538"/>
-[...15 lines deleted...]
-      методы оказания первой медицинской помощи;</w:t>
+    <w:bookmarkStart w:name="z632" w:id="538"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      методы лечебного плавания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="538"/>
-    <w:bookmarkStart w:name="z632" w:id="539"/>
-[...15 lines deleted...]
-      методы лечебного плавания;</w:t>
+    <w:bookmarkStart w:name="z633" w:id="539"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы трудового законодательства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="539"/>
-    <w:bookmarkStart w:name="z633" w:id="540"/>
-[...15 lines deleted...]
-      основы трудового законодательства;</w:t>
+    <w:bookmarkStart w:name="z634" w:id="540"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правила пожарной безопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="540"/>
-    <w:bookmarkStart w:name="z634" w:id="541"/>
-[...15 lines deleted...]
-      Правила пожарной безопасности.</w:t>
+    <w:bookmarkStart w:name="z635" w:id="541"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Требования к квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="541"/>
-    <w:bookmarkStart w:name="z635" w:id="542"/>
-[...15 lines deleted...]
-      51. Требования к квалификации:</w:t>
+    <w:bookmarkStart w:name="z636" w:id="542"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специалист высшего уровня квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="542"/>
-    <w:bookmarkStart w:name="z636" w:id="543"/>
+    <w:bookmarkStart w:name="z637" w:id="543"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высшей категории: высшее (или послевузовское) образование (социальное, педагогическое, медицинское) и стаж работы в должности инструктора высшего уровня квалификации первой категории не менее 3 лет, умение плавать;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="543"/>
+    <w:bookmarkStart w:name="z638" w:id="544"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первой категории: высшее (или послевузовское) образование (социальное, педагогическое, медицинское) и стаж работы в должности инструктора высшего уровня квалификации второй категории не менее 2 лет, умение плавать;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="544"/>
+    <w:bookmarkStart w:name="z639" w:id="545"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      второй категории: высшее (или послевузовское) образование (социальное, педагогическое, медицинское) и стаж работы в должности инструктора высшего уровня квалификации без категории не менее 1 года, умение плавать;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="545"/>
+    <w:bookmarkStart w:name="z640" w:id="546"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без категории: высшее (или послевузовское) образование (социальное, педагогическое, медицинское) без предъявления требований к стажу работы, умение плавать;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="546"/>
+    <w:bookmarkStart w:name="z641" w:id="547"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специалист среднего уровня квалификации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkStart w:name="z642" w:id="548"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высшей категории: техническое и профессиональное (среднее специальное, среднее профессиональное) образование (социальное, педагогическое, медицинское) и стаж работы в должности инструктора среднего уровня квалификации первой категории не менее 4 лет, умение плавать;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="548"/>
+    <w:bookmarkStart w:name="z643" w:id="549"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первой категории: техническое и профессиональное (среднее специальное, среднее профессиональное) образование (социальное, педагогическое, медицинское) и стаж работы в должности инструктора среднего уровня квалификации второй категории не менее 3 лет, умение плавать;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="549"/>
+    <w:bookmarkStart w:name="z644" w:id="550"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      второй категории: техническое и профессиональное (среднее специальное, среднее профессиональное) образование (социальное, педагогическое, медицинское) и стаж работы в должности инструктора среднего уровня квалификации без категории не менее 2 лет, умение плавать;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="550"/>
+    <w:bookmarkStart w:name="z645" w:id="551"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без категории: техническое и профессиональное (среднее специальное, среднее профессиональное) образование (социальное, педагогическое, медицинское) и стаж работы по специальности не менее 1 года, умение плавать.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="551"/>
+    <w:bookmarkStart w:name="z646" w:id="552"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 6. Консультант по социальной работе карьерного центра</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkStart w:name="z647" w:id="553"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Должностные обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="553"/>
+    <w:bookmarkStart w:name="z1094" w:id="554"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет прием от граждан заявлений и документов на назначение адресной социальной помощи, проводит собеседования с претендентами, обратившимися для назначения адресной социальной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="554"/>
+    <w:bookmarkStart w:name="z1095" w:id="555"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет сопровождение лица (семьи) в период реализации социального контракта путем проведения собеседования, содействия заполнению необходимых документов, поиска работы, выполнения обязательств по социальному контракту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="555"/>
+    <w:bookmarkStart w:name="z1096" w:id="556"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет мониторинг и составление отчета о проделанной работе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="556"/>
+    <w:bookmarkStart w:name="z1097" w:id="557"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает взаимодействие со специалистами органов и организаций социальной защиты населения, здравоохранения, образования, организаций, уполномоченных для работы с лицами, нуждающихся в адресной социальной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="557"/>
+    <w:bookmarkStart w:name="z1098" w:id="558"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оказывает консультативные услуги претендентам, обратившимся в центр занятости населения для назначения адресной социальной помощи, по вопросам занятости населения, социальной защиты, реабилитации лиц с инвалидностью, предоставления специальных социальных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="558"/>
+    <w:bookmarkStart w:name="z1099" w:id="559"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      содействует решению вопросов, связанных с оказанием разносторонней помощи контингенту, нуждающихся в адресной социальной помощи, а также созданию необходимых условий для нуждающихся в адресной социальной помощи, социализации и интеграции нуждающихся лиц и их семей, защиту их прав и интересов в получении необходимых мер социальной поддержки; координирует деятельность по оказанию социальной помощи нуждающимся лицам и работу ассистентов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="559"/>
+    <w:bookmarkStart w:name="z1100" w:id="560"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает своевременное направление на рассмотрение районной (городской) комиссии по вопросам занятости представленные документы заявителя, обратившегося за назначением адресной социальной помощи, в случае потребности его и (или) членов его семьи в мерах по содействию занятости и (или) социальной адаптации, решение о предоставлении которых выходит за рамки компетенции карьерного центра и уполномоченного органа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="560"/>
+    <w:bookmarkStart w:name="z1101" w:id="561"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет прием, регистрацию и оформление пакета документов на оказание адресной социальной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="561"/>
+    <w:bookmarkStart w:name="z1102" w:id="562"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      определяет вид оказываемой адресной социальной помощи: безусловной или обусловленной денежной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="562"/>
+    <w:bookmarkStart w:name="z1103" w:id="563"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исчисляет совокупный доход лица (семьи) за квартал, предшествовавший кварталу обращения за назначением адресной социальной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="563"/>
+    <w:bookmarkStart w:name="z1104" w:id="564"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      совместно с заявителями, обратившимися за назначением адресной социальной помощи, и членами их семей разрабатывает индивидуальный план помощи семье;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="564"/>
+    <w:bookmarkStart w:name="z1105" w:id="565"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заключает социальный контракт, включающий меры занятости и социальной адаптации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="565"/>
+    <w:bookmarkStart w:name="z1106" w:id="566"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      своевременно направляет принятые документы заявителя, проект решения о назначении адресной социальной помощи и подписанный сторонами социальный контракт в уполномоченный орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="566"/>
+    <w:bookmarkStart w:name="z1107" w:id="567"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      формирует банк данных специалистов разного профиля из числа самостоятельно занятых, безработных и малообеспеченных граждан, обратившихся в карьерный центр, занимается поиском вакансий и содействует в трудоустройстве обратившихся лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="567"/>
+    <w:bookmarkStart w:name="z1108" w:id="568"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводит работу с работодателями в целях выявления вакансий и содействия в трудоустройстве лиц, ищущих работу, и безработных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="568"/>
+    <w:bookmarkStart w:name="z1109" w:id="569"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет исполнение запросов по делам, представленным для назначения адресной социальной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="569"/>
+    <w:bookmarkStart w:name="z1110" w:id="570"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвует в информационно-разъяснительной работе среди населения по вопросам законодательства об адресной социальной помощи и в области занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="570"/>
+    <w:bookmarkStart w:name="z1111" w:id="571"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      изучает передовой опыт работы региональных карьерных центров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="571"/>
+    <w:bookmarkStart w:name="z1112" w:id="572"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает сотрудничество с работодателями по вопросам трудоустройства и получения от них информации о свободных рабочих местах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkStart w:name="z1113" w:id="573"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отвечает на письма, жалобы и обращения физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="573"/>
+    <w:bookmarkStart w:name="z1114" w:id="574"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      посещает самостоятельно занятых, безработных и малообеспеченных граждан на дому и составляет акт обследования жилищных и материальных условий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="574"/>
+    <w:bookmarkStart w:name="z1115" w:id="575"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвует в разработке плана работы подразделения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="575"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац двадцать четыре пункта 52 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 24.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 11.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ведет первичный прием лиц, обратившихся в карьерный центр населения, регистрирует их в базе данных автоматизированной информационной системы и выдает справки в установленном порядке;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1117" w:id="576"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносит предложения по улучшению работы подразделения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="576"/>
+    <w:bookmarkStart w:name="z1118" w:id="577"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает выполнение Правил пожарной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="577"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 52 – в редакции приказа Министра труда и социальной защиты населения РК от 06.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 309</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z668" w:id="578"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Должен знать:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="578"/>
+    <w:bookmarkStart w:name="z1119" w:id="579"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Конституцию Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="579"/>
+    <w:bookmarkStart w:name="z1120" w:id="580"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социальный кодекс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="580"/>
+    <w:bookmarkStart w:name="z1121" w:id="581"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нормативные правовые акты, регламентирующие вопросы в сфере занятости;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="581"/>
+    <w:bookmarkStart w:name="z1122" w:id="582"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основные положения гражданского и трудового законодательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="582"/>
+    <w:bookmarkStart w:name="z1123" w:id="583"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      демографическую ситуацию, специфику социально-экономического развития региона (города, района);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="583"/>
+    <w:bookmarkStart w:name="z1124" w:id="584"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      перспективы структурных изменений организаций региона (города, района);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="584"/>
+    <w:bookmarkStart w:name="z1125" w:id="585"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основные тенденции и направления развития регионального рынка труда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="585"/>
+    <w:bookmarkStart w:name="z1126" w:id="586"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      теорию и практику социальной работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="586"/>
+    <w:bookmarkStart w:name="z1127" w:id="587"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      особенности психологии личности и отдельных категорий граждан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="587"/>
+    <w:bookmarkStart w:name="z1128" w:id="588"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы психологии, педагогики, геронтологии, этики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="588"/>
+    <w:bookmarkStart w:name="z1129" w:id="589"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      социально-психологические аспекты помощи лицам, нуждающихся в адресной социальной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="589"/>
+    <w:bookmarkStart w:name="z1130" w:id="590"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отечественную и международную практику оказания социальных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="590"/>
+    <w:bookmarkStart w:name="z1131" w:id="591"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      правила и нормы охраны труда, техники безопасности и пожарной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="591"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 53 – в редакции приказа Министра труда и социальной защиты населения РК от 06.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 309</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z681" w:id="592"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Требования к квалификации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="592"/>
+    <w:bookmarkStart w:name="z1132" w:id="593"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       специалист высшего уровня квалификации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="543"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z641" w:id="548"/>
+    <w:bookmarkEnd w:id="593"/>
+    <w:bookmarkStart w:name="z1133" w:id="594"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наставник: высшее (или послевузовское) образование (социальное, педагогическое) и стаж работы в системе занятости в должности специалиста высшего уровня квалификации категории "кейс-менеджер" не менее 3 лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="594"/>
+    <w:bookmarkStart w:name="z1134" w:id="595"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кейс-менеджер: высшее (или послевузовское) образование (социальное, педагогическое) и стаж работы в сфере занятости населения в должности специалиста высшего уровня квалификации категории "карьерный консультант" не менее 3 лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="595"/>
+    <w:bookmarkStart w:name="z1135" w:id="596"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      карьерный консультант: послесреднее образование (прикладной бакалавриат), высшее (или послевузовское) образование и стаж работы в сфере занятости населения в должности специалиста высшего уровня квалификации без категории не менее 3 лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="596"/>
+    <w:bookmarkStart w:name="z1136" w:id="597"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без категории: послесреднее образование (прикладной бакалавриат), высшее (или послевузовское) образование без предъявления требований к стажу работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="597"/>
+    <w:bookmarkStart w:name="z1137" w:id="598"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       специалист среднего уровня квалификации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="548"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z646" w:id="553"/>
+    <w:bookmarkEnd w:id="598"/>
+    <w:bookmarkStart w:name="z1138" w:id="599"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      карьерный консультант: техническое и профессиональное (среднее специальное, среднее профессиональное) образование и стаж работы в системе занятости и (или) социальной защиты населения в должности специалиста среднего уровня квалификации без категории не менее 3 лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="599"/>
+    <w:bookmarkStart w:name="z1139" w:id="600"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без категории: техническое и профессиональное (среднее специальное, среднее профессиональное) образование, без предъявления требований к стажу работы по специальности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="600"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 54 - в редакции приказа Министра труда и социальной защиты населения РК от 06.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 309</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z692" w:id="601"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 6. Консультант по социальной работе карьерного центра</w:t>
-[...1197 lines deleted...]
-      без категории: техническое и профессиональное (среднее специальное, среднее профессиональное) образование, без предъявления требований к стажу работы по специальности.</w:t>
+        <w:t xml:space="preserve"> Параграф 7. Специалист структурного подразделения (отдела, сектора) карьерного центра.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="601"/>
-    <w:p>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="602"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок параграфа 7 - в редакции приказа Министра труда и социальной защиты населения РК от 06.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 309</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z693" w:id="603"/>
+    <w:bookmarkStart w:name="z693" w:id="602"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Должностные обязанности:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="602"/>
+    <w:bookmarkStart w:name="z694" w:id="603"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      формирует банк данных специалистов разного профиля из числа самостоятельно занятых, безработных и малообеспеченных граждан, обратившихся в карьерный центр (далее – Центр), занимается поиском вакансий и содействует в трудоустройстве обратившихся лиц;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="603"/>
-    <w:bookmarkStart w:name="z694" w:id="604"/>
-[...15 lines deleted...]
-      формирует банк данных специалистов разного профиля из числа самостоятельно занятых, безработных и малообеспеченных граждан, обратившихся в карьерный центр (далее – Центр), занимается поиском вакансий и содействует в трудоустройстве обратившихся лиц;</w:t>
+    <w:bookmarkStart w:name="z695" w:id="604"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвует в информационно-разъяснительной работе среди населения и работодателей по вопросам законодательства в области занятости населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="604"/>
-    <w:bookmarkStart w:name="z695" w:id="605"/>
-[...15 lines deleted...]
-      участвует в информационно-разъяснительной работе среди населения и работодателей по вопросам законодательства в области занятости населения;</w:t>
+    <w:bookmarkStart w:name="z696" w:id="605"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      изучает передовой опыт работы региональных Центров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="605"/>
-    <w:bookmarkStart w:name="z696" w:id="606"/>
-[...15 lines deleted...]
-      изучает передовой опыт работы региональных Центров;</w:t>
+    <w:bookmarkStart w:name="z697" w:id="606"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предоставляет консультационные услуги лицам, ищущим работу, безработным, малообеспеченным гражданам и работодателям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="606"/>
-    <w:bookmarkStart w:name="z697" w:id="607"/>
-[...15 lines deleted...]
-      предоставляет консультационные услуги лицам, ищущим работу, безработным, малообеспеченным гражданам и работодателям;</w:t>
+    <w:bookmarkStart w:name="z698" w:id="607"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оказывает адаптационные услуг и психологическую поддержку потенциальным участникам активных мер содействия занятости;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="607"/>
-    <w:bookmarkStart w:name="z698" w:id="608"/>
-[...15 lines deleted...]
-      оказывает адаптационные услуг и психологическую поддержку потенциальным участникам активных мер содействия занятости;</w:t>
+    <w:bookmarkStart w:name="z699" w:id="608"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает сотрудничество с работодателями по вопросам трудоустройства и получения от них информации о свободных рабочих местах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="608"/>
-    <w:bookmarkStart w:name="z699" w:id="609"/>
-[...15 lines deleted...]
-      обеспечивает сотрудничество с работодателями по вопросам трудоустройства и получения от них информации о свободных рабочих местах;</w:t>
+    <w:bookmarkStart w:name="z700" w:id="609"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет обобщение и анализ проделанной работы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="609"/>
-    <w:bookmarkStart w:name="z700" w:id="610"/>
-[...15 lines deleted...]
-      осуществляет обобщение и анализ проделанной работы;</w:t>
+    <w:bookmarkStart w:name="z701" w:id="610"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рассматривает поступившую корреспонденцию, обращения физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="610"/>
-    <w:bookmarkStart w:name="z701" w:id="611"/>
-[...15 lines deleted...]
-      рассматривает поступившую корреспонденцию, обращения физических и юридических лиц;</w:t>
+    <w:bookmarkStart w:name="z702" w:id="611"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводит работу с работодателями в целях выявления вакансий и содействия в трудоустройстве лиц ищущих работу и безработных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="611"/>
-    <w:bookmarkStart w:name="z702" w:id="612"/>
-[...15 lines deleted...]
-      проводит работу с работодателями в целях выявления вакансий и содействия в трудоустройстве лиц ищущих работу и безработных;</w:t>
+    <w:bookmarkStart w:name="z703" w:id="612"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет работу по организации и проведению ярмарок вакансий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="612"/>
-    <w:bookmarkStart w:name="z703" w:id="613"/>
-[...15 lines deleted...]
-      осуществляет работу по организации и проведению ярмарок вакансий;</w:t>
+    <w:bookmarkStart w:name="z704" w:id="613"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвует в разработке плана работы подразделения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="613"/>
-    <w:bookmarkStart w:name="z704" w:id="614"/>
-[...15 lines deleted...]
-      участвует в разработке плана работы подразделения;</w:t>
+    <w:bookmarkStart w:name="z705" w:id="614"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ведет прием лиц, обратившихся в Центр;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="614"/>
-    <w:bookmarkStart w:name="z705" w:id="615"/>
-[...15 lines deleted...]
-      ведет прием лиц, обратившихся в Центр;</w:t>
+    <w:bookmarkStart w:name="z706" w:id="615"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выясняет цель обратившихся лиц, причину незанятости, информирует их о возможности участия в активных мерах содействия занятости, определяет степень нуждаемости в государственной поддержке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="615"/>
-    <w:bookmarkStart w:name="z706" w:id="616"/>
-[...15 lines deleted...]
-      выясняет цель обратившихся лиц, причину незанятости, информирует их о возможности участия в активных мерах содействия занятости, определяет степень нуждаемости в государственной поддержке;</w:t>
+    <w:bookmarkStart w:name="z707" w:id="616"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оказывает первоочередное содействие в трудоустройстве обратившимся лицам из целевых групп населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="616"/>
-    <w:bookmarkStart w:name="z707" w:id="617"/>
-[...15 lines deleted...]
-      оказывает первоочередное содействие в трудоустройстве обратившимся лицам из целевых групп населения;</w:t>
+    <w:bookmarkStart w:name="z708" w:id="617"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносит предложения по улучшению работы подразделения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="617"/>
-    <w:bookmarkStart w:name="z708" w:id="618"/>
-[...15 lines deleted...]
-      вносит предложения по улучшению работы подразделения;</w:t>
+    <w:bookmarkStart w:name="z709" w:id="618"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ведет учет лиц направленных на профессиональное обучение, общественные работы, социальные рабочие места, молодежную практику и другое;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="618"/>
-    <w:bookmarkStart w:name="z709" w:id="619"/>
-[...15 lines deleted...]
-      ведет учет лиц направленных на профессиональное обучение, общественные работы, социальные рабочие места, молодежную практику и другое;</w:t>
+    <w:bookmarkStart w:name="z710" w:id="619"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      направляет обратившихся лиц в соответствии с их опытом работы, профессиональной квалификацией к работодателям при наличии у них вакансий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="619"/>
-    <w:bookmarkStart w:name="z710" w:id="620"/>
-[...15 lines deleted...]
-      направляет обратившихся лиц в соответствии с их опытом работы, профессиональной квалификацией к работодателям при наличии у них вакансий;</w:t>
+    <w:bookmarkStart w:name="z711" w:id="620"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в случае невозможности трудоустройства, предлагает участие в активных мерах содействия занятости;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="620"/>
-    <w:bookmarkStart w:name="z711" w:id="621"/>
-[...15 lines deleted...]
-      в случае невозможности трудоустройства, предлагает участие в активных мерах содействия занятости;</w:t>
+    <w:bookmarkStart w:name="z712" w:id="621"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заключает социальные контракты с участниками активных мер содействия занятости, проводит мониторинг исполнения принятых по ним обязательств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="621"/>
-    <w:bookmarkStart w:name="z712" w:id="622"/>
-[...15 lines deleted...]
-      заключает социальные контракты с участниками активных мер содействия занятости, проводит мониторинг исполнения принятых по ним обязательств;</w:t>
+    <w:bookmarkStart w:name="z713" w:id="622"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводит работу по подбору для работодателей необходимых им специалистов из числа обратившихся лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="622"/>
-    <w:bookmarkStart w:name="z713" w:id="623"/>
-[...15 lines deleted...]
-      проводит работу по подбору для работодателей необходимых им специалистов из числа обратившихся лиц;</w:t>
+    <w:bookmarkStart w:name="z714" w:id="623"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оформляет соответствующую документацию: направления на трудоустройство и активные меры содействия занятости;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="623"/>
-    <w:bookmarkStart w:name="z714" w:id="624"/>
-[...15 lines deleted...]
-      оформляет соответствующую документацию: направления на трудоустройство и активные меры содействия занятости;</w:t>
+    <w:bookmarkStart w:name="z715" w:id="624"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет разработку мероприятий по реализации активных мер содействия занятости, анализ и прогнозирование регионального рынка труда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="624"/>
-    <w:bookmarkStart w:name="z715" w:id="625"/>
-[...15 lines deleted...]
-      осуществляет разработку мероприятий по реализации активных мер содействия занятости, анализ и прогнозирование регионального рынка труда;</w:t>
+    <w:bookmarkStart w:name="z716" w:id="625"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет мониторинг реализации активных мер содействия занятости на уровне района (города), представляет местным исполнительным органам в установленные сроки аналитическую и статистическую информацию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="625"/>
-    <w:bookmarkStart w:name="z716" w:id="626"/>
-[...15 lines deleted...]
-      осуществляет мониторинг реализации активных мер содействия занятости на уровне района (города), представляет местным исполнительным органам в установленные сроки аналитическую и статистическую информацию;</w:t>
+    <w:bookmarkStart w:name="z717" w:id="626"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает выполнение правил и норм охраны труда, техники безопасности и пожарной безопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="626"/>
-    <w:bookmarkStart w:name="z717" w:id="627"/>
-[...15 lines deleted...]
-      обеспечивает выполнение правил и норм охраны труда, техники безопасности и пожарной безопасности.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 55 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 06.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 309</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z718" w:id="627"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Должен знать:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="627"/>
-    <w:p>
-[...80 lines deleted...]
-    <w:bookmarkEnd w:id="628"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22213,1148 +22315,1210 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Социальный</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> кодекс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z721" w:id="629"/>
+    <w:bookmarkStart w:name="z721" w:id="628"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       нормативные правовые акты, регламентирующие вопросы в сфере занятости; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="629"/>
-    <w:bookmarkStart w:name="z722" w:id="630"/>
+    <w:bookmarkEnd w:id="628"/>
+    <w:bookmarkStart w:name="z722" w:id="629"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       основные положения гражданского и трудового законодательства; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="630"/>
-    <w:bookmarkStart w:name="z723" w:id="631"/>
+    <w:bookmarkEnd w:id="629"/>
+    <w:bookmarkStart w:name="z723" w:id="630"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       порядок разработки перспективных и годовых планов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="631"/>
-    <w:bookmarkStart w:name="z724" w:id="632"/>
+    <w:bookmarkEnd w:id="630"/>
+    <w:bookmarkStart w:name="z724" w:id="631"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       демографическую ситуацию, специфику социально-экономического развития региона (города, района); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="632"/>
-    <w:bookmarkStart w:name="z725" w:id="633"/>
+    <w:bookmarkEnd w:id="631"/>
+    <w:bookmarkStart w:name="z725" w:id="632"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       перспективы структурных изменений организаций региона (города, района); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="633"/>
-    <w:bookmarkStart w:name="z726" w:id="634"/>
+    <w:bookmarkEnd w:id="632"/>
+    <w:bookmarkStart w:name="z726" w:id="633"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       основные тенденции и направления развития регионального рынка труда; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="634"/>
-    <w:bookmarkStart w:name="z727" w:id="635"/>
+    <w:bookmarkEnd w:id="633"/>
+    <w:bookmarkStart w:name="z727" w:id="634"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       порядок разработки активных мер содействия занятости; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="635"/>
-    <w:bookmarkStart w:name="z728" w:id="636"/>
+    <w:bookmarkEnd w:id="634"/>
+    <w:bookmarkStart w:name="z728" w:id="635"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       оценку эффективности мероприятий активных мер содействия занятости; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="635"/>
+    <w:bookmarkStart w:name="z729" w:id="636"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правила пожарной безопасности.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="636"/>
-    <w:bookmarkStart w:name="z729" w:id="637"/>
-[...15 lines deleted...]
-      Правила пожарной безопасности.</w:t>
+    <w:bookmarkStart w:name="z730" w:id="637"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Требования к квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="637"/>
-    <w:bookmarkStart w:name="z730" w:id="638"/>
-[...15 lines deleted...]
-      57. Требования к квалификации:</w:t>
+    <w:bookmarkStart w:name="z1140" w:id="638"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специалист высшего уровня квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="638"/>
-    <w:bookmarkStart w:name="z1140" w:id="639"/>
-[...15 lines deleted...]
-      специалист высшего уровня квалификации:</w:t>
+    <w:bookmarkStart w:name="z1141" w:id="639"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наставник: высшее (или послевузовское) образование (социальное, педагогическое) и стаж работы в системе занятости в должности специалиста высшего уровня квалификации категории "кейс-менеджер" не менее 3 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="639"/>
-    <w:bookmarkStart w:name="z1141" w:id="640"/>
-[...15 lines deleted...]
-      наставник: высшее (или послевузовское) образование (социальное, педагогическое) и стаж работы в системе занятости в должности специалиста высшего уровня квалификации категории "кейс-менеджер" не менее 3 лет;</w:t>
+    <w:bookmarkStart w:name="z1142" w:id="640"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кейс-менеджер: высшее (или послевузовское) образование (социальное, педагогическое) и стаж работы в сфере занятости населения в должности специалиста высшего уровня квалификации категории "карьерный консультант" не менее 3 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="640"/>
-    <w:bookmarkStart w:name="z1142" w:id="641"/>
-[...15 lines deleted...]
-      кейс-менеджер: высшее (или послевузовское) образование (социальное, педагогическое) и стаж работы в сфере занятости населения в должности специалиста высшего уровня квалификации категории "карьерный консультант" не менее 3 лет;</w:t>
+    <w:bookmarkStart w:name="z1143" w:id="641"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      карьерный консультант: послесреднее образование (прикладной бакалавриат), высшее (или послевузовское) образование и стаж работы в сфере занятости населения в должности специалиста высшего уровня квалификации без категории не менее 3 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="641"/>
-    <w:bookmarkStart w:name="z1143" w:id="642"/>
-[...15 lines deleted...]
-      карьерный консультант: послесреднее образование (прикладной бакалавриат), высшее (или послевузовское) образование и стаж работы в сфере занятости населения в должности специалиста высшего уровня квалификации без категории не менее 3 лет;</w:t>
+    <w:bookmarkStart w:name="z1144" w:id="642"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без категории: послесреднее образование (прикладной бакалавриат), высшее (или послевузовское) образование без предъявления требований к стажу работы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="642"/>
-    <w:bookmarkStart w:name="z1144" w:id="643"/>
-[...15 lines deleted...]
-      без категории: послесреднее образование (прикладной бакалавриат), высшее (или послевузовское) образование без предъявления требований к стажу работы;</w:t>
+    <w:bookmarkStart w:name="z1145" w:id="643"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специалист среднего уровня квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="643"/>
-    <w:bookmarkStart w:name="z1145" w:id="644"/>
-[...15 lines deleted...]
-      специалист среднего уровня квалификации:</w:t>
+    <w:bookmarkStart w:name="z1146" w:id="644"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      карьерный консультант: техническое и профессиональное (среднее специальное, среднее профессиональное) образование и стаж работы в системе занятости и (или) социальной защиты населения в должности специалиста среднего уровня квалификации без категории не менее 3 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="644"/>
-    <w:bookmarkStart w:name="z1146" w:id="645"/>
-[...15 lines deleted...]
-      карьерный консультант: техническое и профессиональное (среднее специальное, среднее профессиональное) образование и стаж работы в системе занятости и (или) социальной защиты населения в должности специалиста среднего уровня квалификации без категории не менее 3 лет;</w:t>
+    <w:bookmarkStart w:name="z1147" w:id="645"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без категории: техническое и профессиональное (среднее специальное, среднее профессиональное) образование, без предъявления требований к стажу работы по специальности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="645"/>
-    <w:bookmarkStart w:name="z1147" w:id="646"/>
-[...15 lines deleted...]
-      без категории: техническое и профессиональное (среднее специальное, среднее профессиональное) образование, без предъявления требований к стажу работы по специальности.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 57 - в редакции приказа Министра труда и социальной защиты населения РК от 06.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 309</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z741" w:id="646"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 8. Специалист структурного подразделения (отдела, сектора) центра трудовой мобильности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="646"/>
-    <w:p>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="647"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок параграфа 8 - в редакции приказа Министра труда и социальной защиты населения РК от 06.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 309</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z742" w:id="648"/>
+    <w:bookmarkStart w:name="z742" w:id="647"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Должностные обязанности:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="647"/>
+    <w:bookmarkStart w:name="z743" w:id="648"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      формирует банк данных специалистов разного профиля из числа самостоятельно занятых, безработных и малообеспеченных граждан, обратившихся в центр трудовой мобильности (далее – Центр), занимается поиском вакансий и содействует в трудоустройстве обратившихся лиц;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="648"/>
-    <w:bookmarkStart w:name="z743" w:id="649"/>
-[...15 lines deleted...]
-      формирует банк данных специалистов разного профиля из числа самостоятельно занятых, безработных и малообеспеченных граждан, обратившихся в центр трудовой мобильности (далее – Центр), занимается поиском вакансий и содействует в трудоустройстве обратившихся лиц;</w:t>
+    <w:bookmarkStart w:name="z744" w:id="649"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвует в информационно-разъяснительной работе среди населения и работодателей по вопросам законодательства в области занятости населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="649"/>
-    <w:bookmarkStart w:name="z744" w:id="650"/>
-[...15 lines deleted...]
-      участвует в информационно-разъяснительной работе среди населения и работодателей по вопросам законодательства в области занятости населения;</w:t>
+    <w:bookmarkStart w:name="z745" w:id="650"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      изучает передовой опыт работы региональных Центров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="650"/>
-    <w:bookmarkStart w:name="z745" w:id="651"/>
-[...15 lines deleted...]
-      изучает передовой опыт работы региональных Центров;</w:t>
+    <w:bookmarkStart w:name="z1183" w:id="651"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      анализирует, прогнозирует спрос и предложение рабочей силы, информирует население, местные исполнительные органы и Центр развития трудовых ресурсов о состоянии рынка труда столицы, области и городов республиканского значения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="651"/>
-    <w:bookmarkStart w:name="z746" w:id="652"/>
-[...15 lines deleted...]
-      анализирует, прогнозирует спрос и предложение рабочей силы, информирует население, местные исполнительные органы и Центр развития трудовых ресурсов о состоянии рынка труда области, городов республиканского значения и столицы;</w:t>
+    <w:bookmarkStart w:name="z1184" w:id="652"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет учет создания рабочих мест в рамках национальных проектов, планов развития столицы, области, города республиканского значения, региональной карты занятости столицы, области, города республиканского значения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="652"/>
-    <w:bookmarkStart w:name="z747" w:id="653"/>
-[...15 lines deleted...]
-      осуществляет учет создания рабочих мест в рамках национальных проектов, планов развития области, города республиканского значения, столицы, региональной карты занятости области, города республиканского значения, столицы;</w:t>
+    <w:bookmarkStart w:name="z1185" w:id="653"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ведет учет вакансий, размещаемых работодателями на Электронной бирже труда о текущих вакансиях и прогнозе создаваемых рабочих мест в проектах, реализуемых в рамках национальных проектов и планов развития столицы, области, города республиканского значения, а также инициатив частного сектора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="653"/>
-    <w:bookmarkStart w:name="z748" w:id="654"/>
-[...15 lines deleted...]
-      ведет учет вакансий, размещаемых работодателями на Электронной бирже труда о текущих вакансиях и прогнозе создаваемых рабочих мест в проектах, реализуемых в рамках национальных проектов и планов развития области, города республиканского значения и столицы, а также инициатив частного сектора;</w:t>
+    <w:bookmarkStart w:name="z749" w:id="654"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регистрирует обратившихся лиц в качестве ищущих работу и безработных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="654"/>
-    <w:bookmarkStart w:name="z749" w:id="655"/>
-[...15 lines deleted...]
-      регистрирует обратившихся лиц в качестве ищущих работу и безработных;</w:t>
+    <w:bookmarkStart w:name="z750" w:id="655"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      взаимодействует с работодателями по созданию специальных рабочих мест для трудоустройства лиц с инвалидностью;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="655"/>
-    <w:bookmarkStart w:name="z750" w:id="656"/>
-[...15 lines deleted...]
-      взаимодействует с работодателями по созданию специальных рабочих мест для трудоустройства лиц с инвалидностью;</w:t>
+    <w:bookmarkStart w:name="z751" w:id="656"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предоставляет консультационные услуги лицам, ищущим работу, безработным, малообеспеченным гражданам и работодателям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="656"/>
-    <w:bookmarkStart w:name="z751" w:id="657"/>
-[...15 lines deleted...]
-      предоставляет консультационные услуги лицам, ищущим работу, безработным, малообеспеченным гражданам и работодателям;</w:t>
+    <w:bookmarkStart w:name="z752" w:id="657"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оказывает адаптационные услуг и психологическую поддержку потенциальным участникам активных мер содействия занятости;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="657"/>
-    <w:bookmarkStart w:name="z752" w:id="658"/>
-[...15 lines deleted...]
-      оказывает адаптационные услуг и психологическую поддержку потенциальным участникам активных мер содействия занятости;</w:t>
+    <w:bookmarkStart w:name="z753" w:id="658"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает сотрудничество с работодателями по вопросам трудоустройства и получения от них информации о свободных рабочих местах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="658"/>
-    <w:bookmarkStart w:name="z753" w:id="659"/>
-[...15 lines deleted...]
-      обеспечивает сотрудничество с работодателями по вопросам трудоустройства и получения от них информации о свободных рабочих местах;</w:t>
+    <w:bookmarkStart w:name="z754" w:id="659"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет обобщение и анализ проделанной работы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="659"/>
-    <w:bookmarkStart w:name="z754" w:id="660"/>
-[...15 lines deleted...]
-      осуществляет обобщение и анализ проделанной работы;</w:t>
+    <w:bookmarkStart w:name="z755" w:id="660"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рассматривает поступившую корреспонденцию, обращения физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="660"/>
-    <w:bookmarkStart w:name="z755" w:id="661"/>
-[...15 lines deleted...]
-      рассматривает поступившую корреспонденцию, обращения физических и юридических лиц;</w:t>
+    <w:bookmarkStart w:name="z756" w:id="661"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводит работу с работодателями в целях выявления вакансий и содействия в трудоустройстве лиц ищущих работу и безработных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="661"/>
-    <w:bookmarkStart w:name="z756" w:id="662"/>
-[...15 lines deleted...]
-      проводит работу с работодателями в целях выявления вакансий и содействия в трудоустройстве лиц ищущих работу и безработных;</w:t>
+    <w:bookmarkStart w:name="z757" w:id="662"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет работу по организации и проведению ярмарок вакансий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="662"/>
-    <w:bookmarkStart w:name="z757" w:id="663"/>
-[...15 lines deleted...]
-      осуществляет работу по организации и проведению ярмарок вакансий;</w:t>
+    <w:bookmarkStart w:name="z758" w:id="663"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвует в разработке плана работы подразделения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="663"/>
-    <w:bookmarkStart w:name="z758" w:id="664"/>
-[...15 lines deleted...]
-      участвует в разработке плана работы подразделения;</w:t>
+    <w:bookmarkStart w:name="z759" w:id="664"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ведет прием лиц, обратившихся в Центр;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="664"/>
-    <w:bookmarkStart w:name="z759" w:id="665"/>
-[...15 lines deleted...]
-      ведет прием лиц, обратившихся в Центр;</w:t>
+    <w:bookmarkStart w:name="z760" w:id="665"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выясняет цель обратившихся лиц, причину незанятости, информирует их о возможности участия в активных мерах содействия занятости, определяет степень нуждаемости в государственной поддержке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="665"/>
-    <w:bookmarkStart w:name="z760" w:id="666"/>
-[...15 lines deleted...]
-      выясняет цель обратившихся лиц, причину незанятости, информирует их о возможности участия в активных мерах содействия занятости, определяет степень нуждаемости в государственной поддержке;</w:t>
+    <w:bookmarkStart w:name="z761" w:id="666"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оказывает первоочередное содействие в трудоустройстве обратившимся лицам из целевых групп населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="666"/>
-    <w:bookmarkStart w:name="z761" w:id="667"/>
-[...15 lines deleted...]
-      оказывает первоочередное содействие в трудоустройстве обратившимся лицам из целевых групп населения;</w:t>
+    <w:bookmarkStart w:name="z762" w:id="667"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносит предложения по улучшению работы подразделения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="667"/>
-    <w:bookmarkStart w:name="z762" w:id="668"/>
-[...15 lines deleted...]
-      вносит предложения по улучшению работы подразделения;</w:t>
+    <w:bookmarkStart w:name="z763" w:id="668"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ведет учет лиц направленных на профессиональное обучение, общественные работы, социальные рабочие места, молодежную практику и другое;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="668"/>
-    <w:bookmarkStart w:name="z763" w:id="669"/>
-[...15 lines deleted...]
-      ведет учет лиц направленных на профессиональное обучение, общественные работы, социальные рабочие места, молодежную практику и другое;</w:t>
+    <w:bookmarkStart w:name="z764" w:id="669"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      направляет обратившихся лиц в соответствии с их опытом работы, профессиональной квалификацией к работодателям при наличии у них вакансий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="669"/>
-    <w:bookmarkStart w:name="z764" w:id="670"/>
-[...15 lines deleted...]
-      направляет обратившихся лиц в соответствии с их опытом работы, профессиональной квалификацией к работодателям при наличии у них вакансий;</w:t>
+    <w:bookmarkStart w:name="z765" w:id="670"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в случае невозможности трудоустройства, предлагает участие в активных мерах содействия занятости;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="670"/>
-    <w:bookmarkStart w:name="z765" w:id="671"/>
-[...15 lines deleted...]
-      в случае невозможности трудоустройства, предлагает участие в активных мерах содействия занятости;</w:t>
+    <w:bookmarkStart w:name="z766" w:id="671"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заключает социальные контракты с участниками активных мер содействия занятости, проводит мониторинг исполнения принятых по ним обязательств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="671"/>
-    <w:bookmarkStart w:name="z766" w:id="672"/>
-[...15 lines deleted...]
-      заключает социальные контракты с участниками активных мер содействия занятости, проводит мониторинг исполнения принятых по ним обязательств;</w:t>
+    <w:bookmarkStart w:name="z767" w:id="672"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводит работу по подбору для работодателей необходимых им специалистов из числа обратившихся лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="672"/>
-    <w:bookmarkStart w:name="z767" w:id="673"/>
-[...15 lines deleted...]
-      проводит работу по подбору для работодателей необходимых им специалистов из числа обратившихся лиц;</w:t>
+    <w:bookmarkStart w:name="z768" w:id="673"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оформляет соответствующую документацию: направления на трудоустройство и активные меры содействия занятости;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="673"/>
-    <w:bookmarkStart w:name="z768" w:id="674"/>
-[...15 lines deleted...]
-      оформляет соответствующую документацию: направления на трудоустройство и активные меры содействия занятости;</w:t>
+    <w:bookmarkStart w:name="z769" w:id="674"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет разработку мероприятий по реализации активных мер содействия занятости, анализ и прогнозирование регионального рынка труда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="674"/>
-    <w:bookmarkStart w:name="z769" w:id="675"/>
-[...15 lines deleted...]
-      осуществляет разработку мероприятий по реализации активных мер содействия занятости, анализ и прогнозирование регионального рынка труда;</w:t>
+    <w:bookmarkStart w:name="z770" w:id="675"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет мониторинг реализации активных мер содействия занятости, представляет местным исполнительным органам в установленные сроки аналитическую и статистическую информацию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="675"/>
-    <w:bookmarkStart w:name="z770" w:id="676"/>
-[...15 lines deleted...]
-      осуществляет мониторинг реализации активных мер содействия занятости, представляет местным исполнительным органам в установленные сроки аналитическую и статистическую информацию;</w:t>
+    <w:bookmarkStart w:name="z771" w:id="676"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает выполнение правил и норм охраны труда, техники безопасности и пожарной безопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="676"/>
-    <w:bookmarkStart w:name="z771" w:id="677"/>
-[...15 lines deleted...]
-      обеспечивает выполнение правил и норм охраны труда, техники безопасности и пожарной безопасности.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 58 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№240 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z772" w:id="677"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Должен знать:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="677"/>
-    <w:bookmarkStart w:name="z772" w:id="678"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="678"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23423,710 +23587,710 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Социальный</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> кодекс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z775" w:id="679"/>
+    <w:bookmarkStart w:name="z775" w:id="678"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       нормативные правовые акты, регламентирующие вопросы в сфере занятости; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="679"/>
-    <w:bookmarkStart w:name="z776" w:id="680"/>
+    <w:bookmarkEnd w:id="678"/>
+    <w:bookmarkStart w:name="z776" w:id="679"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       основные положения гражданского и трудового законодательства; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="680"/>
-    <w:bookmarkStart w:name="z777" w:id="681"/>
+    <w:bookmarkEnd w:id="679"/>
+    <w:bookmarkStart w:name="z777" w:id="680"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       порядок разработки перспективных и годовых планов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="681"/>
-    <w:bookmarkStart w:name="z778" w:id="682"/>
+    <w:bookmarkEnd w:id="680"/>
+    <w:bookmarkStart w:name="z778" w:id="681"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       демографическую ситуацию, специфику социально-экономического развития региона (города, района); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="682"/>
-    <w:bookmarkStart w:name="z779" w:id="683"/>
+    <w:bookmarkEnd w:id="681"/>
+    <w:bookmarkStart w:name="z779" w:id="682"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       перспективы структурных изменений организаций региона (города, района); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="683"/>
-    <w:bookmarkStart w:name="z780" w:id="684"/>
+    <w:bookmarkEnd w:id="682"/>
+    <w:bookmarkStart w:name="z780" w:id="683"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       основные тенденции и направления развития регионального рынка труда; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="684"/>
-    <w:bookmarkStart w:name="z781" w:id="685"/>
+    <w:bookmarkEnd w:id="683"/>
+    <w:bookmarkStart w:name="z781" w:id="684"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       порядок разработки активных мер содействия занятости; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="685"/>
-    <w:bookmarkStart w:name="z782" w:id="686"/>
+    <w:bookmarkEnd w:id="684"/>
+    <w:bookmarkStart w:name="z782" w:id="685"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       оценку эффективности мероприятий активных мер содействия занятости; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="685"/>
+    <w:bookmarkStart w:name="z783" w:id="686"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правила пожарной безопасности.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="686"/>
-    <w:bookmarkStart w:name="z783" w:id="687"/>
-[...15 lines deleted...]
-      Правила пожарной безопасности.</w:t>
+    <w:bookmarkStart w:name="z794" w:id="687"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Требования к квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="687"/>
-    <w:bookmarkStart w:name="z794" w:id="688"/>
-[...15 lines deleted...]
-      60. Требования к квалификации:</w:t>
+    <w:bookmarkStart w:name="z1148" w:id="688"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специалист высшего уровня квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="688"/>
-    <w:bookmarkStart w:name="z1148" w:id="689"/>
-[...15 lines deleted...]
-      специалист высшего уровня квалификации:</w:t>
+    <w:bookmarkStart w:name="z1149" w:id="689"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без категории: послесреднее образование (прикладной бакалавриат), высшее (или послевузовское) образование без предъявления требований к стажу работы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="689"/>
-    <w:bookmarkStart w:name="z1149" w:id="690"/>
-[...15 lines deleted...]
-      без категории: послесреднее образование (прикладной бакалавриат), высшее (или послевузовское) образование без предъявления требований к стажу работы;</w:t>
+    <w:bookmarkStart w:name="z1150" w:id="690"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специалист среднего уровня квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="690"/>
-    <w:bookmarkStart w:name="z1150" w:id="691"/>
-[...15 lines deleted...]
-      специалист среднего уровня квалификации:</w:t>
+    <w:bookmarkStart w:name="z1151" w:id="691"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без категории: техническое и профессиональное (среднее специальное, среднее профессиональное) образование, без предъявления требований к стажу работы по специальности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="691"/>
-    <w:bookmarkStart w:name="z1151" w:id="692"/>
-[...15 lines deleted...]
-      без категории: техническое и профессиональное (среднее специальное, среднее профессиональное) образование, без предъявления требований к стажу работы по специальности.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 60 - в редакции приказа Министра труда и социальной защиты населения РК от 06.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 309</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z795" w:id="692"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 9. Методист центра оказания специальных социальных услуг</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="692"/>
-    <w:p>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z796" w:id="694"/>
+    <w:bookmarkStart w:name="z796" w:id="693"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       61. Должностные обязанности: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="694"/>
-    <w:bookmarkStart w:name="z797" w:id="695"/>
+    <w:bookmarkEnd w:id="693"/>
+    <w:bookmarkStart w:name="z797" w:id="694"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       организует учебно-воспитательную деятельность детских центров оказания специальных социальных услуг (далее - ЦОССУ), разрабатывает расписание групповых и индивидуальных занятий, единое тематическое планирование, календарный план работы, планы открытых занятий, тематику семинаров по повышению профессионального уровня персонала, предоставляющего социально-психологические, социально-педагогические, социально-трудовые и социально-культурные услуги, передает практический и методический опыт, необходимые знания, умения и навыки персоналу, предоставляющему услуги; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="694"/>
+    <w:bookmarkStart w:name="z798" w:id="695"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регулярно проводит мониторинг учебно-коррекционных, абилитационных, реабилитационных мероприятий, динамики развития детей с инвалидностью (формирование навыков самообслуживания, социально-бытовой и трудовой ориентации, сенсорных, двигательных, познавательных функций);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="695"/>
-    <w:bookmarkStart w:name="z798" w:id="696"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z799" w:id="697"/>
+    <w:bookmarkStart w:name="z799" w:id="696"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       создает из состава работающего персонала междисциплинарную медико-педагогическую комиссию для комплексного обследования и определения уровня социального, интеллектуального, моторного развития детей с инвалидностью и определения возможностей их коррекции, социализации, абилитации и реабилитации, принимает участие в разработке индивидуальных планов работы; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="696"/>
+    <w:bookmarkStart w:name="z800" w:id="697"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводит совещания с заранее запланированной тематикой;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="697"/>
-    <w:bookmarkStart w:name="z800" w:id="698"/>
-[...15 lines deleted...]
-      проводит совещания с заранее запланированной тематикой;</w:t>
+    <w:bookmarkStart w:name="z801" w:id="698"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      создает и пополняет методическую базу (библиотеку, лекотеку);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="698"/>
-    <w:bookmarkStart w:name="z801" w:id="699"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z802" w:id="700"/>
+    <w:bookmarkStart w:name="z802" w:id="699"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осуществляет свою деятельность в тесном контакте со специалистами органов и организаций социальной защиты населения, здравоохранения, образования (специального образования); </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="699"/>
+    <w:bookmarkStart w:name="z803" w:id="700"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оказывает консультативные услуги родителям детей с инвалидностью;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="700"/>
-    <w:bookmarkStart w:name="z803" w:id="701"/>
-[...15 lines deleted...]
-      оказывает консультативные услуги родителям детей с инвалидностью;</w:t>
+    <w:bookmarkStart w:name="z804" w:id="701"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает документацию по динамике развития ребенка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="701"/>
-    <w:bookmarkStart w:name="z804" w:id="702"/>
-[...15 lines deleted...]
-      разрабатывает документацию по динамике развития ребенка;</w:t>
+    <w:bookmarkStart w:name="z805" w:id="702"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ведет журналы учета фронтальных и индивидуальных занятий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="702"/>
-    <w:bookmarkStart w:name="z805" w:id="703"/>
-[...15 lines deleted...]
-      ведет журналы учета фронтальных и индивидуальных занятий;</w:t>
+    <w:bookmarkStart w:name="z806" w:id="703"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает оснащение методического кабинета оборудованием, наглядными пособиями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="703"/>
-    <w:bookmarkStart w:name="z806" w:id="704"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z807" w:id="705"/>
+    <w:bookmarkStart w:name="z807" w:id="704"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ведет установленную документацию и отчетность; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="705"/>
-    <w:bookmarkStart w:name="z808" w:id="706"/>
+    <w:bookmarkEnd w:id="704"/>
+    <w:bookmarkStart w:name="z808" w:id="705"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        организует работу по соблюдению правил санитарно-гигиенического режима, охраны труда и техники безопасности в мастерских и на производстве; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="705"/>
+    <w:bookmarkStart w:name="z809" w:id="706"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает своевременное представление установленной отчетной документации.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="706"/>
-    <w:bookmarkStart w:name="z809" w:id="707"/>
-[...15 lines deleted...]
-      обеспечивает своевременное представление установленной отчетной документации.</w:t>
+    <w:bookmarkStart w:name="z810" w:id="707"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Должен знать:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="707"/>
-    <w:bookmarkStart w:name="z810" w:id="708"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="708"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -24643,868 +24807,868 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о противодействии коррупции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z821" w:id="709"/>
+    <w:bookmarkStart w:name="z821" w:id="708"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       основы психологии личности, педагогики, психокоррекции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="708"/>
+    <w:bookmarkStart w:name="z822" w:id="709"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      социально-психологические аспекты помощи лицам, находящимся в трудной жизненной ситуации;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="709"/>
-    <w:bookmarkStart w:name="z822" w:id="710"/>
-[...15 lines deleted...]
-      социально-психологические аспекты помощи лицам, находящимся в трудной жизненной ситуации;</w:t>
+    <w:bookmarkStart w:name="z823" w:id="710"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      требования к качеству, объему и видам специальных социальных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="710"/>
-    <w:bookmarkStart w:name="z823" w:id="711"/>
-[...15 lines deleted...]
-      требования к качеству, объему и видам специальных социальных услуг;</w:t>
+    <w:bookmarkStart w:name="z824" w:id="711"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      методы и приемы организации коррекционно-развивающей, воспитательной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="711"/>
-    <w:bookmarkStart w:name="z824" w:id="712"/>
-[...15 lines deleted...]
-      методы и приемы организации коррекционно-развивающей, воспитательной деятельности;</w:t>
+    <w:bookmarkStart w:name="z825" w:id="712"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы специальной педагогики, психологии, социальной работы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="712"/>
-    <w:bookmarkStart w:name="z825" w:id="713"/>
-[...15 lines deleted...]
-      основы специальной педагогики, психологии, социальной работы;</w:t>
+    <w:bookmarkStart w:name="z826" w:id="713"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      передовой и международный опыт в части оказания социальных и образовательных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="713"/>
-    <w:bookmarkStart w:name="z826" w:id="714"/>
-[...15 lines deleted...]
-      передовой и международный опыт в части оказания социальных и образовательных услуг;</w:t>
+    <w:bookmarkStart w:name="z827" w:id="714"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правила пожарной безопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="714"/>
-    <w:bookmarkStart w:name="z827" w:id="715"/>
-[...15 lines deleted...]
-      Правила пожарной безопасности.</w:t>
+    <w:bookmarkStart w:name="z828" w:id="715"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Требования к квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="715"/>
-    <w:bookmarkStart w:name="z828" w:id="716"/>
-[...15 lines deleted...]
-      63. Требования к квалификации:</w:t>
+    <w:bookmarkStart w:name="z829" w:id="716"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специалист высшего уровня квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="716"/>
-    <w:bookmarkStart w:name="z829" w:id="717"/>
-[...15 lines deleted...]
-      специалист высшего уровня квалификации:</w:t>
+    <w:bookmarkStart w:name="z830" w:id="717"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высшей категории: высшее (или послевузовское) педагогическое образование и стаж работы в должности специалиста высшего уровня квалификации первой категории не менее 3 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="717"/>
-    <w:bookmarkStart w:name="z830" w:id="718"/>
-[...15 lines deleted...]
-      высшей категории: высшее (или послевузовское) педагогическое образование и стаж работы в должности специалиста высшего уровня квалификации первой категории не менее 3 лет;</w:t>
+    <w:bookmarkStart w:name="z831" w:id="718"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первой категории: высшее (или послевузовское) педагогическое образование и стаж работы в должности специалиста высшего уровня квалификации второй категории не менее 2 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="718"/>
-    <w:bookmarkStart w:name="z831" w:id="719"/>
-[...15 lines deleted...]
-      первой категории: высшее (или послевузовское) педагогическое образование и стаж работы в должности специалиста высшего уровня квалификации второй категории не менее 2 лет;</w:t>
+    <w:bookmarkStart w:name="z832" w:id="719"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      второй категории: высшее (или послевузовское) педагогическое образование и стаж работы в должности специалиста высшего уровня квалификации без категории не менее 1 года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="719"/>
-    <w:bookmarkStart w:name="z832" w:id="720"/>
-[...15 lines deleted...]
-      второй категории: высшее (или послевузовское) педагогическое образование и стаж работы в должности специалиста высшего уровня квалификации без категории не менее 1 года;</w:t>
+    <w:bookmarkStart w:name="z833" w:id="720"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без категории: высшее (или послевузовское) педагогическое образование без предъявления требований к стажу работы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="720"/>
-    <w:bookmarkStart w:name="z833" w:id="721"/>
-[...15 lines deleted...]
-      без категории: высшее (или послевузовское) педагогическое образование без предъявления требований к стажу работы;</w:t>
+    <w:bookmarkStart w:name="z834" w:id="721"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специалист среднего уровня квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="721"/>
-    <w:bookmarkStart w:name="z834" w:id="722"/>
-[...15 lines deleted...]
-      специалист среднего уровня квалификации:</w:t>
+    <w:bookmarkStart w:name="z835" w:id="722"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высшей категории: техническое и профессиональное (среднее специальное, среднее профессиональное) педагогическое образование и стаж работы в должности специалиста среднего уровня квалификации первой категории не менее 4 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="722"/>
-    <w:bookmarkStart w:name="z835" w:id="723"/>
-[...15 lines deleted...]
-      высшей категории: техническое и профессиональное (среднее специальное, среднее профессиональное) педагогическое образование и стаж работы в должности специалиста среднего уровня квалификации первой категории не менее 4 лет;</w:t>
+    <w:bookmarkStart w:name="z836" w:id="723"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первой категории: техническое и профессиональное (среднее специальное, среднее профессиональное) педагогическое образование и стаж работы в должности специалиста среднего уровня квалификации второй категории не менее 3 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="723"/>
-    <w:bookmarkStart w:name="z836" w:id="724"/>
-[...15 lines deleted...]
-      первой категории: техническое и профессиональное (среднее специальное, среднее профессиональное) педагогическое образование и стаж работы в должности специалиста среднего уровня квалификации второй категории не менее 3 лет;</w:t>
+    <w:bookmarkStart w:name="z837" w:id="724"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      второй категории: техническое и профессиональное (среднее специальное, среднее профессиональное) педагогическое образование и стаж работы в должности специалиста среднего уровня квалификации без категории не менее 2 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="724"/>
-    <w:bookmarkStart w:name="z837" w:id="725"/>
-[...15 lines deleted...]
-      второй категории: техническое и профессиональное (среднее специальное, среднее профессиональное) педагогическое образование и стаж работы в должности специалиста среднего уровня квалификации без категории не менее 2 лет;</w:t>
+    <w:bookmarkStart w:name="z838" w:id="725"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без категории: техническое и профессиональное (среднее специальное, среднее профессиональное) педагогическое образование и стаж работы по специальности не менее 1 года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="725"/>
-    <w:bookmarkStart w:name="z838" w:id="726"/>
-[...15 lines deleted...]
-      без категории: техническое и профессиональное (среднее специальное, среднее профессиональное) педагогическое образование и стаж работы по специальности не менее 1 года.</w:t>
+    <w:bookmarkStart w:name="z839" w:id="726"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 10. Инструктор-методист по райттерапии (иппотерапии)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="726"/>
-    <w:bookmarkStart w:name="z839" w:id="727"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z840" w:id="728"/>
+    <w:bookmarkStart w:name="z840" w:id="727"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       64. Должностные обязанности: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="727"/>
+    <w:bookmarkStart w:name="z841" w:id="728"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводит индивидуальные занятия с детьми с инвалидностью (далее – пациенты) по лечебной верховой езде (по райттерапии (иппотерапии) в помещениях (манеже) или на открытом воздухе (плацу), где полностью соблюдены условия, установленные правилами безопасности;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="728"/>
-    <w:bookmarkStart w:name="z841" w:id="729"/>
-[...15 lines deleted...]
-      проводит индивидуальные занятия с детьми с инвалидностью (далее – пациенты) по лечебной верховой езде (по райттерапии (иппотерапии) в помещениях (манеже) или на открытом воздухе (плацу), где полностью соблюдены условия, установленные правилами безопасности;</w:t>
+    <w:bookmarkStart w:name="z842" w:id="729"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает контроль за состоянием пациентов на всех этапах проведения райттерапии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="729"/>
-    <w:bookmarkStart w:name="z842" w:id="730"/>
-[...15 lines deleted...]
-      обеспечивает контроль за состоянием пациентов на всех этапах проведения райттерапии;</w:t>
+    <w:bookmarkStart w:name="z843" w:id="730"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строго соблюдает правила безопасности и требует их соблюдения от коновода и родителей пациента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="730"/>
-    <w:bookmarkStart w:name="z843" w:id="731"/>
-[...15 lines deleted...]
-      строго соблюдает правила безопасности и требует их соблюдения от коновода и родителей пациента;</w:t>
+    <w:bookmarkStart w:name="z844" w:id="731"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает безопасность своих пациентов с помощью профессионально выполняемой страховки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="731"/>
-    <w:bookmarkStart w:name="z844" w:id="732"/>
-[...15 lines deleted...]
-      обеспечивает безопасность своих пациентов с помощью профессионально выполняемой страховки;</w:t>
+    <w:bookmarkStart w:name="z845" w:id="732"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      способствует достижению положительных сдвигов в физическом и психосоциальном статусе пациентов, применяя для каждого из них индивидуально подобранные упражнения, методические приемы и режимы лечебной верховой езды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="732"/>
-    <w:bookmarkStart w:name="z845" w:id="733"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z846" w:id="734"/>
+    <w:bookmarkStart w:name="z846" w:id="733"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       проверяет готовность лошади и коновода к началу работы, наличие необходимого оборудования для начала занятия; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="733"/>
+    <w:bookmarkStart w:name="z847" w:id="734"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отслеживает динамику психофизических параметров своих подопечных, ведя специальную анкету, принятую в лечебно-медицинском учреждении;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="734"/>
-    <w:bookmarkStart w:name="z847" w:id="735"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z848" w:id="736"/>
+    <w:bookmarkStart w:name="z848" w:id="735"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осуществляет работу с анкетами под контролем и с помощью врача, который помогает оценивать полученные результаты и, в случае необходимости вносит коррективы в режим лечебной верховой езды; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="736"/>
-    <w:bookmarkStart w:name="z849" w:id="737"/>
+    <w:bookmarkEnd w:id="735"/>
+    <w:bookmarkStart w:name="z849" w:id="736"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       составляет ежедневные индивидуальные планы занятий с каждым больным, ведет дневник о проделанной (ежедневно) работе; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="736"/>
+    <w:bookmarkStart w:name="z850" w:id="737"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оценивает состояние здоровья пациента, его готовность нести нагрузку лечебной верховой езды, в случаях каких-либо отклонений в состоянии пациента совместно с медицинским работником решает вопрос целесообразности проведения с пациентом урока лечебной верховой езды;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="737"/>
-    <w:bookmarkStart w:name="z850" w:id="738"/>
-[...15 lines deleted...]
-      оценивает состояние здоровья пациента, его готовность нести нагрузку лечебной верховой езды, в случаях каких-либо отклонений в состоянии пациента совместно с медицинским работником решает вопрос целесообразности проведения с пациентом урока лечебной верховой езды;</w:t>
+    <w:bookmarkStart w:name="z851" w:id="738"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      во время занятий руководит действиями коновода, отдавая краткие и четкие команды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="738"/>
-    <w:bookmarkStart w:name="z851" w:id="739"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z852" w:id="740"/>
+    <w:bookmarkStart w:name="z852" w:id="739"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       проводит наблюдение за поведением и состоянием пациента, его настроением во время занятий, при признаках сильного утомления вносит изменения в намеченный план, снижая или вовсе прекращая нагрузку (по совету медработника); </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="739"/>
+    <w:bookmarkStart w:name="z853" w:id="740"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      постоянно повышает свою квалификацию, совершенствует свои знания и умения в области верховой езды;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="740"/>
-    <w:bookmarkStart w:name="z853" w:id="741"/>
-[...15 lines deleted...]
-      постоянно повышает свою квалификацию, совершенствует свои знания и умения в области верховой езды;</w:t>
+    <w:bookmarkStart w:name="z854" w:id="741"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      активно участвует в научно-практической работе по объективному отслеживанию результатов воздействия лечебной верховой езды в реабилитационной практике, в составлении банка упражнений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="741"/>
-    <w:bookmarkStart w:name="z854" w:id="742"/>
-[...15 lines deleted...]
-      активно участвует в научно-практической работе по объективному отслеживанию результатов воздействия лечебной верховой езды в реабилитационной практике, в составлении банка упражнений;</w:t>
+    <w:bookmarkStart w:name="z855" w:id="742"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет проверку соответствия одежды пациента требованиям его безопасности, а также наличие правильно надетого и застегнутого страховочного шлема;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="742"/>
-    <w:bookmarkStart w:name="z855" w:id="743"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z856" w:id="744"/>
+    <w:bookmarkStart w:name="z856" w:id="743"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       обеспечивает безопасную ситуацию посадки пациента на лошадь и ссаживание его в конце занятий совместно с коноводом; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="744"/>
-    <w:bookmarkStart w:name="z857" w:id="745"/>
+    <w:bookmarkEnd w:id="743"/>
+    <w:bookmarkStart w:name="z857" w:id="744"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       изучает и анализирует зарубежный и отечественный опыт реабилитации посредством иппотерапии; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="745"/>
-    <w:bookmarkStart w:name="z858" w:id="746"/>
+    <w:bookmarkEnd w:id="744"/>
+    <w:bookmarkStart w:name="z858" w:id="745"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ведет учетную документацию; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="746"/>
-    <w:bookmarkStart w:name="z859" w:id="747"/>
+    <w:bookmarkEnd w:id="745"/>
+    <w:bookmarkStart w:name="z859" w:id="746"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       обеспечивает надлежащее состояние аптечки и оказание при необходимости неотложной доврачебной помощи; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="746"/>
+    <w:bookmarkStart w:name="z860" w:id="747"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдает требования охраны труда, техники безопасности, гигиены труда, пожарной безопасности.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="747"/>
-    <w:bookmarkStart w:name="z860" w:id="748"/>
-[...15 lines deleted...]
-      соблюдает требования охраны труда, техники безопасности, гигиены труда, пожарной безопасности.</w:t>
+    <w:bookmarkStart w:name="z861" w:id="748"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. Должен знать:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="748"/>
-    <w:bookmarkStart w:name="z861" w:id="749"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="749"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -25797,1510 +25961,1510 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о физической культуре и спорте;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z868" w:id="750"/>
+    <w:bookmarkStart w:name="z868" w:id="749"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       основы педагогики, психологии, возрастную физиологию и анатомию; основы иппотерапевтической теории; основные механизмы воздействия иппотерапии на организм человека (больного);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="749"/>
+    <w:bookmarkStart w:name="z869" w:id="750"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      методы комплексной реабилитации пациентов, в том числе медикаментозные, психотерапевтические, педагогические;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="750"/>
-    <w:bookmarkStart w:name="z869" w:id="751"/>
-[...15 lines deleted...]
-      методы комплексной реабилитации пациентов, в том числе медикаментозные, психотерапевтические, педагогические;</w:t>
+    <w:bookmarkStart w:name="z870" w:id="751"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      совокупность физических и психических свойств и взаимоотношений с окружающей средой;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="751"/>
-    <w:bookmarkStart w:name="z870" w:id="752"/>
-[...15 lines deleted...]
-      совокупность физических и психических свойств и взаимоотношений с окружающей средой;</w:t>
+    <w:bookmarkStart w:name="z871" w:id="752"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы теории лечебно-профилактического влияния физических упражнений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="752"/>
-    <w:bookmarkStart w:name="z871" w:id="753"/>
-[...15 lines deleted...]
-      основы теории лечебно-профилактического влияния физических упражнений;</w:t>
+    <w:bookmarkStart w:name="z872" w:id="753"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      виды заболеваний и методы лечения с помощью иппотерапии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="753"/>
-    <w:bookmarkStart w:name="z872" w:id="754"/>
-[...15 lines deleted...]
-      виды заболеваний и методы лечения с помощью иппотерапии;</w:t>
+    <w:bookmarkStart w:name="z873" w:id="754"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      особенности влияния физических нагрузок на больного;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="754"/>
-    <w:bookmarkStart w:name="z873" w:id="755"/>
-[...15 lines deleted...]
-      особенности влияния физических нагрузок на больного;</w:t>
+    <w:bookmarkStart w:name="z874" w:id="755"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      особенности поведения животного;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="755"/>
-    <w:bookmarkStart w:name="z874" w:id="756"/>
-[...15 lines deleted...]
-      особенности поведения животного;</w:t>
+    <w:bookmarkStart w:name="z875" w:id="756"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      правила проведения безопасных занятий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="756"/>
-    <w:bookmarkStart w:name="z875" w:id="757"/>
-[...15 lines deleted...]
-      правила проведения безопасных занятий;</w:t>
+    <w:bookmarkStart w:name="z876" w:id="757"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      методы оказания первой медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="757"/>
-    <w:bookmarkStart w:name="z876" w:id="758"/>
-[...15 lines deleted...]
-      методы оказания первой медицинской помощи;</w:t>
+    <w:bookmarkStart w:name="z877" w:id="758"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зарубежный и отечественный опыт реабилитации посредством иппотерапии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="758"/>
-    <w:bookmarkStart w:name="z877" w:id="759"/>
-[...15 lines deleted...]
-      зарубежный и отечественный опыт реабилитации посредством иппотерапии;</w:t>
+    <w:bookmarkStart w:name="z878" w:id="759"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      изучает и анализирует имеющийся зарубежный и отечественный опыт реабилитации посредством иппотерапии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="759"/>
-    <w:bookmarkStart w:name="z878" w:id="760"/>
-[...15 lines deleted...]
-      изучает и анализирует имеющийся зарубежный и отечественный опыт реабилитации посредством иппотерапии;</w:t>
+    <w:bookmarkStart w:name="z879" w:id="760"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      методы верховой езды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="760"/>
-    <w:bookmarkStart w:name="z879" w:id="761"/>
-[...15 lines deleted...]
-      методы верховой езды;</w:t>
+    <w:bookmarkStart w:name="z880" w:id="761"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы экономики, трудового законодательства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="761"/>
-    <w:bookmarkStart w:name="z880" w:id="762"/>
-[...15 lines deleted...]
-      основы экономики, трудового законодательства;</w:t>
+    <w:bookmarkStart w:name="z881" w:id="762"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правила пожарной безопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="762"/>
-    <w:bookmarkStart w:name="z881" w:id="763"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z882" w:id="764"/>
+    <w:bookmarkStart w:name="z882" w:id="763"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       66. Требования к квалификации: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="763"/>
+    <w:bookmarkStart w:name="z883" w:id="764"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высшее (или послевузовское) (физкультурное, медицинское, педагогическое) образование или среднее специальное образование по специальностям "Физическая культура и спорт", "Ветеринария" и дополнительная подготовка по лечебной физкультуре и иппотерапии без предъявления требований к стажу работы. К работе по реабилитации детей с инвалидностью с использованием лечебной верховой езды допускаются только лица, прошедшие обучение по методике страховки пациентов во время лечебной верховой езды и имеющие соответствующие свидетельства;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="764"/>
-    <w:bookmarkStart w:name="z883" w:id="765"/>
-[...15 lines deleted...]
-      высшее (или послевузовское) (физкультурное, медицинское, педагогическое) образование или среднее специальное образование по специальностям "Физическая культура и спорт", "Ветеринария" и дополнительная подготовка по лечебной физкультуре и иппотерапии без предъявления требований к стажу работы. К работе по реабилитации детей с инвалидностью с использованием лечебной верховой езды допускаются только лица, прошедшие обучение по методике страховки пациентов во время лечебной верховой езды и имеющие соответствующие свидетельства;</w:t>
+    <w:bookmarkStart w:name="z884" w:id="765"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Типовые квалификационные характеристики должностей других служащих организаций социальной защиты и занятости населения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="765"/>
-    <w:bookmarkStart w:name="z884" w:id="766"/>
+    <w:bookmarkStart w:name="z885" w:id="766"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Типовые квалификационные характеристики должностей других служащих организаций социальной защиты и занятости населения</w:t>
+        <w:t xml:space="preserve"> Параграф 1. Ассистент карьерного центра</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="766"/>
-    <w:bookmarkStart w:name="z885" w:id="767"/>
+    <w:bookmarkStart w:name="z886" w:id="767"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. Должностные обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="767"/>
+    <w:bookmarkStart w:name="z1152" w:id="768"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      информирует население, в том числе с выездом в сельские населенные пункты, о возможных вариантах выхода из категории нуждающихся в адресной социальной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="768"/>
+    <w:bookmarkStart w:name="z1153" w:id="769"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет прием от граждан заявлений и документов на назначение адресной социальной помощи, проводит по согласованию с уполномоченным органом и акимом города областного и районного значения, поселка, села, сельского округа собеседования с претендентами, обратившимися для назначения адресной социальной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="769"/>
+    <w:bookmarkStart w:name="z1154" w:id="770"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет сопровождение лица (семьи) в период реализации социального контракта путем проведения собеседования, содействия заполнению необходимых документов, поиска работы, выполнения обязательств по социальному контракту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="770"/>
+    <w:bookmarkStart w:name="z1155" w:id="771"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оказывает консультативные услуги претендентам, обратившимся к акиму города областного и районного значения, поселка, села, сельского округа для назначения адресной социальной помощи, по вопросам занятости населения, социальной защиты, реабилитации лиц с инвалидностью, предоставления специальных социальных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="771"/>
+    <w:bookmarkStart w:name="z1156" w:id="772"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      содействует решению вопросов, связанных с оказанием разносторонней помощи контингенту, нуждающихся в адресной социальной помощи, а также созданию необходимых условий для нуждающихся в адресной социальной помощи, социализации и интеграции нуждающихся лиц и их семей, защиту их прав и интересов в получении необходимых мер социальной поддержки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="772"/>
+    <w:bookmarkStart w:name="z1157" w:id="773"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает своевременное формирование бумажных макетов дел заявителей, обратившихся за назначением адресной социальной помощи, и передачу участковым комиссиям для проведения обследования материального положения заявителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="773"/>
+    <w:bookmarkStart w:name="z1158" w:id="774"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвует в составе участковой комиссии в обследовании материального положения заявителей, обратившихся за назначением адресной социальной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="774"/>
+    <w:bookmarkStart w:name="z1159" w:id="775"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      совместно с заявителями, обратившимися за назначением адресной социальной помощи, и членами их семей разрабатывает индивидуальный план помощи семье;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="775"/>
+    <w:bookmarkStart w:name="z1160" w:id="776"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      формирует банк данных специалистов разного профиля из числа самостоятельно занятых, безработных и малообеспеченных граждан, обратившихся в карьерный центр, занимается поиском вакансий и содействует в трудоустройстве обратившихся лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="776"/>
+    <w:bookmarkStart w:name="z1161" w:id="777"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводит работу с работодателями в целях выявления вакансий и содействия в трудоустройстве лиц, ищущих работу, и безработных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="777"/>
+    <w:bookmarkStart w:name="z1162" w:id="778"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      своевременно направляет принятые документы заявителя в карьерный центр;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="778"/>
+    <w:bookmarkStart w:name="z1163" w:id="779"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет мониторинг выполнения условий социального контракта, посещение семьи и отметку о выполнении предусмотренных в нем обязательств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="779"/>
+    <w:bookmarkStart w:name="z1164" w:id="780"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает своевременное представление отчета о сопровождении социального контракта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="780"/>
+    <w:bookmarkStart w:name="z1165" w:id="781"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвует в информационно-разъяснительной работе среди населения по вопросам законодательства об адресной социальной помощи законодательства в области занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="781"/>
+    <w:bookmarkStart w:name="z1166" w:id="782"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отвечает на письма, жалобы и обращения физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="782"/>
+    <w:bookmarkStart w:name="z1167" w:id="783"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвует в разработке плана работы подразделения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="783"/>
+    <w:bookmarkStart w:name="z1168" w:id="784"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносит предложения по улучшению работы подразделения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="784"/>
+    <w:bookmarkStart w:name="z1169" w:id="785"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает выполнение Правил пожарной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="785"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 67 - в редакции приказа Министра труда и социальной защиты населения РК от 06.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 309</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z903" w:id="786"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. Должен знать:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="786"/>
+    <w:bookmarkStart w:name="z1170" w:id="787"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Конституцию Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="787"/>
+    <w:bookmarkStart w:name="z1171" w:id="788"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социальный кодекс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="788"/>
+    <w:bookmarkStart w:name="z1172" w:id="789"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нормативные правовые акты, регламентирующие вопросы в сфере занятости;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="789"/>
+    <w:bookmarkStart w:name="z1173" w:id="790"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основные положения гражданского и трудового законодательства; демографическую ситуацию, специфику социально-экономического развития региона (города, района);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="790"/>
+    <w:bookmarkStart w:name="z1174" w:id="791"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      теорию и практику социальной работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="791"/>
+    <w:bookmarkStart w:name="z1175" w:id="792"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      особенности психологии личности и отдельных категорий граждан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="792"/>
+    <w:bookmarkStart w:name="z1176" w:id="793"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы психологии, педагогики, геронтологии, этики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="793"/>
+    <w:bookmarkStart w:name="z1177" w:id="794"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      социально-психологические аспекты помощи лицам, нуждающихся в адресной социальной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="794"/>
+    <w:bookmarkStart w:name="z1178" w:id="795"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отечественную и международную практику оказания социальных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="795"/>
+    <w:bookmarkStart w:name="z1179" w:id="796"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правила пожарной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="796"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 68 - в редакции приказа Министра труда и социальной защиты населения РК от 06.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 309</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z913" w:id="797"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. Требования к квалификации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="797"/>
+    <w:bookmarkStart w:name="z1093" w:id="798"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специалист без категории: послесреднее образование (прикладной бакалавриат), техническое и профессиональное (среднее специальное, среднее профессиональное) образование без предъявления требований к стажу работы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="798"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 69 - в редакции приказа Министра труда и социальной защиты населения РК от 06.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 309</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z924" w:id="799"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 1. Ассистент карьерного центра</w:t>
-[...763 lines deleted...]
-      специалист без категории: послесреднее образование (прикладной бакалавриат), техническое и профессиональное (среднее специальное, среднее профессиональное) образование без предъявления требований к стажу работы.</w:t>
+        <w:t xml:space="preserve"> Параграф 2. Социальный работник по уходу за престарелыми и лицами с инвалидностью</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="799"/>
-    <w:p>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z925" w:id="801"/>
+    <w:bookmarkStart w:name="z925" w:id="800"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       70. Должностные обязанности: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="801"/>
-    <w:bookmarkStart w:name="z926" w:id="802"/>
+    <w:bookmarkEnd w:id="800"/>
+    <w:bookmarkStart w:name="z926" w:id="801"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осуществляет свою деятельность в соответствии с Положением об отделении социальной помощи на дому; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="802"/>
-    <w:bookmarkStart w:name="z927" w:id="803"/>
+    <w:bookmarkEnd w:id="801"/>
+    <w:bookmarkStart w:name="z927" w:id="802"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       выполняет работу по графику (плану), утвержденному заведующим отделением; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="802"/>
+    <w:bookmarkStart w:name="z928" w:id="803"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выявляет одиноких престарелых и нетрудоспособных граждан, проживающих в зоне обслуживания и нуждающихся в посторонней помощи;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="803"/>
-    <w:bookmarkStart w:name="z928" w:id="804"/>
-[...15 lines deleted...]
-      выявляет одиноких престарелых и нетрудоспособных граждан, проживающих в зоне обслуживания и нуждающихся в посторонней помощи;</w:t>
+    <w:bookmarkStart w:name="z929" w:id="804"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает обслуживаемых граждан продуктами питания, горячими обедами, промышленными и хозяйственными товарами первой необходимости, медикаментами по рецептам врача;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="804"/>
-    <w:bookmarkStart w:name="z929" w:id="805"/>
-[...15 lines deleted...]
-      обеспечивает обслуживаемых граждан продуктами питания, горячими обедами, промышленными и хозяйственными товарами первой необходимости, медикаментами по рецептам врача;</w:t>
+    <w:bookmarkStart w:name="z930" w:id="805"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      содействует в оказании помощи в уборке жилых помещений, протапливает печи (в помещениях без центрального отопления), сдает и доставляет вещи в прачечную, химчистку, производит оплату услуг, в том числе коммунальных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="805"/>
-    <w:bookmarkStart w:name="z930" w:id="806"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z931" w:id="807"/>
+    <w:bookmarkStart w:name="z931" w:id="806"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       при необходимости оказывает содействие в ремонте жилого помещения, обеспечении топливом; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="806"/>
+    <w:bookmarkStart w:name="z932" w:id="807"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оказывает доврачебную помощь: измеряет температуру, накладывает горчичники, согревающие компрессы, осуществляет вызов врача на дом, а также первую медицинскую помощь в экстренных случаях;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="807"/>
-    <w:bookmarkStart w:name="z932" w:id="808"/>
-[...15 lines deleted...]
-      оказывает доврачебную помощь: измеряет температуру, накладывает горчичники, согревающие компрессы, осуществляет вызов врача на дом, а также первую медицинскую помощь в экстренных случаях;</w:t>
+    <w:bookmarkStart w:name="z933" w:id="808"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сопровождает обслуживаемых граждан в организации здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="808"/>
-    <w:bookmarkStart w:name="z933" w:id="809"/>
-[...15 lines deleted...]
-      сопровождает обслуживаемых граждан в организации здравоохранения;</w:t>
+    <w:bookmarkStart w:name="z934" w:id="809"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выполняет просьбы обслуживаемых граждан, связанных с перепиской с родственниками, друзьями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="809"/>
-    <w:bookmarkStart w:name="z934" w:id="810"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z935" w:id="811"/>
+    <w:bookmarkStart w:name="z935" w:id="810"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       устанавливает связь с трудовыми коллективами, где ранее работал ветеран, разъясняет законодательство по социальным вопросам и выполняет их поручения; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="810"/>
+    <w:bookmarkStart w:name="z936" w:id="811"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      содействует получению обслуживаемыми гражданами необходимых видов социальной помощи, в том числе медицинской, протезно-ортопедической.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="811"/>
-    <w:bookmarkStart w:name="z936" w:id="812"/>
-[...15 lines deleted...]
-      содействует получению обслуживаемыми гражданами необходимых видов социальной помощи, в том числе медицинской, протезно-ортопедической.</w:t>
+    <w:bookmarkStart w:name="z937" w:id="812"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71. Должен знать:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="812"/>
-    <w:bookmarkStart w:name="z937" w:id="813"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="813"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -27369,1206 +27533,1206 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Социальный</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> кодекс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z940" w:id="814"/>
+    <w:bookmarkStart w:name="z940" w:id="813"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       основные принципы по организации социально-бытового обслуживания одиноких нетрудоспособных граждан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="813"/>
+    <w:bookmarkStart w:name="z941" w:id="814"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      психологические и физиологические особенности пожилых людей;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="814"/>
-    <w:bookmarkStart w:name="z941" w:id="815"/>
-[...15 lines deleted...]
-      психологические и физиологические особенности пожилых людей;</w:t>
+    <w:bookmarkStart w:name="z942" w:id="815"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организацию коммунально-бытового обслуживания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="815"/>
-    <w:bookmarkStart w:name="z942" w:id="816"/>
-[...15 lines deleted...]
-      организацию коммунально-бытового обслуживания;</w:t>
+    <w:bookmarkStart w:name="z943" w:id="816"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      санитарно-гигиенические требования по уходу за престарелыми, нетрудоспособными гражданами в домашних условиях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="816"/>
-    <w:bookmarkStart w:name="z943" w:id="817"/>
-[...15 lines deleted...]
-      санитарно-гигиенические требования по уходу за престарелыми, нетрудоспособными гражданами в домашних условиях;</w:t>
+    <w:bookmarkStart w:name="z944" w:id="817"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      приемы оказания неотложной доврачебной помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="817"/>
-    <w:bookmarkStart w:name="z944" w:id="818"/>
-[...15 lines deleted...]
-      приемы оказания неотложной доврачебной помощи;</w:t>
+    <w:bookmarkStart w:name="z945" w:id="818"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основы трудового законодательства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="818"/>
-    <w:bookmarkStart w:name="z945" w:id="819"/>
-[...15 lines deleted...]
-      основы трудового законодательства;</w:t>
+    <w:bookmarkStart w:name="z946" w:id="819"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правила пожарной безопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="819"/>
-    <w:bookmarkStart w:name="z946" w:id="820"/>
-[...15 lines deleted...]
-      Правила пожарной безопасности.</w:t>
+    <w:bookmarkStart w:name="z947" w:id="820"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72. Требования к квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="820"/>
-    <w:bookmarkStart w:name="z947" w:id="821"/>
-[...15 lines deleted...]
-      72. Требования к квалификации:</w:t>
+    <w:bookmarkStart w:name="z948" w:id="821"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специалист высшего уровня квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="821"/>
-    <w:bookmarkStart w:name="z948" w:id="822"/>
-[...15 lines deleted...]
-      специалист высшего уровня квалификации:</w:t>
+    <w:bookmarkStart w:name="z949" w:id="822"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высшей категории: высшее (или послевузовское) образование (социальное, экономическое, психологическое, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации первой категории не менее 2 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="822"/>
-    <w:bookmarkStart w:name="z949" w:id="823"/>
-[...15 lines deleted...]
-      высшей категории: высшее (или послевузовское) образование (социальное, экономическое, психологическое, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации первой категории не менее 2 лет;</w:t>
+    <w:bookmarkStart w:name="z950" w:id="823"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первой категории: высшее (или послевузовское) образование (социальное, экономическое, психологическое, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации второй категории не менее 1 года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="823"/>
-    <w:bookmarkStart w:name="z950" w:id="824"/>
-[...15 lines deleted...]
-      первой категории: высшее (или послевузовское) образование (социальное, экономическое, психологическое, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации второй категории не менее 1 года;</w:t>
+    <w:bookmarkStart w:name="z951" w:id="824"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      второй категории: высшее (или послевузовское) образование (социальное, экономическое, психологическое, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации без категории не менее 1 года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="824"/>
-    <w:bookmarkStart w:name="z951" w:id="825"/>
-[...15 lines deleted...]
-      второй категории: высшее (или послевузовское) образование (социальное, экономическое, психологическое, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации без категории не менее 1 года;</w:t>
+    <w:bookmarkStart w:name="z952" w:id="825"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без категории: высшее (или послевузовское) образование (социальное, экономическое, психологическое, педагогическое, медицинское) без предъявления требований к стажу работы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="825"/>
-    <w:bookmarkStart w:name="z952" w:id="826"/>
-[...15 lines deleted...]
-      без категории: высшее (или послевузовское) образование (социальное, экономическое, психологическое, педагогическое, медицинское) без предъявления требований к стажу работы;</w:t>
+    <w:bookmarkStart w:name="z953" w:id="826"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специалист среднего уровня квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="826"/>
-    <w:bookmarkStart w:name="z953" w:id="827"/>
-[...15 lines deleted...]
-      специалист среднего уровня квалификации:</w:t>
+    <w:bookmarkStart w:name="z954" w:id="827"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высшей категории: техническое и профессиональное (среднее специальное, среднее профессиональное) образование (социальное, экономическое, психологическое, педагогическое, медицинское) и стаж работы в должности специалиста среднего уровня квалификации первой категории не менее 2 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="827"/>
-    <w:bookmarkStart w:name="z954" w:id="828"/>
-[...15 lines deleted...]
-      высшей категории: техническое и профессиональное (среднее специальное, среднее профессиональное) образование (социальное, экономическое, психологическое, педагогическое, медицинское) и стаж работы в должности специалиста среднего уровня квалификации первой категории не менее 2 лет;</w:t>
+    <w:bookmarkStart w:name="z955" w:id="828"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первой категории: техническое и профессиональное (среднее специальное, среднее профессиональное) образование (социальное, экономическое, психологическое, педагогическое, медицинское) и стаж работы в должности специалиста среднего уровня квалификации второй категории не менее 1 года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="828"/>
-    <w:bookmarkStart w:name="z955" w:id="829"/>
-[...15 lines deleted...]
-      первой категории: техническое и профессиональное (среднее специальное, среднее профессиональное) образование (социальное, экономическое, психологическое, педагогическое, медицинское) и стаж работы в должности специалиста среднего уровня квалификации второй категории не менее 1 года;</w:t>
+    <w:bookmarkStart w:name="z956" w:id="829"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      второй категории: техническое и профессиональное (среднее специальное, среднее профессиональное) образование (социальное, экономическое, психологическое, педагогическое, медицинское) и стаж работы в должности специалиста среднего уровня квалификации без категории не менее 1 года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="829"/>
-    <w:bookmarkStart w:name="z956" w:id="830"/>
-[...15 lines deleted...]
-      второй категории: техническое и профессиональное (среднее специальное, среднее профессиональное) образование (социальное, экономическое, психологическое, педагогическое, медицинское) и стаж работы в должности специалиста среднего уровня квалификации без категории не менее 1 года;</w:t>
+    <w:bookmarkStart w:name="z957" w:id="830"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без категории: техническое и профессиональное (среднее специальное, среднее профессиональное) образование (социальное, экономическое, психологическое, педагогическое, медицинское) или основное среднее образование и сертификат по социальной подготовке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="830"/>
-    <w:bookmarkStart w:name="z957" w:id="831"/>
-[...15 lines deleted...]
-      без категории: техническое и профессиональное (среднее специальное, среднее профессиональное) образование (социальное, экономическое, психологическое, педагогическое, медицинское) или основное среднее образование и сертификат по социальной подготовке.</w:t>
+    <w:bookmarkStart w:name="z958" w:id="831"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. Медицинский регистратор медико-социальной экспертизы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="831"/>
-    <w:bookmarkStart w:name="z958" w:id="832"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 3. Медицинский регистратор медико-социальной экспертизы</w:t>
+    <w:bookmarkStart w:name="z959" w:id="832"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73. Должностные обязанности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="832"/>
-    <w:bookmarkStart w:name="z959" w:id="833"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z960" w:id="834"/>
+    <w:bookmarkStart w:name="z960" w:id="833"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       проверяет полноту и сроки действия документов, принимаемых у заявителей; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="833"/>
+    <w:bookmarkStart w:name="z961" w:id="834"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимает заявление и документы для проведения медико-социальной экспертизы (далее - МСЭ);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="834"/>
-    <w:bookmarkStart w:name="z961" w:id="835"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z962" w:id="836"/>
+    <w:bookmarkStart w:name="z962" w:id="835"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       при первичном установлении инвалидности принимает заявления и документы для назначения пособий по инвалидности, социальной выплаты на случай утраты трудоспособности; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="836"/>
-    <w:bookmarkStart w:name="z963" w:id="837"/>
+    <w:bookmarkEnd w:id="835"/>
+    <w:bookmarkStart w:name="z963" w:id="836"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осуществляет: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="837"/>
-    <w:bookmarkStart w:name="z964" w:id="838"/>
+    <w:bookmarkEnd w:id="836"/>
+    <w:bookmarkStart w:name="z964" w:id="837"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       отправку электронных заявок, включая заявления и документы, а также сведения, полученные из информационных систем государственных органов и (или) организаций, посредством информационной системы "Централизованный банк данных лиц, имеющих инвалидность" в отделение Государственной корпорации "Правительство для граждан"; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="838"/>
-    <w:bookmarkStart w:name="z965" w:id="839"/>
+    <w:bookmarkEnd w:id="837"/>
+    <w:bookmarkStart w:name="z965" w:id="838"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ведение и учет документов для проведения МСЭ; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="839"/>
-    <w:bookmarkStart w:name="z966" w:id="840"/>
+    <w:bookmarkEnd w:id="838"/>
+    <w:bookmarkStart w:name="z966" w:id="839"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       формирование архива актов МСЭ; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="840"/>
-    <w:bookmarkStart w:name="z967" w:id="841"/>
+    <w:bookmarkEnd w:id="839"/>
+    <w:bookmarkStart w:name="z967" w:id="840"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       отправку реестров для передачи (отправки) выписок из справки об инвалидности и акта МСЭ, выписок из справки о степени утраты общей трудоспособности в органы, назначающие и осуществляющие социальные выплаты. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="840"/>
+    <w:bookmarkStart w:name="z968" w:id="841"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74. Должен знать:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="841"/>
-    <w:bookmarkStart w:name="z968" w:id="842"/>
-[...15 lines deleted...]
-      74. Должен знать:</w:t>
+    <w:bookmarkStart w:name="z969" w:id="842"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Конституцию Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="842"/>
-    <w:bookmarkStart w:name="z969" w:id="843"/>
-[...15 lines deleted...]
-      Конституцию Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z970" w:id="843"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социальный кодекс;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="843"/>
-    <w:bookmarkStart w:name="z970" w:id="844"/>
-[...15 lines deleted...]
-      Социальный кодекс;</w:t>
+    <w:bookmarkStart w:name="z971" w:id="844"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Закон о социальной и медико-педагогической коррекционной поддержке детей с ограниченными возможностями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="844"/>
-    <w:bookmarkStart w:name="z971" w:id="845"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z972" w:id="846"/>
+    <w:bookmarkStart w:name="z972" w:id="845"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Правил проведения медико-социальной экспертизы, утвержденными уполномоченным государственным органом, в соответствии с абзацем двадцать вторым </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 12 Кодекса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="846"/>
-    <w:bookmarkStart w:name="z973" w:id="847"/>
+    <w:bookmarkEnd w:id="845"/>
+    <w:bookmarkStart w:name="z973" w:id="846"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Стандарты оказания специальных социальных услуг в области социальной защиты населения, утвержденными уполномоченным государственным органом, в соответствии с абзацем пятым </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 12 Социального кодекса Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="847"/>
-    <w:bookmarkStart w:name="z974" w:id="848"/>
+    <w:bookmarkEnd w:id="846"/>
+    <w:bookmarkStart w:name="z974" w:id="847"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Форм документов, формируемых при проведении медико-социальной экспертизы, утвержденными уполномоченным государственным органом, в соответствии c </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 176)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 15 Постановления Правительства Республики Казахстан от 18 февраля 2017 года №81 "Некоторые вопросы Министерства труда и социальной защиты населения Республики Казахстан";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="847"/>
+    <w:bookmarkStart w:name="z975" w:id="848"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нормативные правовые акты в области социальной защиты лиц с инвалидностью в Республике Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="848"/>
-    <w:bookmarkStart w:name="z975" w:id="849"/>
-[...15 lines deleted...]
-      нормативные правовые акты в области социальной защиты лиц с инвалидностью в Республике Казахстан.</w:t>
+    <w:bookmarkStart w:name="z976" w:id="849"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75. Требования к квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="849"/>
-    <w:bookmarkStart w:name="z976" w:id="850"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z977" w:id="851"/>
+    <w:bookmarkStart w:name="z977" w:id="850"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       специалист высшего и среднего уровня квалификации: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="850"/>
+    <w:bookmarkStart w:name="z978" w:id="851"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      техническое и профессиональное (высшее, среднее специальное, среднее профессиональное) (социальное, экономическое, психологическое, педагогическое, медицинское) без предъявления требований к стажу работы.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="851"/>
-    <w:bookmarkStart w:name="z978" w:id="852"/>
-[...15 lines deleted...]
-      техническое и профессиональное (высшее, среднее специальное, среднее профессиональное) (социальное, экономическое, психологическое, педагогическое, медицинское) без предъявления требований к стажу работы.</w:t>
+    <w:bookmarkStart w:name="z979" w:id="852"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 4. Социальный работник по уходу за детьми с инвалидностью и лицами с инвалидностью старше 18 лет с психоневрологическими заболеваниями</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="852"/>
-    <w:bookmarkStart w:name="z979" w:id="853"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z980" w:id="854"/>
+    <w:bookmarkStart w:name="z980" w:id="853"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       76. Должностные обязанности: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="853"/>
+    <w:bookmarkStart w:name="z981" w:id="854"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет свою деятельность в соответствии с Положением об отделении социальной помощи на дому;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="854"/>
-    <w:bookmarkStart w:name="z981" w:id="855"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z982" w:id="856"/>
+    <w:bookmarkStart w:name="z982" w:id="855"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       выполняет работу по графику (плану), утвержденному заведующим отделением; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="855"/>
+    <w:bookmarkStart w:name="z983" w:id="856"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выявляет детей с инвалидностью и лиц с инвалидностью старше 18 лет с психоневрологическими заболеваниями (далее – дети и лица старше 18 лет), проживающих в зоне обслуживания и нуждающихся в посторонней помощи;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="856"/>
-    <w:bookmarkStart w:name="z983" w:id="857"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z984" w:id="858"/>
+    <w:bookmarkStart w:name="z984" w:id="857"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       проводит обучение детей и лиц старше 18 лет навыкам самообслуживания, поведения, самоконтроля и общения; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="858"/>
-    <w:bookmarkStart w:name="z985" w:id="859"/>
+    <w:bookmarkEnd w:id="857"/>
+    <w:bookmarkStart w:name="z985" w:id="858"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       организует досуг ребенка и лиц старше 18 лет (игры, чтение книг, организация библиотечного обслуживания и другое); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="859"/>
-    <w:bookmarkStart w:name="z986" w:id="860"/>
+    <w:bookmarkEnd w:id="858"/>
+    <w:bookmarkStart w:name="z986" w:id="859"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       проводит работу с родителями и членами их семьи по реализации реабилитационных мероприятий и адаптации ребенка и лиц старше 18 лет в семье, посещение обслуживаемых детей и лиц старше 18 лет в больнице (в случае госпитализации); </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="859"/>
+    <w:bookmarkStart w:name="z987" w:id="860"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводит обучение родителей ребенка и лиц старше 18 лет практическим навыкам общего ухода за больным ребенком и лицом старше 18 лет, методам и приемам, способствующим развитию ребенка и лиц старше 18 лет, двигательным и социальным навыкам;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="860"/>
-    <w:bookmarkStart w:name="z987" w:id="861"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z988" w:id="862"/>
+    <w:bookmarkStart w:name="z988" w:id="861"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       привлекает специалистов для оказания психологической помощи детям и лицам старше 18 лет и родителям; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="862"/>
-    <w:bookmarkStart w:name="z989" w:id="863"/>
+    <w:bookmarkEnd w:id="861"/>
+    <w:bookmarkStart w:name="z989" w:id="862"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       содействует в оформлении документов для установления опеки, попечительства, назначения пособий, определения в дома-интернаты или территориальные центры; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="863"/>
-    <w:bookmarkStart w:name="z990" w:id="864"/>
+    <w:bookmarkEnd w:id="862"/>
+    <w:bookmarkStart w:name="z990" w:id="863"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       содействует в выделении семьям, воспитывающим детей и лиц старше 18 лет, из числа малообеспеченных, адресной социальной помощи, другой гуманитарной помощи за счет средств благотворительных фондов, спонсоров, источников, не противоречащих законодательству; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="864"/>
-    <w:bookmarkStart w:name="z991" w:id="865"/>
+    <w:bookmarkEnd w:id="863"/>
+    <w:bookmarkStart w:name="z991" w:id="864"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       обеспечивает взаимодействие с учреждениями образования, здравоохранения, социального обслуживания, организациями в целях наиболее эффективного оказания услуг клиентам; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="865"/>
-    <w:bookmarkStart w:name="z992" w:id="866"/>
+    <w:bookmarkEnd w:id="864"/>
+    <w:bookmarkStart w:name="z992" w:id="865"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       проводит анализ работы, представляет отчеты в установленные сроки; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="865"/>
+    <w:bookmarkStart w:name="z993" w:id="866"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает выполнение Правил пожарной безопасности.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="866"/>
-    <w:bookmarkStart w:name="z993" w:id="867"/>
-[...15 lines deleted...]
-      обеспечивает выполнение Правил пожарной безопасности.</w:t>
+    <w:bookmarkStart w:name="z994" w:id="867"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77. Должен знать:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="867"/>
-    <w:bookmarkStart w:name="z994" w:id="868"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="868"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28749,384 +28913,384 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о правах ребенка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z999" w:id="869"/>
+    <w:bookmarkStart w:name="z999" w:id="868"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       основные принципы по организации социально-бытового обслуживания детей и лиц старше 18 лет; организацию коммунально-бытового обслуживания; санитарно-гигиенические требования по уходу за детьми и лицом старше 18 лет в домашних условиях;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="868"/>
+    <w:bookmarkStart w:name="z1000" w:id="869"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      приемы оказания неотложной доврачебной помощи; основы трудового законодательства;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="869"/>
-    <w:bookmarkStart w:name="z1000" w:id="870"/>
-[...15 lines deleted...]
-      приемы оказания неотложной доврачебной помощи; основы трудового законодательства;</w:t>
+    <w:bookmarkStart w:name="z1001" w:id="870"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правила пожарной безопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="870"/>
-    <w:bookmarkStart w:name="z1001" w:id="871"/>
-[...15 lines deleted...]
-      Правила пожарной безопасности.</w:t>
+    <w:bookmarkStart w:name="z1002" w:id="871"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78. Требования к квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="871"/>
-    <w:bookmarkStart w:name="z1002" w:id="872"/>
-[...15 lines deleted...]
-      78. Требования к квалификации:</w:t>
+    <w:bookmarkStart w:name="z1003" w:id="872"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специалист высшего уровня квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="872"/>
-    <w:bookmarkStart w:name="z1003" w:id="873"/>
-[...15 lines deleted...]
-      специалист высшего уровня квалификации:</w:t>
+    <w:bookmarkStart w:name="z1004" w:id="873"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высшей категории: высшее (или послевузовское) образование (социальное, экономическое, психологическое, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации первой категории не менее 2 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="873"/>
-    <w:bookmarkStart w:name="z1004" w:id="874"/>
-[...15 lines deleted...]
-      высшей категории: высшее (или послевузовское) образование (социальное, экономическое, психологическое, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации первой категории не менее 2 лет;</w:t>
+    <w:bookmarkStart w:name="z1005" w:id="874"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первой категории: высшее (или послевузовское) образование (социальное, экономическое, психологическое, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации второй категории не менее 1 года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="874"/>
-    <w:bookmarkStart w:name="z1005" w:id="875"/>
-[...15 lines deleted...]
-      первой категории: высшее (или послевузовское) образование (социальное, экономическое, психологическое, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации второй категории не менее 1 года;</w:t>
+    <w:bookmarkStart w:name="z1006" w:id="875"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      второй категории: высшее (или послевузовское) образование (социальное, экономическое, психологическое, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации без категории не менее 1 года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="875"/>
-    <w:bookmarkStart w:name="z1006" w:id="876"/>
-[...15 lines deleted...]
-      второй категории: высшее (или послевузовское) образование (социальное, экономическое, психологическое, педагогическое, медицинское) и стаж работы в качестве специалиста высшего уровня квалификации без категории не менее 1 года;</w:t>
+    <w:bookmarkStart w:name="z1007" w:id="876"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без категории: высшее (или послевузовское) образование (социальное, экономическое, психологическое, педагогическое, медицинское) без предъявления требований к стажу работы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="876"/>
-    <w:bookmarkStart w:name="z1007" w:id="877"/>
-[...15 lines deleted...]
-      без категории: высшее (или послевузовское) образование (социальное, экономическое, психологическое, педагогическое, медицинское) без предъявления требований к стажу работы;</w:t>
+    <w:bookmarkStart w:name="z1008" w:id="877"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специалист среднего уровня квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="877"/>
-    <w:bookmarkStart w:name="z1008" w:id="878"/>
-[...15 lines deleted...]
-      специалист среднего уровня квалификации:</w:t>
+    <w:bookmarkStart w:name="z1009" w:id="878"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высшей категории: техническое и профессиональное (среднее специальное, среднее профессиональное) (социальное, педагогическое, медицинское) и стаж работы в должности специалиста среднего уровня квалификации первой категории не менее 2 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="878"/>
-    <w:bookmarkStart w:name="z1009" w:id="879"/>
-[...15 lines deleted...]
-      высшей категории: техническое и профессиональное (среднее специальное, среднее профессиональное) (социальное, педагогическое, медицинское) и стаж работы в должности специалиста среднего уровня квалификации первой категории не менее 2 лет;</w:t>
+    <w:bookmarkStart w:name="z1010" w:id="879"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первой категории: техническое и профессиональное (среднее специальное, среднее профессиональное) (социальное, педагогическое, медицинское) и стаж работы в должности специалиста среднего уровня квалификации второй категории не менее 1 года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="879"/>
-    <w:bookmarkStart w:name="z1010" w:id="880"/>
-[...15 lines deleted...]
-      первой категории: техническое и профессиональное (среднее специальное, среднее профессиональное) (социальное, педагогическое, медицинское) и стаж работы в должности специалиста среднего уровня квалификации второй категории не менее 1 года;</w:t>
+    <w:bookmarkStart w:name="z1011" w:id="880"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      второй категории: техническое и профессиональное (среднее специальное, среднее профессиональное) (социальное, педагогическое, медицинское) и стаж работы в должности специалиста среднего уровня квалификации без категории не менее 1 года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="880"/>
-    <w:bookmarkStart w:name="z1011" w:id="881"/>
-[...15 lines deleted...]
-      второй категории: техническое и профессиональное (среднее специальное, среднее профессиональное) (социальное, педагогическое, медицинское) и стаж работы в должности специалиста среднего уровня квалификации без категории не менее 1 года;</w:t>
+    <w:bookmarkStart w:name="z1012" w:id="881"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без категории: техническое и профессиональное (среднее специальное, среднее профессиональное) (социальное, педагогическое, медицинское) или основное среднее образование и сертификат по социальной подготовке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="881"/>
-    <w:bookmarkStart w:name="z1012" w:id="882"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="882"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>