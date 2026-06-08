--- v0 (2025-11-14)
+++ v1 (2026-06-08)
@@ -1,46 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="483b28b" w14:textId="483b28b">
+    <w:p w14:paraId="87cbaa9" w14:textId="87cbaa9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -84,70 +86,146 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнений в некоторые нормативные правовые акты Республики Казахстан по вопросам регулирования банковской деятельности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Постановление Правления Национального Банка Республики Казахстан от 11 сентября 2017 года № 169. Зарегистрировано в Министерстве юстиции Республики Казахстан 11 октября 2017 года № 15875. Утратило силу постановлением Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 28 апреля 2026 года № 85.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В целях совершенствования нормативных правовых актов Республики Казахстан Правление Национального Банка Республики Казахстан </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПОСТАНОВЛЯЕТ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -329,260 +407,295 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящее постановление вводится в действие с 25 сентября 2017 года и подлежит официальному опубликованию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Председатель</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-          </w:tcPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Национального Банка</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Д. Акишев</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z14" w:id="9"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Председатель Комитета по статистике</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерства национальной экономики</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________ Н. Айдапкелов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26 сентября 2017г.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -712,134 +825,138 @@
               </w:rPr>
               <w:t>от 11 сентября 2017 года № 169</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень нормативных правовых актов Республики Казахстан по вопросам регулирования банковской деятельности, в которые вносятся изменения и дополнения </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z19" w:id="12"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утратил силу постановлением Правления Национального Банка РК от 29.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 249</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2019).</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Утратил силу постановлением Правления Национального Банка РК от 28.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 317</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z234" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -3692,595 +3809,588 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">форма </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z330" w:id="104"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z330" w:id="104"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                          Выписка с лицевого счета держателя ценных бумаг</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       № _______по состоянию на ____ ___________ 20 __ года, время ________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       ________________________________________                   _____________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (дата составления выписки)                               (время)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
     <w:bookmarkStart w:name="z331" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              Сведения о держателе ценных бумаг:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="12014"/>
-        <w:gridCol w:w="286"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12014" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z332" w:id="106"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование держателя ценных бумаг – юридического лица, фамилия, имя, отчество (при его наличии) держателя ценных бумаг – физического лица</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="106"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="286" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12014" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z333" w:id="107"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование и реквизиты документа, удостоверяющего личность держателя ценных бумаг – физического лица или номер и дата государственной регистрации (перерегистрации) держателя ценных бумаг – юридического лица</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="107"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="286" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12014" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z334" w:id="108"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование лицевого счета</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="108"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="286" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z335" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="370"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="836"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="370" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z336" w:id="110"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="110"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="603" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование эмитента</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="603" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение эмитента</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4396" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вид и национальный идентификационный номер ценных бумаг (идентификатор прав требования по обязательствам эмитента по эмиссионным ценным бумагам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2149" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4343,484 +4453,450 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="835" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z338" w:id="111"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="111"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="836" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="836" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="836" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="836" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="370" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z340" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
              </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>продолжение таблицы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="910"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1415"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z341" w:id="113"/>
           <w:p>
@@ -4856,988 +4932,956 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Соотношение количества ценных бумаг, принадлежащих держателю ценных бумаг, к количеству ценных бумаг эмитента</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (в процентах)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дополнительные сведения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="910" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z342" w:id="114"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 общее количество</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="114"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2684" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 обремененных с указанием лица, в пользу которого осуществлено обременение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="911" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 блокированных</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 переданных в доверительное управление с указанием наименования доверительного управляющего</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1973" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 размещенных</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1977" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 голосующих</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1415" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="910" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z343" w:id="115"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="115"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2684" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="911" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1973" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1977" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="910" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z345" w:id="116"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z345" w:id="116"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (наименование регистратора, место нахождения, номера телефона, факса)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Лицо, уполномоченное на подписание</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       __________________________________________________________             _________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (фамилия, имя, отчество (при его наличии), занимаемая должность)             (подпись)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Место для печати (при наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8003,83 +8047,87 @@
         <w:t>
       13. Денежные потоки от основной деятельности заемщика (созаемщика) и (или) гаранта не учитываются при расчете провизий (резервов) в следующих случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
     <w:bookmarkStart w:name="z442" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) если заемщик (созаемщик) является физическим лицом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z443" w:id="212"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z443" w:id="212"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отсутствует либо представлена недостоверная информация по основной деятельности, финансовому состоянию заемщика (созаемщика) и (или) гаранта либо основная деятельность не подтверждена. Допустимый размер расхождений в финансовой отчетности заемщика не превышает</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1 (одного) процента от валюты баланса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
     <w:bookmarkStart w:name="z444" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) отсутствует мониторинг финансового состояния заемщика (созаемщика) – юридического лица за последние 6 (шесть) месяцев с отчетной даты в случае отсутствия объективных причин;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
     <w:bookmarkStart w:name="z445" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -8642,2536 +8690,2547 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Критерии для классификации инструментов в составе капитала банка</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="425"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3170"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z460" w:id="227"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="227"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4081" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основной капитал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4624" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Добавочный капитал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3170" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Капитал второго уровня</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z461" w:id="228"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="228"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4081" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 при ликвидации банка представляют собой требования, которые удовлетворяются в последнюю очередь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4624" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 выпущены и оплачены (за минусом выкупленных)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3170" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 выпущены и оплачены (за минусом выкупленных)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z462" w:id="229"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="229"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4081" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 при ликвидации банка имеют право требования на оставшееся имущество пропорционально количеству принадлежащих им акций, после удовлетворения приоритетных требований с учетом требований банковского законодательства Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4624" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 при ликвидации банка бессрочные финансовые инструменты удовлетворяются в восьмой очереди до требований акционеров - собственников простых акций, до удовлетворения требований по необеспеченным обязательствам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3170" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 при ликвидации банка необеспеченное обязательство удовлетворяется в восьмой очереди до требований акционеров - собственников простых акций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z463" w:id="230"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="230"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4081" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 номинал является бессрочным и не подлежит выплате, за исключением случаев ликвидации банка, а также при выкупе простых акций, в случаях, предусмотренных законодательством Республики Казахстан </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4624" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 не обеспечены, не покрыты гарантией банка или связанного лица и не предусматривают обязательств, вытекающих из каких-либо гражданско-правовых договоров и иных условий, которые имеют приоритет перед другими кредиторами банка-эмитента</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3170" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 не обеспечены, не покрыты гарантией банка или связанного лица и не предусматривают обязательств, вытекающих из каких-либо гражданско-правовых договоров и иных условий, которые имеют приоритет перед другими кредиторами банка-эмитента</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z464" w:id="231"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="231"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4081" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 банк при выпуске инструментов не заключает договоры (не приобретает производные ценные бумаги), условиями которых (условиями выпуска которых) предусматривается право или обязанность банка выкупить или аннулировать размещенные акции банка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4624" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 являются бессрочными, отсутствуют условия повышения уровня выплат (вознаграждения) и иных условий, влекущих побуждение к выкупу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3170" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 срок, на который выпущено либо получено необеспеченное обязательство, составляет не менее 5 (пяти) лет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z465" w:id="232"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="232"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4081" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 выплата дивидендов осуществляется за счет чистого дохода банка (включая нераспределенную прибыль прошлых лет). При этом размер дивиденда не зависит от суммы денег, полученной при размещении акций. Не допускается начисление и выплата дивидендов в случаях, установленных законодательством Республики Казахстан об акционерных обществах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4624" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 досрочно отозваны (исполнены) по инициативе банка только по истечении 5 (пяти) лет, в случае, если данное действие не приведет к снижению минимальных значений коэффициентов достаточности капитала ниже установленных приложением 3 к Нормативам, при выполнении следующих условий:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие положительного заключения уполномоченного органа;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 предоставление в качестве замены капиталом такого же или лучшего качества;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 улучшение капитализации банка выше минимального требуемого уровня капитала вследствие осуществления отзыва бессрочных финансовых инструментов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3170" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 признание в составе регуляторного капитала в последние</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5 (пять) лет срока обращения амортизируются прямолинейным методом</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z466" w:id="233"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="233"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4081" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 отсутствуют условия, при которых выплата дивидендов является обязательной и невыплата дивидендов не является случаем дефолта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4624" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 любая выплата номинала (через выкуп или отзыв) осуществляется с предварительного разрешения уполномоченного органа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3170" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 отсутствуют условия повышения уровня выплат (вознаграждения) и отсутствуют побуждения к выкупу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z467" w:id="234"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="234"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4081" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 выплата дивидендов осуществляется исключительно после выполнения всех обязательств по выплате дивидендов по привилегированным акциям с учетом требований законодательства Республики Казахстан об акционерных обществах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4624" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 условиями выпуска бессрочных финансовых инструментов предусмотрено право исполнительного органа банка не начислять дивиденды (вознаграждение) по бессрочным финансовым инструментам в случае, если начисление дивидендов (вознаграждения) приведет к снижению минимальных значений коэффициентов достаточности капитала ниже установленных приложением 3 к Нормативам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3170" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 досрочно отозваны (исполнены) по инициативе банка только по истечении</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">5 (пяти) лет, в случае, если данное действие не приведет к снижению минимальных значений коэффициентов достаточности капитала ниже установленных </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приложением 3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> к Нормативам, при выполнении следующих условий:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие положительного заключения уполномоченного органа;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 предоставление в качестве замены капиталом такого же или лучшего качества;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 улучшение капитализации банка выше минимального требуемого уровня капитала вследствие осуществления отзыва бессрочных финансовых инструментов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z468" w:id="235"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="235"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4081" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 является инструментом капитала, который занимает первую и пропорционально наибольшую долю при появлении убытков и позволяет банку осуществлять беспрерывную деятельность не прекращая свое функционирование и не попадая под ликвидацию или банкротство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4624" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 отмена выплаты дискреционных платежей по данному инструменту не является случаем дефолта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3170" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 кредитор не вправе предъявлять требование об отзыве (исполнении) необеспеченного обязательства ранее</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5 (пяти) лет с момента его возникновения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z469" w:id="236"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="236"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4081" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 оплаченная сумма признается как собственный капитал (не признается в качестве обязательства) для определения неплатежеспособности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4624" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 банки имеют полный доступ к отмененным платежам в целях исполнения обязательств по мере наступления их срока исполнения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3170" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 банк или лицо, связанное с банком особыми отношениями, через которое банк осуществляет контроль или существенно влияет на его деятельность, не вправе приобретать инструмент, ровно, как и банк прямо или косвенно не осуществлять финансирование покупки данного инструмента</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z470" w:id="237"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="237"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4081" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 оплаченная сумма классифицируется как капитал в соответствии с требованиями законодательства Республики Казахстан о бухгалтерском учете и финансовой отчетности </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4624" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 отмена платежей не приводит к ограничениям в деятельности банка, за исключением осуществления выплаты дивидендов основным акционерам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3170" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z471" w:id="238"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="238"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4081" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 полностью выпущены и оплачены акционерами.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 При этом банкам запрещается выдача займов на приобретение собственных акций</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4624" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 инструменты, которые классифицированы как обязательства в целях бухгалтерского учета, имеют возможность поглощения убытков посредством конвертации в простые акции при заданном и заранее определенном условии (триггере) и (или) механизма списания, который распределяет убытки на инструмент в соответствии с заранее определенным условием (триггером). Списание имеет один из следующих эффектов:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 уменьшает права требования инструмента при ликвидации;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 уменьшает суммы выплаты при осуществлении отзыва инструмента;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 частично либо полностью уменьшает выплату дивидендов (вознаграждения) по инструменту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3170" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z472" w:id="239"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="239"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4081" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 простые акции не обеспечены, не покрыты гарантией самого банка - эмитента или лица, связанного с банком - эмитентом особыми отношениями и не существует каких-либо гражданско-правовых договоров, которые юридически или экономически повышают приоритетность обязательств банка-эмитента по таким простым акциям относительно других кредиторов банка-эмитента</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4624" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 банк или любое другое связанное лицо, через которое банк осуществляет контроль или существенно влияет на его деятельность, не является собственником данных инструментов банка, или банк прямо или косвенно не осуществляет финансирование покупки данных инструмента</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3170" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z473" w:id="240"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="240"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4081" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 решение об увеличении объявленного количества простых акций принимается исключительно общим собранием акционеров, при этом размещение простых акций в рамках их объявленного количества осуществляется по решению совета директоров банка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4624" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 инструмент не имеет свойств, препятствующих рекапитализации, таких как условие для выплаты эмитентом компенсации инвесторам в случае выпуска нового инструмента по более низкой цене в течение определенного периода времени</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3170" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z474" w:id="241"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="241"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4081" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 четко и раздельно раскрыты в финансовой отчетности банка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4624" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -11534,69 +11593,70 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (краткое наименование банка)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="245"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3511"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="661"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3511" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z481" w:id="246"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -11910,231 +11970,231 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1074" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма требований</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1074" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма обязательств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="660" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Позиция</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1074" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма требований</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1074" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма обязательств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="661" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12170,4912 +12230,4213 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z485" w:id="247"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Требование в наличной иностранной валюте</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="247"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1074" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z486" w:id="248"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 .......</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="248"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ....</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1074" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z487" w:id="249"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Вклады, размещенные (привлеченные)</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="249"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1074" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z488" w:id="250"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 .......</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="250"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ....</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1074" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z489" w:id="251"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. Займы, выданные (полученные)</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="251"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1074" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z490" w:id="252"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 .......</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="252"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ....</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1074" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z491" w:id="253"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Ценные бумаги</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="253"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1074" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z492" w:id="254"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 .......</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="254"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ....</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1074" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z493" w:id="255"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5. Дебиторская (кредиторская) задолженность</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="255"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1074" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z494" w:id="256"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 .......</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="256"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ....</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1074" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z495" w:id="257"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого требования</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="257"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого обязательства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1074" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z496" w:id="258"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ......</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="258"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ......</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1074" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z497" w:id="259"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого требования по внебалансовым счетам</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="259"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого обязательства по внебалансовым счетам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1074" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z498" w:id="260"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого требования</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="260"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого обязательства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1074" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...289 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...289 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z501" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>продолжение таблицы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="261"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1567"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="965"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z502" w:id="262"/>
           <w:p>
@@ -17319,6630 +16680,5615 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (дата)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z505" w:id="265"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма требований</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="265"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1568" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма обязательств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Позиция</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1568" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма требований</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1568" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма обязательств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Позиция</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1568" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма требований</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1568" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма обязательств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="965" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Позиция</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z523" w:id="266"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z523" w:id="266"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              Величина собственного капитала банка на последнюю дату расчета нормативов:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       _____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Установленный максимальный размер открытой валютной позиции по валютам отдельных иностранных государств (групп иностранных государств):</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       _____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Установленный максимальный размер валютной нетто-позиции:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       _____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Руководитель: __________________________________________ ______________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (фамилия, имя, отчество (при его наличии)       (подпись)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Главный бухгалтер: _____________________________________ ______________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (фамилия, имя, отчество (при его наличии)       (подпись)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Исполнитель: __________________________________________ ______________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (должность, фамилия, имя, отчество (при его наличии)       (подпись)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       __________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (номер телефона)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Дата подписания таблицы "____" ______________ 20__ года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -24178,63 +22524,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -24556,35 +22924,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId9"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>